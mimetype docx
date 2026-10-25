--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55dbef5" w14:textId="55dbef5">
+    <w:p w14:paraId="e2e6755" w14:textId="e2e6755">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,455 +85,509 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Сарысуского района Жамбылской области от 24 февраля 2015 года № 42. Зарегистрировано Департаментом юстиции Жамбылской области 18 марта 2015 года № 2581. Утратило силу постановлением акимата Сарысуского района Жамбылской области от 24 июля 2026 года № 154.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Сарысуского района Жамбылской области от 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Примечание РЦПИ.</w:t>
+        <w:t xml:space="preserve">№ 154 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его первой официальной публикации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Примечание РЦПИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" акимат Сарысуского района </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Утвердить прилагаемое </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> В тексте документа сохранена пунктуация и орфография оригинала.</w:t>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима района Д.Каипова.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">      3. </w:t>
+        <w:t xml:space="preserve">
+      3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Настоящее постановление вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7792"/>
-        <w:gridCol w:w="4208"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7792" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7792" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акима района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4208" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
@@ -542,112 +598,101 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О. Кокей</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7793"/>
-        <w:gridCol w:w="4613"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7793" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4613" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждено постановлением</w:t>
             </w:r>
             <w:r>
@@ -658,2322 +703,2576 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Сарысуского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2015 года № 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="0"/>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>О коммунальном государственном учреждении "Отдел ветеринарии акимата Сарысуского района"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.  Коммунальное государственное учреждения "Отдел ветеринарии акимата Сарысуского района" - является государственным органом Республики Казахстан, осуществляющим руководство в сфере ветеринарии района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" не имеет ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан, счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Структура и лимит штатной численности коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района" утверждаются в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Местонахождение юридического лица: почтовый индекс 080711, Республика Казахстан, Жамбылская область, Сарысуский район, село Саудакент, улица О. Сармолдаева, дом 15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Полное наименование государственного органа - Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Настоящее Положение является учредительным документом коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Финансирование деятельности коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района" осуществляется из республиканского и местных бюджетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коммунальному государственному учреждению "Отдел ветеринарии акимата Сарысуского района" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если коммунальному государственному учреждению "Отдел ветеринарии акимата Сарысуского района" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждения "Отдел ветеринарии акимата Сарысуского района" - является государственным органом Республики Казахстан, осуществляющим руководство в сфере ветеринарии района.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Миссия, основные задачи, функции, права и обязанности государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.  Миссия коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района": деятельность, осуществляемая местным исполнительным органом в целях проведения государственной политики на соответствующей територии в области ветеринарии, ее развития в пределах компетенции определенных законодательством Республики Казахстан, а также являющимися ответственными за состояние дел на соответствующей территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Задачи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> защита животных от болезней и их лечение; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> охрана здоровья населения от болезней, общих для животных и человека; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечение ветеринарно-санитарной безопасности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> охрана территории соответствующей административно -территориальной единицы от заноса и распространения заразных и экзотических болезней из других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предупреждение и ликвидация загрязнения окружающей среды при осуществлении физическими и юридическими лицами деятельности в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесение в местный представительный орган области для утверждения правил содержания животных, правил содержания и выгула собак и кошек, правил отлова и уничтожения бродячих собак и кошек, предложений по установлению границ санитарных зон содержания животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация отлова и уничтожения бродячих собак и кошек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация строительства скотомогильников (биотермических ям) и обеспечение их содержания в соответствии с ветеринарными (ветеринарно-санитарными) требованиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация и обеспечение предоставления заинтересованным лицам информации о проводимых ветеринарных мероприятиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация и проведение просветительной работы среди населения по вопросам ветеринарии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация государственных комиссий по приему в эксплуатацию объектов производства, осуществляющих выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организаций по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обезвреживание (обеззараживание) и переработка без изъятия животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> возмещение владельцам стоимости обезвреженных (обеззараженных) и переработанных без изъятия животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> составление акта государственного ветеринарно-санитарного контроля и надзора в отношении физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация проведения ветеринарных мероприятий по профилактике, отбору проб биологического материала и доставке их для диагностики особо опасных болезней животных по перечню, утверждаемому уполномоченным органом, а также других болезней животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация проведения мероприятий по идентификации сельскохозяйственных животных, ведению базы данных по идентификации сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация хранения ветеринарных препаратов, приобретенных за счет бюджетных средств, за исключением республиканского запаса ветеринарных препаратов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесение предложений в местный исполнительный орган области о ветеринарных мероприятиях по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организация проведения дезинсекционных и дератизационных работ по истреблению грызунов на открытых и закрытых территориях, гнусо-истребительной работы на мелководных водоемах и открытых территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Организует и проводит государственные закупы по бюджетным программам учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Назначает и освобождает руководителей подведомственных ему государственных учреждений, юридических лиц, образуемых в соответствии с установленным порядком законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В соответствии с установленным порядком законодательства Республики Казахстан выступать в качестве организатора государственных учреждений, юридических лиц, в отношении которых он выступает органом государственного управления, либо лица, аффилиированного с юридическим лицом, в отношении которого администратор бюджетной программы выступает органом государственного управления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беспрепятственно посещать (по предъявлении служебного удостоверения) в порядке, установленном законодательством Республики Казахстан объекты государственного ветеринарно-санитарного контроля и надзора с целью проверки выполнения норм законодательства Республики Казахстан в области ветеринарии, а также получения информации о деятельности физических и юридических лиц в области ветеринарии; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" не имеет ведомства.</w:t>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проводить отбор проб объектов государственного ветеринарно-санитарного контроля и надзора для их диагностики или ветеринарно-санитарной экспертизы с уведомлением заинтересованных лиц о сроках проведения их исследования;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проводить государственный ветеринарно-санитарный контроль и надзор;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан, счета в органах казначейства.</w:t>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдавать ветеринарные документы; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" вступает в гражданско-правовые отношения от собственного имени.</w:t>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> издавать акты в пределах полномочий, предоставленных настоящим Законом; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при выявлении на территориях ветеринарно-санитарного благополучия, а также в неблагополучных пунктах перемещаемых (перевозимых) объектов, представляющих опасность для здоровья животных и человека, изымать и уничтожать в порядке, установленном законодательством Республики Казахстан, принимать участие в организации их обезвреживания (обеззараживания) или переработки, а также сообщать об указанных фактах в уполномоченный государственный орган в области здравоохранения; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7. </w:t>
-[...170 lines deleted...]
-        <w:t>Если коммунальному государственному учреждению "Отдел ветеринарии акимата Сарысуского района" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предъявлять иски в суд в случае нарушения законодательства Республики Казахстан в области ветеринарии. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="1"/>
+    <w:bookmarkStart w:name="z62" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Миссия коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района": деятельность, осуществляемая местным исполнительным органом в целях проведения государственной политики на соответствующей територии в области ветеринарии, ее развития в пределах компетенции определенных законодательством Республики Казахстан, а также являющимися ответственными за состояние дел на соответствующей территории.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принятие решений об установлении карантина или ограничительных мероприятий по представлению главного государственного ветеринарно-санитарного инспектора соответствующей территории в случае возникновения заразных болезней животных на территории района; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Задачи: </w:t>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принятие решений о снятии ограничительных мероприятий или карантина по представлению главного государственного ветеринарно-санитарного инспектора соответствующей территории после проведения комплекса ветеринарных мероприятий по ликвидации очагов заразных болезней животных на территории района;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> защита животных от болезней и их лечение; </w:t>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждение списка государственных ветеринарных врачей, имеющих право выдачи ветеринарно-санитарного заключения на объекты государственного ветеринарно-санитарного контроля и надзора;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> охрана здоровья населения от болезней, общих для животных и человека; </w:t>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация и осуществление государственного ветеринарно-санитарного контроля и надзора за соблюдением физическими и юридическими лицами законодательства Республики Казахстан в области ветеринарии в пределах соответствующей административно-территориальной единицы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> обеспечение ветеринарно-санитарной безопасности; </w:t>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведение обследования эпизоотических очагов в случае их возникновения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> охрана территории соответствующей административно -территориальной единицы от заноса и распространения заразных и экзотических болезней из других государств;</w:t>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдача акта эпизоотологического обследования;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> предупреждение и ликвидация загрязнения окружающей среды при осуществлении физическими и юридическими лицами деятельности в области ветеринарии.</w:t>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществление требовании законодательства Республики Казахстан в области ветеринарии, на объектах внутренней торговли; на объектах производства, осуществляющих выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также в организациях по хранению и реализации ветеринарных препаратов, кормов и кормовых добавок (за исключением связанных с импортом и экспортом); у лиц, осуществляющих предпринимательскую деятельность в области ветеринарии за исключением производства ветеринарных препаратов; при транспортировке (перемещении), погрузке, выгрузке перемещаемых (перевозимых) объектов в пределах соответствующей административно-территориальной единицы, за исключением их экспорта (импорта) и транзита; на всех видах транспортных средств, по всем видам тары, упаковочных материалов, которые могут быть факторами передачи возбудителей болезней животных, за исключением экспорта (импорта) и транзита; на скотопрогонных трассах, маршрутах, территориях пастбищ и водопоя животных, по которым проходят маршруты транспортировки (перемещения); на территориях, в производственных помещениях и за деятельностью физических и юридических лиц, выращивающих, хранящих, перерабатывающих, реализующих или использующих перемещаемые (перевозимые) объекты, за исключением государственного ветеринарно-санитарного контроля и надзора на предмет соблюдения экспорта (импорта) и транзита;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      16. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Функции:</w:t>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществление государственного ветеринарно-санитарного контроля и надзора за соблюдением зоогигиенических и ветеринарных (ветеринарно-санитарных) требований при размещении, строительстве, реконструкции и вводе в эксплуатацию скотомогильников (биотермических ям), объектов государственного ветеринарно-санитарного контроля и надзора, связанных с содержанием, разведением, использованием, производством, заготовкой (убоем), хранением, переработкой и реализацией, а также при транспортировке (перемещении) перемещаемых (перевозимых) объектов;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> внесение в местный представительный орган области для утверждения правил содержания животных, правил содержания и выгула собак и кошек, правил отлова и уничтожения бродячих собак и кошек, предложений по установлению границ санитарных зон содержания животных;</w:t>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация проведения ветеринарных мероприятий по энзоотическим болезням животных на территории соответствующей административно-территориальной единицы; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> организация отлова и уничтожения бродячих собак и кошек;</w:t>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определение потребности в изделиях (средствах) и атрибутах для проведения идентификации сельскохозяйственных животных и передача информации в местный исполнительный орган области;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> организация строительства скотомогильников (биотермических ям) и обеспечение их содержания в соответствии с ветеринарными (ветеринарно-санитарными) требованиями;</w:t>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> свод, анализ ветеринарного учета и отчетности и их представление в местный исполнительный орган области;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> организация и обеспечение предоставления заинтересованным лицам информации о проводимых ветеринарных мероприятиях;</w:t>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесение предложений в местный исполнительный орган области по ветеринарным мероприятиям по профилактике заразных и незаразных болезней животных;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> организация и проведение просветительной работы среди населения по вопросам ветеринарии; </w:t>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> внесение предложений в местный исполнительный орган области по перечню энзоотических болезней животных, профилактика и диагностика которых осуществляются за счет бюджетных средств;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> организация государственных комиссий по приему в эксплуатацию объектов производства, осуществляющих выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организаций по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организация санитарного убоя больных животных;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> обезвреживание (обеззараживание) и переработка без изъятия животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прием уведомлений от физических и юридических лиц о начале или прекращении осуществления предпринимательской деятельности в области ветеринарии, а также ведение государственного электронного реестра разрешений и уведомлений в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      8) </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> возмещение владельцам стоимости обезвреженных (обеззараженных) и переработанных без изъятия животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестация физических и юридических лиц района, осуществляющих предпринимательскую деятельность в области ветеринарии согласно действующим законодательствам;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9) </w:t>
-[...826 lines deleted...]
-        <w:t xml:space="preserve">      17) </w:t>
+        <w:t xml:space="preserve">
+      17) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="2"/>
+    <w:bookmarkStart w:name="z80" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.  Руководство коммунальным государственным учреждением "Отдел ветеринарии акимата Сарысуского района" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первый руководитель коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района" назначается на должность и освобождается от должности компетентным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первый руководитель коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района" имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Полномочия первого руководителя коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без доверенности действует от имени коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представляет интересы коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района" во всех органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> распоряжается имуществом коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района", заключает договоры от имени учреждения, выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> открывает банковские счета и совершает сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> издает приказы и дает указания, обязательные для всех работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принимает на работу и увольняет с работы работников коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принимает меры поощрения и налагает меры взыскания на работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> утверждает положения о структурных подразделениях коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персонально отвечает за правонарушения связанные с коррупцией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района" в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      18. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Руководство коммунальным государственным учреждением "Отдел ветеринарии акимата Сарысуского района" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" задач и осуществление им своих функций.</w:t>
+        <w:t xml:space="preserve">
+      22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      19. </w:t>
-[...322 lines deleted...]
-        <w:t xml:space="preserve">      23. </w:t>
+        <w:t xml:space="preserve">
+      23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" возглавляет руководитель назначаемым на долженость и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="3"/>
+    <w:bookmarkStart w:name="z97" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z98" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24.  Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z99" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество коммунального государственного учреждение "Отдел ветеринарии акимата Сарысуского района" формируется за счет имущества, переданного ему собственником.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      24. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+        <w:t xml:space="preserve">
+      25. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Имущество, закрепленное за коммунальным государственным учреждением "Отдел ветеринарии акимата Сарысуского района" относится к коммунальной собственности.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">      26. </w:t>
+        <w:t xml:space="preserve">
+      26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коммунальное государственное учреждение "Отдел ветеринарии акимата Сарысуского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="4"/>
+    <w:bookmarkStart w:name="z102" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...29 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z103" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27.  Реорганизация и упразднение коммунального государственного учреждения "Отдел ветеринарии акимата Сарысуского района" осуществляется в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3295,35 +3594,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>