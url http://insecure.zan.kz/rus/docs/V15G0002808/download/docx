--- v0 (2025-11-09)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad8a327" w14:textId="ad8a327">
+    <w:p w14:paraId="49f9fbf" w14:textId="49f9fbf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -95,57 +95,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении перечня социально значимых сообщений Жамбылской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата Жамбылской области от 25 сентября 2015 года № 40-13. Зарегистрировано Департаментом юстиции Жамбылской области 16 октября 2015 года № 2808.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание РЦПИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -236,119 +229,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Определить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> социально значимых сообщений Жамбылской области согласно приложению к настоящему решению.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Контроль за исполнением данного нормативного правового акта возложить на постоянную комиссию Жамбылского областного маслихата по вопросам развития отраслей промышленности, строительства, энергетики, транспорта, связи и предпринимательства.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Настоящий нормативный правовой акт вступает в силу со дня государственной регистрации в органах юстиции и вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -933,51 +926,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным решением Жамбылского областного маслихата от 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 22-5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным решением Жамбылского областного маслихата от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№29-13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -4359,275 +4372,275 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Меркенский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№5 "5-й микрорайон – Центральная поликлиника"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-Внутрирайонный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркенский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...36 lines deleted...]
-Мерке-Гранитогорск</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-Талдыбулак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4661,88 +4674,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...36 lines deleted...]
-Мерке-село Карасу</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-Гранитогорск</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4776,88 +4789,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...36 lines deleted...]
-Мерке-Т.Рыскулов</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-село Карасу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4891,88 +4904,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...36 lines deleted...]
-Мерке-Акжол</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-Т.Рыскулов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5006,88 +5019,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...36 lines deleted...]
-Мерке-Акермен</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-Акжол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5121,88 +5134,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...36 lines deleted...]
-Мерке-участок Ойтал</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-Акермен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5236,88 +5249,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...36 lines deleted...]
-Мекре-Актоган</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерке-участок Ойтал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5351,88 +5364,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...36 lines deleted...]
-Жемис жидек-Райгаз</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекре-Актоган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5466,360 +5479,360 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...36 lines deleted...]
-Жамбыл-станция Мерке</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жемис жидек-Райгаз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жамбылский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл-станция Мерке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-Внутрирайонный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбылский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...36 lines deleted...]
-Аса-Кумтиын-Жума-Орнек-Ерназар</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Рахат-Енбек-Тастобе-Ащыбулак-Шайдана-Сенгирбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5853,88 +5866,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...36 lines deleted...]
-Аса-Бирлесу-Енбек-Шокай</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Кумтиын-Жума-Орнек-Ерназар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5968,88 +5981,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...36 lines deleted...]
-Аса-Кызылшарык-Бектобе-Айша биби-Каратау</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Бирлесу-Енбек-Шокай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6083,88 +6096,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...36 lines deleted...]
-Аса-Кумтиын-Каракемер</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Кызылшарык-Бектобе-Айша биби-Каратау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6198,88 +6211,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...36 lines deleted...]
-Аса-Танта-Шайкорык-Капал-Ш.Ниязбеков</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Кумтиын-Каракемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6313,360 +6326,360 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...36 lines deleted...]
-Аса-Кумтиын-Орнек-Кумсуат-Тогызтарау-Жанаоткел</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Танта-Шайкорык-Капал-Ш.Ниязбеков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Байзакский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса-Кумтиын-Орнек-Кумсуат-Тогызтарау-Жанаоткел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-Внутрирайонный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байзакский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...36 lines deleted...]
-Кокозек-Сарыкемер</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахан-Сарыкемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6700,1437 +6713,1437 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...36 lines deleted...]
-Жанатурмыс-Сарыкемер</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокозек-Сарыкемер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Турар Рыскуловский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанатурмыс-Сарыкемер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-Внутрирайонный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турар Рыскуловский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Город Тараз</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кулан-Луговое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жалпаксаз – Тасшолак – Каменка – Абай – Кулан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"станция Корагаты – Корагаты – Байтели – Кызылшаруа – Р. Сабденов – Луговое – Кулан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Когершин – Кокдонен – Жаксылык – Кулан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Акыртобе – Бирлес – Орнек – Абжапар – Жарлысу – Кумарык – Каракемер – Кокдонен – Жаксылык – Кулан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Абилхаир – Д. Кунаев – Кулан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-Пригородный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Тараз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№1 "массив Арай - село Кызыл Жулдыз"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№4 "Рынок Ауыл Береке - село Турксиб"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№6 "село Бесжылдык - рынок Ауыл Береке", "село Танты - рынок Ауыл Береке" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...36 lines deleted...]
-№14 "Таразский завод металлических конструкций - рынок Ауыл Береке"</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№7 "улица Ш.Уалиханова - микрорайон Мынбулак (9)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8164,88 +8177,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...36 lines deleted...]
-№15 "Таразский завод металлических конструкций - массив Дальняя Карасу"</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№8 "супермаркет Small - станция Бурыл"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8279,88 +8292,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...36 lines deleted...]
-№16 "село Сулутор - микрорайон Мынбулақ (9)"</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№9 "село Талас - микрорайон Шанырак"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8394,88 +8407,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...36 lines deleted...]
-№17 "Таразский завод металлических конструкций – микрорайон Улы Дала (15)"</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№10 "рынок Ауыл Береке - массив Тектурмас"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8509,88 +8522,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...36 lines deleted...]
-№19 "массив Дальняя Карасу - массив Тастак"</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№11 "Центральный рынок - Аэропорт"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8624,203 +8637,203 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№12 "массив Кайнар - завод минеральных удобрений"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...36 lines deleted...]
-№23 "микрорайон Байтерек (13) - микрорайон Улы Дала (15)"</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№14 "Таразский завод металлических конструкций - рынок Ауыл Береке"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -8854,318 +8867,318 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№15 "Таразский завод металлических конструкций - массив Дальняя Карасу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№16 "село Сулутор - микрорайон Мынбулақ (9)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...36 lines deleted...]
-№29 "массив Барысхан - Таразский завод металлических конструкций"</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№17 "Таразский завод металлических конструкций – микрорайон Улы Дала (15)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9199,88 +9212,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...36 lines deleted...]
-№30 "супермаркет Small - автовокзал"</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№19 "массив Дальняя Карасу - массив Тастак"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9314,433 +9327,433 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№20 "рынок Ауыл Береке - село Сулутор"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№23 "микрорайон Байтерек (13) - микрорайон Улы Дала (15)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№27 "улица Балуан Шолака - село Кызыл Шарык"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...36 lines deleted...]
-№35 "Железнодорожный вокзал - Таразский завод металлических конструкций"</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№28 "микрорайон Улы Дала (15) - рынок Ауыл Береке"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9774,88 +9787,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...36 lines deleted...]
-№36 "рынок Ауыл Береке - Лесосклад"</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№29 "массив Барысхан - Таразский завод металлических конструкций"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9889,88 +9902,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...36 lines deleted...]
-№38 "Центральный рынок - массив Дальняя Карасу"</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№30 "супермаркет Small - автовокзал"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10004,88 +10017,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...36 lines deleted...]
-№40 "супермаркет Small - улица Байзак батыра"</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№32 "массив Сахарный завод - Дом престарелых"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10119,88 +10132,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...36 lines deleted...]
-№42 "село Акбулым - рынок Ауыл Береке"</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№33 "село Гродекова - микрорайон Байтерек"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10234,88 +10247,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...36 lines deleted...]
-№43 "массив Рассвет - рынок Жибек жолы"</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№34 "село Кайнар - массив Дальняя Карасу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10349,88 +10362,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...36 lines deleted...]
-№44 "станция Бурыл - микрорайон Мынбулак (9)"</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№35 "Железнодорожный вокзал - Таразский завод металлических конструкций"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10464,203 +10477,203 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№36 "рынок Ауыл Береке - Лесосклад"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...36 lines deleted...]
-№47 "Железнодорожный вокзал - Центральный рынок"</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№38 "Центральный рынок - массив Дальняя Карасу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10694,88 +10707,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...36 lines deleted...]
-№54 "микрорайон Шолдала - рынок Ауыл Береке"</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№40 "супермаркет Small - улица Байзак батыра"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10809,203 +10822,203 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№42 "село Акбулым - рынок Ауыл Береке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...36 lines deleted...]
-№56 "Микрорайон Байтерек (13) (магазин Корзинка) - рынок Ауыл Береке"</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№43 "массив Рассвет - рынок Жибек жолы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11039,88 +11052,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...36 lines deleted...]
-№60 "микрорайон Шолдала - рынок Ауыл Береке"</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№44 "станция Бурыл - микрорайон Мынбулак (9)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11154,893 +11167,893 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№46 "микрорайон Байтерек (13) - зона отдыха Аю тропик" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№47 "Железнодорожный вокзал - Центральный рынок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№54 "микрорайон Шолдала - рынок Ауыл Береке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№55 "массив Дальняя Карасу - микрорайон Улы Дала (15)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№56 "Микрорайон Байтерек (13) (магазин Корзинка) - рынок Ауыл Береке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№60 "микрорайон Шолдала - рынок Ауыл Береке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...73 lines deleted...]
-Пригородный</w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№61 "Железнодорожный вокзал - микрорайон Кумшагал"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...36 lines deleted...]
-№66 "город Тараз (рынок Ауыл Береке) - село Коктал"</w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№50 "город Тараз (рынок Ауыл Береке) - село Сарыкемер"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12074,88 +12087,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...36 lines deleted...]
-№ 67 "город Тараз - село Айша бибі"</w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№53 "город Тараз (рынок Ауыл Береке) - село Бесагаш"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12189,1740 +12202,1740 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№62 "город Тараз (рынок Ауыл Береке) - село Аса"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№63 "город Тараз (рынок Ауыл Береке) - село Кумжота"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№64 "город Тараз (рынок Ауыл Береке) - село Жасоркен"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№65 "город Тараз (рынок Ауыл Береке) - село Гродекова"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№66 "город Тараз (рынок Ауыл Береке) - село Коктал"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...73 lines deleted...]
-Городской</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 67 "город Тараз - село Айша бибі"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пригородный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...36 lines deleted...]
-№57 "рынок Ауыл Береке - микрорайон Байтерек (13)" </w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№3 "микрорайон Улы Дала (15) - Железнодорожный вокзал"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жуалынский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№13 "микрорайон Улы Дала (15) - рынок Ауыл Береке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...73 lines deleted...]
-Внутрипоселковый</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№18 "улица Ы. Сүлейменова – рынок Ауыл Береке"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...73 lines deleted...]
-Внутрирайонный</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№31 "Железнодорожный вокзал - завод минеральных удобрений"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...73 lines deleted...]
-Внутрирайонный</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№37 "микрорайон Байтерек (13) - микрорайон Улы Дала (15)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...73 lines deleted...]
-Внутрирайонный</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№41 "микрорайон Байтерек (13) - улица К.Азербаева"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...73 lines deleted...]
-Внутрирайонный</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+№57 "рынок Ауыл Береке - микрорайон Байтерек (13)" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...103 lines deleted...]
-Внутрирайонный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жуалынский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...73 lines deleted...]
-Внутрирайонный</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Центральный базар – Районная больница"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрипоселковый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...36 lines deleted...]
-"Шакпаката – Б.Момышулы"</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Центральный базар - Талапты"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13956,88 +13969,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...36 lines deleted...]
-"Шымбулак – Б.Момышулы"</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Дихан – Центральный базар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14071,88 +14084,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...36 lines deleted...]
-"Колтоған – Б.Момышулы"</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Журумбай – Центральная районная больница"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14186,88 +14199,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...36 lines deleted...]
-"Куренбел – Б.Момышулы"</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Байтерек – Б.Момышұлы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14301,88 +14314,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...36 lines deleted...]
-"Алатау – Б.Момышулы"</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кошкарата – Б.Момышулы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14416,88 +14429,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...36 lines deleted...]
-"Бакалы – Б.Момышулы"</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нурлыкент – Б.Момышулы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14531,88 +14544,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...36 lines deleted...]
-"Биликоль – Б.Момышулы"</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шакпаката – Б.Момышулы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14646,179 +14659,251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...36 lines deleted...]
-"Карабастау – Б.Момышулы"</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шымбулак – Б.Момышулы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Меркенский район</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Колтоған – Б.Момышулы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14841,99 +14926,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жамбыл – Сахарный завод"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+"Куренбел – Б.Момышулы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14956,99 +15041,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жамбыл – 1 отделение № 9"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+"Алатау – Б.Момышулы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15071,99 +15156,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мерке – Аспара"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+"Бакалы – Б.Момышулы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15186,99 +15271,99 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мерке – Сыпатай батыр"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+"Биликоль – Б.Момышулы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15301,323 +15386,324 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мерке – улица Ращупкина"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+"Карабастау – Б.Момышулы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...102 lines deleted...]
-Внутрирайонный</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меркенский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Шуский район</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жамбыл – Сахарный завод"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...36 lines deleted...]
-"Балуан Шолак – Болтирик – Шу"</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жамбыл – 1 отделение № 9"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15651,88 +15737,820 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мерке – Аспара"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мерке – Сыпатай батыр"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мерке – улица Ращупкина"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Райгаз – Жемис-жидек"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шуский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Балуан Шолак – Болтирик – Шу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Байдибек – Шу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутрирайонный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Актобе – Мойынкум – Жиенбет – Енбек – Шу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15810,55 +16628,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>