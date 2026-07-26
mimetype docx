--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="780afdf" w14:textId="780afdf">
+    <w:p w14:paraId="a2aa246" w14:textId="a2aa246">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -153,110 +153,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -311,80 +311,186 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его копии на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
@@ -965,100 +1071,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеринарии" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок выдачи акта экспертизы (протокола испытаний), а также порядок оказания государственной услуги "Выдача акта экспертизы (протокола испытаний), выдаваемой ветеринарными лабораториями" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок выдачи акта экспертизы (протокола испытаний), а также порядок оказания государственной услуги "Выдача акта экспертизы (протокола испытаний), выдаваемой ветеринарными лабораториями" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1067,51 +1173,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Единая автоматизированная система управления отраслями агропромышленного комплекса "Е-Agriculture" информационная система (далее – информационная система) – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, предназначенных для обеспечения централизованного учета сведений об актах экспертизы (протоколах испытаний);</w:t>
+      1) "Единая автоматизированная система управления отраслями агропромышленного комплекса "Е-Agriculture" цифровая система (далее – цифровая система) – организационно-упорядоченная совокупность цифровых технологий, обслуживающего персонала и технической документации, предназначенных для обеспечения централизованного учета сведений об актах экспертизы (протоколах испытаний);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) территориальные подразделения ведомства уполномоченного органа в области ветеринарии (далее – территориальное подразделение) – территориальные подразделения, расположенные на соответствующих административно-территориальных единицах (область, город республиканского значения, столица, район, город областного значения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
@@ -1187,74 +1293,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подконтрольные государственному ветеринарно-санитарному контролю и надзору перемещаемые (перевозимые) объекты (далее – перемещаемые (перевозимые) объекты) – животные, половые и соматические клетки животных, штаммы возбудителей болезней животных, продукция и сырье животного происхождения, ветеринарные препараты, корма и кормовые добавки, патологический материал или пробы, отбираемые из них, пробы воды, воздуха, почвы, растений, изделия и атрибуты ветеринарного и зоогигиенического назначения, а также используемые для их упаковки и перевозки все виды тары и транспортные средства, перевозящие такие перемещаемые (перевозимые) объекты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      7) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Акт экспертизы (протокол испытаний) выдается по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1425,54 +1593,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) направление поступивших проб в соответствующие отделы ветеринарных лабораторий для проведения диагностических исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) оформление и выдача акта экспертизы (протокола испытаний) по результатам диагностических исследований с использованием информационной системы.</w:t>
+      5) оформление и выдача акта экспертизы (протокола испытаний) по результатам диагностических исследований с использованием цифровой системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Процедура выдачи акта экспертизы (протокола испытаний) ветеринарными лабораториями при проведении ветеринарно-санитарной экспертизы перемещаемых (перевозимых) объектов (далее – ветеринарно-санитарная экспертиза), за исключением случаев, указанных в главе 3 настоящих Правил, включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1545,54 +1775,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) направление поступивших проб в соответствующие отделы ветеринарных лабораторий для проведения ветеринарно-санитарной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) оформление и выдача акта экспертизы (протокола испытаний) по результатам ветеринарно-санитарной экспертизы с использованием информационной системы.</w:t>
+      5) оформление и выдача акта экспертизы (протокола испытаний) по результатам ветеринарно-санитарной экспертизы с использованием цифровой системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Процедура выдачи акта экспертизы (протокола испытаний) лабораториями ветеринарно-санитарной экспертизы включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1645,100 +1937,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение ветеринарно-санитарной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оформление и выдача акта экспертизы (протокола испытаний) по результатам ветеринарно-санитарной экспертизы с использованием информационной системы.</w:t>
+      4) оформление и выдача акта экспертизы (протокола испытаний) по результатам ветеринарно-санитарной экспертизы с использованием цифровой системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом и.о. Министра сельского хозяйства РК от 23.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2197,97 +2509,107 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Выдача акта экспертизы (протокола испытаний), выдаваемый ветеринарными лабораториями"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственная услуга "Выдача акта экспертизы (протокола испытаний), выдаваемый ветеринарными лабораториями" оказывается республиканским государственным предприятием на праве хозяйственного ведения "Республиканская ветеринарная лаборатория" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан и его филиалами, республиканским государственным предприятием на праве хозяйственного ведения "Национальный референтный центр по ветеринарии" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан и его филиалом (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Физическое или юридическое лицо (далее – услугополучатель) для получения акта экспертизы (протокола испытаний) при перемещении (перевозке) перемещаемых (перевозимых) объектов (импорт/экспорт), а также при проведении мероприятий, предусмотренных в подпунктах 3), 5), 6-1), 6-3) и 7) пункта 2 </w:t>
+      13. Физическое или юридическое лицо (далее – услугополучатель) для получения акта экспертизы (протокола испытаний) при перемещении (перевозке) перемещаемых (перевозимых) объектов (импорт/экспорт), а также при проведении мероприятий, предусмотренных в подпунктах 3), 5), 6-1), 6-3) и 7) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона, подает через канцелярию территориального подразделения, либо через канцелярию местного исполнительного органа области, города республиканского значения, столицы (далее – МИО), либо посредством портала, заявление по форме согласно приложению 2 к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve"> Закона, подает через канцелярию территориального подразделения, либо через канцелярию местного исполнительного органа области, города республиканского значения, столицы (далее – МИО), либо посредством портала, заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При перемещении (перевозке) перемещаемых (перевозимых) объектов (импорт/экспорт), а также при проведении мероприятий, предусмотренных в подпунктах 3), 6-3) и 7) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2338,137 +2660,135 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, отбор проб биологического материала для диагностики проводится специалистами в области ветеринарии государственных ветеринарных организаций соответствующих административно-территориальных единиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, сотрудники территориального подразделения/МИО получают из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
+      Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, сотрудники территориального подразделения/МИО получают из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационное взаимодействие портала и цифровых систем осуществляется в соответствии с цифровым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра сельского хозяйства РК от 14.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 192</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3117,51 +3437,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам с использованием информационной системы. </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам с использованием цифровой системы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам серологических исследований вместе с актом экспертизы (протоколом испытаний) оформляется опись животных с отметкой результатов их исследований, с проставлением оттисков штампа "положительно", "отрицательно" или "сомнительный" по каждой пробе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
@@ -3201,50 +3521,112 @@
         <w:t>
       При обращении услугополучателя через портал, в "личный кабинет" услугополучателя направляется информация о месте, дате и времени получения акта экспертизы (протокола испытаний), либо мотивированный отказ в оказании государственной услуги в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудник услугодателя направляет результат оказания государственной услуги в канцелярию территориального подразделения/МИО для выдачи услугополучателю. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Услугодатель отказывает в оказании государственной услуги по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3299,51 +3681,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
+      20. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
@@ -3366,71 +3748,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 248</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7536,51 +7918,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7626,1820 +8008,1842 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача акта экспертизы (протокола испытаний), выдаваемый ветеринарными лабораториями"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 27.06.2023 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 248</w:t>
+        <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Государственная услуга оказывается республиканским государственным предприятием на праве хозяйственного ведения "Республиканская ветеринарная лаборатория" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан и его филиалами, республиканским государственным предприятием на праве хозяйственного ведения "Национальный референтный центр по ветеринарии" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан и его филиалом (далее – услугодатель).</w:t>
+Наименование государственной услуги: Выдача акта экспертизы (протокола испытаний), выдаваемый ветеринарными лабораториями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
-[...35 lines deleted...]
-2) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
+Государственная услуга оказывается республиканским государственным предприятием на праве хозяйственного ведения "Республиканская ветеринарная лаборатория" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан и его филиалами, республиканским государственным предприятием на праве хозяйственного ведения "Национальный референтный центр по ветеринарии" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан и его филиалом (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В течение 1 (одного) рабочего дня после завершения диагностических исследований или ветеринарно-санитарной экспертизы. Диагностические исследования или ветеринарно-санитарная экспертиза проводится в следующие сроки:</w:t>
+Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-по серологическим исследованиям:</w:t>
+1) территориальные инспекции Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан/местные исполнительные органы областей, городов Астаны, Алматы и Шымкента (далее – территориальные подразделения/МИО);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-классические – в течение 5 (пяти) рабочих дней;</w:t>
-[...179 lines deleted...]
-Взятие проб и их направление в лабораторию на исследование – в течение 3 (трех) рабочих дней.</w:t>
+2) веб-портал "цифрового правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная.</w:t>
+В течение 1 (одного) рабочего дня после завершения диагностических исследований или ветеринарно-санитарной экспертизы. Диагностические исследования или ветеринарно-санитарная экспертиза проводится в следующие сроки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по серологическим исследованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+классические – в течение 5 (пяти) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммуноферментный анализ (ИФА) – в течение 20 (двадцати) рабочих дней (по мере накопления проб);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вирусологические исследования – в течение 25 (двадцати пяти) рабочих дней (в зависимости от методик по исследованиям);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+молекулярно-генетические (ПЦР) исследования – в течение 20 (двадцати) рабочих дней (по мере накопления проб);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по бактериологическим исследованиям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+микроскопия – в течение 2 (двух) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+биологическая проба – в течение 70 (семидесяти) рабочих дней (в зависимости от методик по исследованиям);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по паразитологическим исследованиям – в течение 3 (трех) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по определению показателей безопасности пищевой продукции, кормов и кормовых добавок – в течение 8 (восьми) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по обязательным и дополнительным исследованиям пищевой продукции – в течение 1 (одного) рабочего дня.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взятие проб и их направление в лабораторию на исследование – в течение 3 (трех) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акт экспертизы (протокол испытаний), либо мотивированный отказ в оказании государственной услуги.</w:t>
+Электронная (частично цифровизированная)/бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается юридическим и физическим лицам (далее – услугополучатель) на платной основе.</w:t>
-[...93 lines deleted...]
-Отбор проб от объектов государственного ветеринарного контроля и надзора для диагностики или ветеринарно-санитарной экспертизы осуществляется бесплатно.</w:t>
+Акт экспертизы (протокол испытаний), либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Государственная услуга оказывается юридическим и физическим лицам (далее – услугополучатель) на платной основе.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) услугодателя – с понедельника по пятницу включительно с 9.00 до 17.00 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
-[...57 lines deleted...]
-              <w:t>, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
+ Стоимость оказания государственной услуги устанавливается услугодателем в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 116 Предпринимательского кодекса Республики Казахстан и подпунктами 3), 5), 6-1), 6-3) и 7) пункта 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеринарии" и размещается на интернет-ресурсе и в помещениях услугодателя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги за пределами установленной продолжительности рабочего времени устанавливается услугодателем согласно графику рабочего времени.</w:t>
+Услугополучатель оплачивает государственную услугу в наличной и безналичной форме путем перечисления через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, либо в наличной форме в кассы лабораторий или в рамках договорных обязательств.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
-[...17 lines deleted...]
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz.</w:t>
+Отбор проб от объектов государственного ветеринарного контроля и надзора для диагностики или ветеринарно-санитарной экспертизы осуществляется бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу включительно с 9.00 до 17.00 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексом Республики Казахстан (далее – Кодекс);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Услугодателю через территориальные подразделения/МИО:</w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни в соответствии Кодексом, прием заявления и выдача результата оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление по форме;</w:t>
+Прием заявления и выдача результата оказания государственной услуги за пределами установленной продолжительности рабочего времени устанавливается услугодателем согласно графику рабочего времени.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов и документ, подтверждающий полномочия представителя (для идентификации);</w:t>
+Государственная услуга оказывается в порядке очереди без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на портале:</w:t>
-[...71 lines deleted...]
-Услугодатель получает цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения акта экспертизы (протокола испытаний), и (или) данных (сведений), содержащихся в них;</w:t>
+Услугодателю через территориальные подразделения/МИО:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения акта экспертизы (протокола испытаний).</w:t>
+1) заявление по форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность, либо цифровой документ из сервиса цифровых документов и документ, подтверждающий полномочия представителя (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на портале:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заявление в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка о регистрации (перерегистрации) юридического лица, сведения о документе, удостоверяющем личность физического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, сотрудники территориальных подразделений/МИО получают из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Истребование от услугополучателей документов, которые могут быть получены из цифровых систем, не допускается.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель получает цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения акта экспертизы (протокола испытаний), и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения акта экспертизы (протокола испытаний).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9450,95 +9854,74 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на портале. Единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и информационных системах.</w:t>
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и цифровых системах.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователями, далее в разделе "Цифровые документы" просматривают документ для дальнейшего использования.</w:t>
+Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифровых системах пользователями, далее в разделе "Цифровые документы" просматривают документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10898,55 +11281,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11272,31 +11655,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>