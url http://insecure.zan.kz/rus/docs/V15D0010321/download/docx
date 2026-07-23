--- v0 (2025-11-07)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9275def" w14:textId="9275def">
+    <w:p w14:paraId="9e675a5" w14:textId="9e675a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -727,639 +727,847 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единая электронная торговая площадка (далее - ЕЭТП) - информационная система, совокупность баз данных, технических, программных, телекоммуникационных и других средств, обеспечивающих возможность ввода, хранения и обработки информации, необходимой для проведения электронного аукциона, предоставляющая единую общедоступную точку доступа участникам электронного аукциона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оператор ЕЭТП - организация, предоставляющая услуги по реализации имущества;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
-[...15 lines deleted...]
-      2) оператор ЕЭТП - организация, предоставляющая услуги по реализации имущества;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Е-юридическая помощь - информационная система, предназначенная для автоматизации адвокатской деятельности и деятельности юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лот - имущество должника или третьего лица состоящее из одного предмета, либо комплекс однородных предметов, либо комплекс предметов, реализуемое на аукционе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
-[...15 lines deleted...]
-      3) Е-юридическая помощь - информационная система, предназначенная для автоматизации адвокатской деятельности и деятельности юридических консультантов;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган - государственный орган, осуществляющий реализацию государственной политики и государственное регулирование деятельности в сфере обеспечения исполнения исполнительных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
-[...15 lines deleted...]
-      4) лот - имущество должника или третьего лица состоящее из одного предмета, либо комплекс однородных предметов, либо комплекс предметов, реализуемое на аукционе;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объявление - информация о предстоящей реализации имущества на ЕЭТП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
-[...15 lines deleted...]
-      5) уполномоченный орган - государственный орган, осуществляющий реализацию государственной политики и государственное регулирование деятельности в сфере обеспечения исполнения исполнительных документов;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электронный аукцион - способ электронных торгов в форме аукциона, при котором арестованное имущество реализуется с использованием единой электронной торговой площадки на основе равного доступа к ним всех потенциальных покупателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z16" w:id="16"/>
-[...15 lines deleted...]
-      6) объявление - информация о предстоящей реализации имущества на ЕЭТП;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участник электронного аукциона - физическое или юридическое лицо, соответствующее установленным требованиям и надлежаще оформившее заявку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z17" w:id="17"/>
-[...15 lines deleted...]
-      7) электронный аукцион - способ электронных торгов в форме аукциона, при котором арестованное имущество реализуется с использованием единой электронной торговой площадки на основе равного доступа к ним всех потенциальных покупателей;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) победитель электронного аукциона - участник электронного аукциона, подтвердивший объявленную цену лота и выполнивший условия проведения электронного аукциона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
-[...15 lines deleted...]
-      8) участник электронного аукциона - физическое или юридическое лицо, соответствующее установленным требованиям и надлежаще оформившее заявку;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) технический сбой электронной торговой площадки - технические неполадки электронной торговой площадки, исключающие возможность участия в процедуре электронного аукциона хотя бы одного участника и/или исключающие техническую возможность выполнять обслуживание проведения электронного аукциона работникам оператора электронной площадки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
-[...15 lines deleted...]
-      9) победитель электронного аукциона - участник электронного аукциона, подтвердивший объявленную цену лота и выполнивший условия проведения электронного аукциона;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 2. Реализация ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="22"/>
+    <w:bookmarkStart w:name="z15" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Реализация ценных бумаг производится через профессиональных участников рынка ценных бумаг, имеющих соответствующую лицензию на право осуществления брокерской и дилерской деятельности на рынке ценных бумаг (далее – профессиональный участник).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z16" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О реализации ценных бумаг через профессиональных участников судебный исполнитель выносит постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z17" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Профессиональные участники реализуют ценные бумаги в соответствии с требованиями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законодательства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан о рынке ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z16" w:id="23"/>
-[...15 lines deleted...]
-      4. О реализации ценных бумаг через профессиональных участников судебный исполнитель выносит постановление.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Комиссионная продажа арестованного имущества</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z17" w:id="24"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="26"/>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Продажа арестованного скоропортящегося имущества (далее - имущество) осуществляется на комиссионных началах через субъектов торговой деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение о выставлении имущества на продажу на комиссионных началах принимает судебный исполнитель, о чем выносит соответствующее постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Передача имущества на продажу субъекту торговой деятельности производится актом приема-передачи.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z20" w:id="27"/>
-[...15 lines deleted...]
-      7. Решение о выставлении имущества на продажу на комиссионных началах принимает судебный исполнитель, о чем выносит соответствующее постановление.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Подготовка к проведению электронного аукциона</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z21" w:id="28"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="30"/>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1374,52 +1582,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 05.05.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z24" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z24" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1434,52 +1642,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 05.05.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z25" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1494,52 +1702,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 05.05.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z26" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1554,52 +1762,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 05.05.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z27" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1614,685 +1822,789 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 05.05.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решение о выставлении арестованного имущества на электронный аукцион принимает судебный исполнитель, о чем выносит соответствующее постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Арестованное имущество не выставляется на электронный аукцион без надлежащего уведомления или ознакомления должника и взыскателя о произведенной оценке и предоставления им десяти календарных дней для обжалования результатов оценки. Исчисление указанного срока начинается со дня уведомления или ознакомления должника и взыскателя о произведенной оценке. Исключение составляют случаи нахождения должника в розыске, что не является препятствием для обращения взыскания на его имущество.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z28" w:id="35"/>
-[...15 lines deleted...]
-      14. Решение о выставлении арестованного имущества на электронный аукцион принимает судебный исполнитель, о чем выносит соответствующее постановление.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Выставление имущества на электронный аукцион судебным исполнителем производится путем направления на ЕЭТП заявки посредством автоматизированной информационной системы по исполнительному производству с приложением копии исполнительного документа, постановления о выставлении имущества на реализацию, документов, подтверждающих надлежащее уведомление или ознакомление должника и взыскателя с оценкой имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Заявка направленная судебным исполнителем на ЕЭТП автоматически формируется в форме объявления о предстоящем электронном аукционе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z29" w:id="36"/>
-[...15 lines deleted...]
-      15. Арестованное имущество не выставляется на электронный аукцион без надлежащего уведомления или ознакомления должника и взыскателя о произведенной оценке и предоставления им десяти календарных дней для обжалования результатов оценки. Исчисление указанного срока начинается со дня уведомления или ознакомления должника и взыскателя о произведенной оценке. Исключение составляют случаи нахождения должника в розыске, что не является препятствием для обращения взыскания на его имущество.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом Министра юстиции РК от 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       16-2. Ответственным за выставление на электронный аукцион арестованного имущества, а также за полноту и достоверность предоставленных данных в заявке на реализацию имущества является судебный исполнитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z30" w:id="37"/>
-[...15 lines deleted...]
-      16. Выставление имущества на электронный аукцион судебным исполнителем производится путем направления на ЕЭТП заявки посредством автоматизированной информационной системы по исполнительному производству с приложением копии исполнительного документа, постановления о выставлении имущества на реализацию, документов, подтверждающих надлежащее уведомление или ознакомление должника и взыскателя с оценкой имущества.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-2 в соответствии с приказом Министра юстиции РК от 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Объявление о предстоящем электронном аукционе публикуется на ЕЭТП не позднее, чем за десять календарных дней до проведения аукциона. Одновременно с этим объявление размещается на интернет-ресурсах по продаже движимого и недвижимого имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z91" w:id="38"/>
-[...15 lines deleted...]
-      16-1. Заявка направленная судебным исполнителем на ЕЭТП автоматически формируется в форме объявления о предстоящем электронном аукционе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Объявление о предстоящем электронном аукционе содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z31" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата и время электронного аукциона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z32" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование лота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) стартовая цена (стоимость) лота с отражением средней рыночной стоимости имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размер гарантийного взноса для участия в электронном аукционе и реквизиты банковского счета оператора ЕЭТП, на который должен быть перечислен гарантийный взнос;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z35" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сроки приема заявок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) телефон и адрес оператора ЕЭТП, судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) отчет об оценке имущества с фотографиями объекта реализации.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом Министра юстиции РК от 18.01.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z33" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       19. После публикации объявления о проведении электронного аукциона ЕЭТП обеспечивает свободный доступ всем желающим к информации по лоту и информации, регламентирующей деятельность ЕЭТП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z34" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Условия участия в электронном аукционе и регистрация</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...206 lines deleted...]
-      5) сроки приема заявок;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>участников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z36" w:id="47"/>
-[...148 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="50"/>
+    <w:bookmarkStart w:name="z35" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Лицо, становится участником электронного аукциона с момента поступления заявки на ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2311,90 +2623,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="51"/>
+    <w:bookmarkStart w:name="z102" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20-1. В электронном аукционе в качестве покупателей не могут принимать участие лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 80 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2413,70 +2725,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="52"/>
+    <w:bookmarkStart w:name="z103" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-2. Перед началом электронного аукциона участники подписывают уведомление с помощью ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2495,130 +2807,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="53"/>
+    <w:bookmarkStart w:name="z36" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Регистрация заявок участников электронного аукциона осуществляется на веб-портале ЕЭТП со дня публикации оповещения о предстоящем аукционе и завершается за двадцать четыре часа до начала аукциона. Заявки, поступившие по истечении срока их приема и регистрации, не рассматриваются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z37" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z37" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Для регистрации в качестве участника электронного аукциона необходимо на веб-портале ЕЭТП зарегистрировать электронную заявку по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанную ЭЦП участника, с приложением электронной копии платежного документа, подтверждающего перечисления участником электронного аукциона гарантийного взноса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z38" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z38" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Гарантийный взнос для участия в электронном аукционе устанавливается в размере пяти процентов от оценочной стоимости имущества и вносится участником электронного аукциона на банковский счет оператора ЕЭТП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2637,70 +2949,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="56"/>
+    <w:bookmarkStart w:name="z39" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Участником, гарантийный взнос может быть оставлен на банковском счете оператора ЕЭТП и использован для участия в очередных электронных аукционах в течение одного месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При недостаточности размера гарантийного взноса, находящегося на банковском счету оператора ЕЭТП, участник производит оплату недостающей суммы гарантийного взноса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2791,412 +3103,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="57"/>
+    <w:bookmarkStart w:name="z40" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Участник электронного аукциона вправе отозвать электронную заявку на участие в электронном аукционе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам не позднее, чем за двадцать четыре часа до начала аукциона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z41" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Действия, выполненные на ЕЭТП посредством ЭЦП, считаются произведенными от имени участника электронного аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z42" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сведения об участнике электронного аукциона содержатся в личном кабинете участника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 в редакции приказа Министра юстиции РК от 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       28. Если отсутствуют сведения о лице в качестве участника электронного аукциона, заявка на ЕЭТП направляется повторно, но не позднее двадцати четырех часов до начала аукциона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z41" w:id="58"/>
-[...15 lines deleted...]
-      26. Действия, выполненные на ЕЭТП посредством ЭЦП, считаются произведенными от имени участника электронного аукциона.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции приказа Министра юстиции РК от 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       29. Лицо, не признается участником электронного аукциона, если:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z42" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствует платежный документ, подтверждающий перечисление пятипроцентного гарантийного взноса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявка подана после установленного срока принятия заявок на участие в электронном аукционе.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 в редакции приказа Министра юстиции РК от 18.01.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 в редакции приказа Министра юстиции РК от 18.01.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции приказа Министра юстиции РК от 18.01.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Абзац первый части первой пункта 30 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра юстиции РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="61"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Реестр участников электронного аукциона ведется оператором ЕЭТП в электронном формате и содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) список лиц, участвующих в электронном аукционе с указанием заявки, лота, фамилии, имени, отчества (при его наличии) либо наименование юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3269,70 +3667,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkStart w:name="z93" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        30-1. Сведения об электронном аукционе по письменному запросу физических и юридических лиц, предоставляются оператором ЕЭТП в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3351,902 +3749,902 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="64"/>
+    <w:bookmarkStart w:name="z46" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        31. Оператор ЕЭТП принимает меры по обеспечению сохранности заявок и прилагаемых к ним документов, а также их конфиденциальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z47" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z47" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок проведения электронного аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="66"/>
+    <w:bookmarkStart w:name="z48" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Электронный аукцион проводится при наличии заявок на участие в торгах от двух и более зарегистрированных участников, находящихся в онлайн режиме на повышение стоимости имущества, а в случае отсутствия заявок аукцион признается несостоявшимся.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. В случае, если на момент начала электронного аукциона в онлайн режиме будет находиться менее двух участников или ни одна из объявленных цен лота участниками электронного аукциона не подтверждена, аукцион признается несостоявшимся. При этом электронный аукцион прекращается с автоматическим формированием протокола об итогах электронного аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 32-1 в соответствии с приказом Министра юстиции РК от 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Имущество выставляется на электронный аукцион с установленным шагом 3 процента от оценочной стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z50" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Электронный аукцион начинается с запроса от участников аукциона предложений о цене лота, увеличенной на один шаг от его стартовой цены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z51" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае если один из участников аукциона в течение пяти минут с начала запроса предложений подтвердит увеличенную на установленный шаг цену лота, время для подтверждения следующего предложения о цене лота продлевается на пять минут.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z52" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Если в течение пяти минут с момента последнего подтвержденного предложения, следующее предложение об увеличении цены лота не будет подтверждено ни одним из участников, электронный аукцион завершается с автоматическим формированием протокола об итогах аукциона. Победителем электронного аукциона признается участник, подтвердивший предложение о цене лота последним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z53" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Если в течение пяти минут с начала электронного аукциона ни один из участников электронного аукциона путем поддержания заранее установленного шага торгов не повысит стоимость имущества, то аукцион признается несостоявшимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z105" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. В случае признания аукциона несостоявшимся и отказа взыскателя оставить за собой имущество судебный исполнитель по истечении десяти рабочих дней со дня проведения первого аукциона назначает повторный аукцион методом понижения цены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 32-1 в соответствии с приказом Министра юстиции РК от 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 37-1 в соответствии с приказом Министра юстиции РК от 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="68"/>
-[...55 lines deleted...]
-      35. В случае если один из участников аукциона в течение пяти минут с начала запроса предложений подтвердит увеличенную на установленный шаг цену лота, время для подтверждения следующего предложения о цене лота продлевается на пять минут.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-2. Повторный электронный аукцион начинается с запроса от участников аукциона предложений о цене лота, сниженной на один шаг от его стартовой цены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z52" w:id="71"/>
-[...15 lines deleted...]
-      36. Если в течение пяти минут с момента последнего подтвержденного предложения, следующее предложение об увеличении цены лота не будет подтверждено ни одним из участников, электронный аукцион завершается с автоматическим формированием протокола об итогах аукциона. Победителем электронного аукциона признается участник, подтвердивший предложение о цене лота последним.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 37-2 в соответствии с приказом Министра юстиции РК от 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В случае если в течение пяти минут с начала запроса предложений ни один из участников не подтвердит своего согласия о приобретении лота, цена лота продолжает понижаться на установленную величину шага, а время для подтверждения согласия участников аукциона продлевается на следующие пять минут. При этом первоначальная цена реализуемого имущества понижается с установленным шагом до момента, когда один из участников согласится купить имущество по объявленной цене, которая не должна быть ниже пятидесяти процентов, а в отношении недвижимого имущества не ниже семидесяти пяти процентов от оценочной стоимости имущества, выставленного на электронный аукцион.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z53" w:id="72"/>
-[...15 lines deleted...]
-      37. Если в течение пяти минут с начала электронного аукциона ни один из участников электронного аукциона путем поддержания заранее установленного шага торгов не повысит стоимость имущества, то аукцион признается несостоявшимся.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-1. При подтверждении объявленной цены лота одним из участников он признается победителем аукциона, и электронный аукцион завершается с автоматическим формированием протокола об итогах электронного аукциона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 38-1 в соответствии с приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 28.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-2. Если в ходе электронного аукциона методом понижения стоимости цены лота, в течение пяти минут с начала понижения цены лота на один шаг двое или более участников подтвердили предложенную цену лота, то победителем аукциона признается участник, подтвердивший объявленную цену лота методом понижения первым, и электронный аукцион завершается автоматическим формированием протокола об итогах электронного аукциона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 38-2 в соответствии с приказом Первого заместителя Премьер-Министра РК – Министра финансов РК от 28.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="73"/>
-[...97 lines deleted...]
-      37-2. Повторный электронный аукцион начинается с запроса от участников аукциона предложений о цене лота, сниженной на один шаг от его стартовой цены.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Протокол об итогах электронного аукциона отображает пошаговую историю проведенного аукциона, с указанием наименования каждого участника аукциона, предложенной ими цены, а также времени подписания предложенной цены лота ЭЦП каждым участником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:p>
-[...346 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выписка из протокола об итогах электронного аукциона по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4375,389 +4773,389 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="79"/>
+    <w:bookmarkStart w:name="z57" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Оплата приобретенного имущества победителем электронного аукциона производится в течение пяти рабочих дней после утверждения итогов электронного аукциона путем перечисления денег на контрольный счет наличности территориального органа юстиции или текущий счет частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечисление гарантийного взноса победителя аукциона оператором ЕЭТП производится в течение двадцати четырех часов на контрольный счет наличности территориального органа юстиции или текущий счет частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Если победитель в установленный срок не оплатил стоимость приобретенного имущества, его гарантийный взнос не возвращается. Гарантийный взнос участников не возвращается в том случае, если участник не имел права участвовать в электронном аукционе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z59" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При признании электронного аукциона несостоявшимся взыскатель вправе оставить за собой имущество по стоимости оценки, путем подачи заявления судебному исполнителю, в течение пяти рабочих дней от даты признания аукциона несостоявшимся. Отсутствие заявления взыскателя об оставлении за собой имущества в течение указанного срока признается отказом взыскателя от принятия имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z60" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В рамках исполнительного производства процедура реализации арестованного имущества путем проведения электронного аукциона проводится не более двух раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 в редакции приказа Министра юстиции РК от 18.01.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       45. При передаче взыскателю имущества взыскатель из стоимости принимаемого имущества возмещает сумму расходов по совершению исполнительных действий и сумму оплаты деятельности частного судебного исполнителя, соразмерно переданной стоимости имущества в течение пяти рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...33 lines deleted...]
-      42. Если победитель в установленный срок не оплатил стоимость приобретенного имущества, его гарантийный взнос не возвращается. Гарантийный взнос участников не возвращается в том случае, если участник не имел права участвовать в электронном аукционе.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При отказе взыскателя от принятия имущества судебный исполнитель назначает процедуру электронного аукциона, путем повторного размещения соответствующей заявки на ЕЭТП, с момента отказа взыскателя от оставления за собой имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z59" w:id="81"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="85"/>
+    <w:bookmarkStart w:name="z63" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. По итогам электронного аукциона оформляется протокол об итогах электронного аукциона по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, который подписывается посредством ЭЦП победителем аукциона, судебным исполнителем и оператором ЕЭТП. Протокол об итогах состоявшегося аукциона является основанием для заключения договора купли-продажи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z64" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z64" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. По результатам электронного аукциона после оплаты стоимости приобретенного имущества заключается договор купли-продажи между судебным исполнителем и покупателем имущества на аукционе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанный договор является основанием для регистрации покупателем права собственности (перехода права собственности) на полученное им имущество в государственных органах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="87"/>
+    <w:bookmarkStart w:name="z65" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. При возникновении в ходе электронного аукциона технического сбоя ЕЭТП, оператор ЕЭТП фиксирует факт наличия технического сбоя ЕЭТП и уведомляет об этом всех участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z66" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z66" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. В случае факта технического сбоя ЕЭТП, препятствующего проведению электронного аукциона или процедуры проведения аукциона, оператор ЕЭТП переносит аукцион на один из последующих трех рабочих дней после дня исправления технического сбоя с предварительным уведомлением участников о дате и времени продолжения данного аукциона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z67" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z67" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Если участник электронного аукциона не может войти на ЕЭТП ввиду отсутствия выхода в интернет либо по другим, не зависящим от ЕЭТП причинам, то аукцион может состояться без его участия, если на ЕЭТП в онлайн режиме участвуют не менее двух участников. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z80" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4772,127 +5170,127 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 18.01.2017  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z68" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z68" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Заключительное положение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 в редакции приказа Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="92"/>
+    <w:bookmarkStart w:name="z69" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Имущество, на реализацию которого требуется разрешительные и уведомительные документы (лицензия и т.д.) судебный исполнитель реализует в соответствии с законодательством через участников торговой деятельности, имеющих соответствующие разрешения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6926,163 +7324,163 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Выписка из протокола об итогах электронного аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра юстиции РК от 21.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="94"/>
+      <w:bookmarkStart w:name="z97" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________                                     "__" _______ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (место проведения)                                           "__" часов "__" минут</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z98" w:id="95"/>
+      <w:bookmarkStart w:name="z98" w:id="91"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лот № ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (краткое описание имущества),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7647,68 +8045,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол об итогах электронного аукциона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра юстиции РК от 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8525,344 +8923,344 @@
               </w:rPr>
               <w:t>от 20 февраля 2015 года № 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Признать утратившими силу следующие приказы Министра юстиции Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="97"/>
+    <w:bookmarkStart w:name="z74" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 3 ноября 2010 года № 308 "Об утверждении Правил реализации арестованного имущества при исполнении исполнительных документов" (Зарегистрирован в Министерстве юстиции Республики Казахстан 9 ноября 2010 года № 6630, опубликован: "Казахстанская правда" от 26 ноября 2010 года, № 321-322 (26382-26383); "Официальная газета" от 24 декабря 2010 года, № 52 (522); "Егемен Қазақстан" 30 ноября 2010 года № 506-512 (26355).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z75" w:id="98"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z75" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 апреля 2011 года № 153 "О внесении изменений и дополнений в приказ и.о. Министра юстиции Республики Казахстан от 3 ноября 2010 года № 308 "Об утверждении Правил реализации арестованного имущества при исполнении исполнительных документов" (Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2011 года № 6963, опубликован: "Казахстанская правда" от 22.02.2012 г., № 53 (26872).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z76" w:id="99"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z76" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 13 июля 2011 года № 261 "Об утверждении Правил транспортировки, приема, учета, оценки, хранения и реализации драгоценных металлов, драгоценных камней и изделий из них, обращенных (поступивших) в собственность государства по отдельным основаниям" (Зарегистрирован в Министерстве юстиции Республики Казахстан 8 ноября 2011 года № 7289).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z77" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z77" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 14 августа 2013 года № 272 "О внесении изменений в приказ и.о. Министра юстиции Республики Казахстан от 3 ноября 2010 года № 308 "Об утверждении Правил реализации арестованного имущества при исполнении исполнительных документов" (Зарегистрирован в Министерстве юстиции Республики Казахстан 19 августа 2013 года № 8627, опубликован: "Казахстанская правда" от 11.09.2013 г. № 271 (27545); "Егемен Қазақстан" 11.09.2013 ж. № 209 (28148).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z78" w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z78" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 27 марта 2014 года № 126 "О внесении изменений и дополнений в приказ и.о. Министра юстиции Республики Казахстан от 3 ноября 2010 года № 308 "Об утверждении Правил реализации арестованного имущества при исполнении исполнительных документов" (Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2014 года № 9289, опубликован в информационно-правовой системе "Әділет" от 7 апреля 2014 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z79" w:id="102"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z79" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 27 марта 2014 года № 125 "Об утверждении Правил проведения торгов по реализации арестованного имущества в форме электронного аукциона" (Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2014 года № 9290, опубликован в информационно-правовой системе "Әділет" от 7 апреля 2014 года). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9188,31 +9586,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>