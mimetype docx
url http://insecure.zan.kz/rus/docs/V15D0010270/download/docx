--- v0 (2025-11-13)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9d0595" w14:textId="e9d0595">
+    <w:p w14:paraId="b8f22ae" w14:textId="b8f22ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,12110 +93,12462 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах лицензирования адвокатской и нотариальной видов деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра юстиции Республики Казахстан от 20 января 2015 года № 20. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 февраля 2015 года № 10270</w:t>
+        <w:t>Приказ и.о. Министра юстиции Республики Казахстан от 20 января 2015 года № 20. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 февраля 2015 года № 10270.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В целях реализации подпункта 1-1) </w:t>
+        <w:t xml:space="preserve">
+      В целях реализации подпункта 1-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года «О разрешениях и уведомлениях», </w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
-      </w:r>
-[...234 lines deleted...]
-      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>      Исполняющая обязанности Министра           З. Баймолдина</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления адвокатской деятельности согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...123 lines deleted...]
-        <w:t>      22 января 2015 года</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) форму сведений для осуществления адвокатской деятельности по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...99 lines deleted...]
-        <w:t>      27 января 2015 года</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) квалификационные требования и перечень документов, подтверждающих соответствие им, для осуществления нотариальной деятельности согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 1        </w:t>
-[...41 lines deleted...]
-от 20 января 2015 года № 20</w:t>
+      4) форму сведений для осуществления нотариальной деятельности по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      2. Контроль за исполнением настоящего приказа возложить на заместителя Министра юстиции Республики Казахстан Әбдірайым Б.Ж. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Департаменту регистрационной службы и организации юридических услуг в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа и его официальное опубликование. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполняющая обязанности Министра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+З. Баймолдина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполняющий обязанности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министра по инвестициям и</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+развитию Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________ А. Рау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 января 2015 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр национальной экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________ Е. Досаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 января 2015 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 января 2015 года № 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...8 lines deleted...]
-      </w:r>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>                   адвокатской деятельности</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им для осуществления адвокатской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра юстиции РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="987"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3797"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...137 lines deleted...]
-              <w:t>Примечание</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования для осуществления адвокатской деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие соответствие квалификационным требованиям для осуществления адвокатской деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для лиц, прошедших стажировку и аттестацию</w:t>
+              <w:t>
+Для лиц, прошедших стажировку и аттестацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Не требуется при наличии возможности получения информации, содержащейся в них, из Государственной базы данных физических лиц (далее - ГБД ФЛ)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Государственной базы данных физических лиц (далее – ГБД ФЛ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="987" w:type="dxa"/>
-[...161 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан «Об образовании» для дипломов, выданных зарубежными образовательными учреждениями</w:t>
-[...11 lines deleted...]
-            </w:tcBorders>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки от шести месяцев до одного года у адвоката, имеющего стаж адвокатской деятельности не менее пяти лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки у адвоката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение аттестации лиц, претендующих на занятие адвокатской деятельностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении аттестации на занятие адвокатской деятельностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – КПСиСУ ГП РК) о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с Государственной базой данных "Е-лицензирование" (далее – ГБД ЕЛ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для лиц, сдавших квалификационный экзамен в Квалификационной комиссии при Высшем Судебном Совете Республики Казахстан, успешно прошедших стажировку в суде и получивших положительный отзыв пленарного заседания областного или приравненного к нему суда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сдача квалификационного экзамена на должность судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о сдаче квалификационного экзамена на должность судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки в суде с положительным отзывом пленарного заседания областного или приравненного к нему суда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки в суде с положительным отзывом пленарного заседания областного или приравненного к нему суда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки от шести месяцев до одного года у адвоката, имеющего стаж адвокатской деятельности не менее пяти лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки у адвоката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по учетам КПСиСУ ГП РК о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с ГБД ЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Для лиц, прекративших полномочия судьи по основаниям, предусмотренным подпунктами 1), 2), 3), 9), 10) и 12) пункта 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Конституционного Закона Республики Казахстан "О судебной системе и статусе судей Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение на должность судьи и об освобождении от должности судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о назначении и об освобождении от должности судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по учетам КПСиСУ ГП РК о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с ГБД ЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-</w:t>
+              <w:t>Министра юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 января 2015 года № 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 2 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Форма            </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма сведений для осуществления адвокатской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра юстиции РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество при его наличии) физического лица, индивидуальный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер) заполняется для всех лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения о дипломе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. наименование высшего учебного заведения ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. наименование специальности _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. шифр специальности ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. номер диплома ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. дата выдачи диплома ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. дата выдачи удостоверения о признании/нострификации диплома ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. номер удостоверения о признании/нострификации диплома _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пункты 6, 7 заполняются для дипломов, выданных зарубежными образовательными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учреждениями)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Заключение о прохождении стажировки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. дата утверждения заключения о прохождении стажировки _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. область__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. руководитель стажировки __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. дата начала стажировки ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z29" w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. дата окончания стажировки _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для лиц, прошедших стажировку и аттестацию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Решение об аттестации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. город ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. дата проведения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. статус рассмотрения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для лиц, сдавших квалификационные экзамены в Квалификационной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при Высшем Судебном Совете Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Сдача квалификационного экзамена на должность судьи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. дата проведения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. статус рассмотрения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Прохождение стажировки в суде с положительным отзывом пленарного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заседания областного или приравненного к нему суда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. дата пленарного заседания областного или приравненного к нему суда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. область __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. дата начала стажировки ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. дата окончания стажировки _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z41" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для лиц, прекративших полномочия судьи по основаниям, предусмотренным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подпунктами 1), 2), 3), 9), 10) и 12) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного Закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан от 25 декабря 2000 года "О судебной системе и статусе судей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Сведения об Указе Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. номер Указа ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. дата принятия Указа о назначении на должность судьи __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. номер Указа ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. дата принятия Указа об освобождении с должности судьи _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. основание освобождения ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 января 2015 года № 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им для осуществления нотариальной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра юстиции РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1003"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3806"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
-[...161 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Квалификационные требования для осуществления нотариальной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документы, подтверждающие соответствие квалификационным требованиям для осуществления нотариальной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
-[...161 lines deleted...]
-</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Представляется электронная копия документа</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для лиц, прошедших стажировку и аттестацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с Государственной базой данных «Е-лицензирование» (далее ГБД ЕЛ)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан, достигший 25 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с Законом Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки у нотариуса, сроком не менее одного года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки у нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение аттестации на право занятия нотариальной деятельностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении аттестации на право занятия нотариальной деятельностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие стажа работы по юридической специальности не менее двух лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия документа, подтверждающего стаж работы по юридической специальности не менее двух лет (нотариально засвидетельствованная в случае непредставления оригинала для сверки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляется электронная копия документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по учетам КПСиСУ ГП РК о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с ГБД ЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для лиц, сдавших квалификационный экзамен в Квалификационной комиссии при Высшем Судебном Совете Республики Казахстан, успешно прошедших стажировку в суде и получивших положительный отзыв пленарного заседания областного или приравненного к нему суда</w:t>
+              <w:t>
+Для лиц, сдавших квалификационные экзамены в Квалификационной комиссии при Высшем Судебном Совете Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан, достигший 25 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сдача квалификационного экзамена на должность судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о сдаче квалификационного экзамена на должность судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки у нотариуса, сроком не менее одного года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки у нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие стажа работы по юридической специальности не менее двух лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия документа, подтверждающего стаж работы по юридической специальности не менее двух лет (нотариально засвидетельствованная в случае непредставления оригинала для сверки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляется электронная копия документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справки из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о наличии либо отсутствии сведений по учетам КПСиСУ ГП РК о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с ГБД ЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для постоянных судей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан, достигший 25 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Форма сведений, содержащая информацию о дипломе; о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Назначение на должность судьи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о назначении на должность судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки у нотариуса, сроком не менее одного года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки у нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие стажа работы по юридической специальности не менее двух лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия документа, подтверждающего стаж работы по юридической специальности не менее двух лет (нотариально засвидетельствованная в случае непредставления оригинала для сверки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Представляется электронная копия документа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для лиц, работавших постоянными судьями, за исключением судей, освобожденных от должности судьи за порочащие проступки и нарушения законности при исполнении своих обязанностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан, достигший 25 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение на должность судьи и об освобождении от должности судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о назначении и об освобождении от должности судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прохождение стажировки у нотариуса, сроком не менее одного года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о прохождении стажировки у нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие стажа работы по юридической специальности не менее двух лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия документа, подтверждающего стаж работы по юридической специальности не менее двух лет (нотариально засвидетельствованная в случае непредставления оригинала для сверки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляется электронная копия документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по учетам КПСиСУ ГП РК о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с ГБД ЕЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для государственных нотариусов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданин Республики Казахстан, достигший 25 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Документ, удостоверяющий личность гражданина Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из ГБД ФЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие высшего юридического образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма сведений, содержащая информацию о дипломе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о документе, подтверждающем прохождение процедуры нострификации или признания в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "Об образовании" для дипломов, выданных зарубежными образовательными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие стажа работы по юридической специальности не менее двух лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия документа, подтверждающего стаж работы по юридической специальности не менее двух лет (нотариально засвидетельствованная в случае непредставления оригинала для сверки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представляется электронная копия документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие сведений о состоянии на учете в наркологическом и психиатрическом диспансерах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения из наркологического и психиатрического диспансеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Получение сведений из Информационной системой "Электронный регистр диспансерных больных"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие судимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения по учетам КПСиСУ ГП РК о совершении лицом уголовного правонарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не требуется в случае наличия базы данных КПСиСУ ГП РК, интегрированной с ГБД ЕЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="998"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3837"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="998" w:type="dxa"/>
-[...275 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...135 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-            </w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к приказу</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...136 lines deleted...]
-            </w:pPr>
+              <w:t>Министра юстиции</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...58 lines deleted...]
-</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...788 lines deleted...]
-</w:t>
+              <w:t>от 20 января 2015 года № 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...1440 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>
-от 20 января 2015 года № 20</w:t>
-[...37 lines deleted...]
-        <w:t>    Форма сведений для осуществления адвокатской деятельности</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...638 lines deleted...]
-5. основание освобождения ___________________________________________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 4 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 3         </w:t>
-[...41 lines deleted...]
-от 20 января 2015 года № 20</w:t>
+      Форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Форма сведений для осуществления нотариальной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-        <w:t>                            деятельности</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра юстиции РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...5285 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z49" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-от 20 января 2015 года № 20</w:t>
+      ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-Форма            </w:t>
+        <w:t>фамилия, имя, отчество (при его наличии) физического лица, индивидуальный</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>     Форма сведений для осуществления нотариальной деятельности</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заполняется для всех лиц</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-_____________________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1) Сведения о дипломе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      1. наименование высшего учебного заведения ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...13 lines deleted...]
-      </w:r>
+      2. наименование специальности _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-заполняется для всех лиц</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. шифр специальности ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. Сведения о дипломе</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. номер диплома ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. наименование высшего учебного заведения __________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. дата выдачи диплома ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. наименование специальности _______________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      6. дата выдачи удостоверения о признании/нострификации диплома ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z57" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. шифр специальности _______________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      7. номер удостоверения о признании/нострификации диплома _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пункты 6, 7 заполняются для дипломов, выданных зарубежными образовательными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>учреждениями)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-4. номер диплома ____________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2) Заключение о прохождении стажировки ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. дата выдачи диплома ______________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. дата утверждения заключения о прохождении стажировки _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-6. дата выдачи удостоверения о признании/нострификации диплома ______</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. область ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-7. номер удостоверения о признании/нострификации диплома ____________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. руководитель стажировки ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-(пункты 6, 7 заполняются для дипломов, выданных зарубежными</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. дата начала стажировки _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-образовательными учреждениями)</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5. дата окончания стажировки __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. Заключение о прохождении стажировки ______________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      для лиц, прошедших стажировку и аттестацию</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. дата утверждения заключения о прохождении стажировки _____________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3) Решение об аттестации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. область __________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. город ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. руководитель стажировки __________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. дата проведения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-4. дата начала стажировки ___________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. статус рассмотрения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для лиц, сдавших квалификационные экзамены в Квалификационной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при Высшем Судебном Совете Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. дата окончания стажировки ________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4) Сдача квалификационного экзамена на должность судьи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-для лиц, прошедших стажировку и аттестацию</w:t>
-[...17 lines deleted...]
-      </w:r>
+      1. дата проведения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. город ____________________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      2. статус рассмотрения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. дата проведения __________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      для постоянных судей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. статус рассмотрения ______________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      5) Сведения об Указе Президента Республики Казахстан (далее-Указ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-для лиц, сдавших квалификационные экзамены в Квалификационной</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. номер Указа ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-комиссии при Высшем Судебном Совете Республики Казахстан</w:t>
-[...17 lines deleted...]
-      </w:r>
+      2. дата принятия Указа о назначении на должность судьи __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. дата проведения __________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. номер Указа ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. статус рассмотрения ______________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      4. дата принятия Указа об освобождении с должности судьи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-для постоянных судей</w:t>
-[...17 lines deleted...]
-      </w:r>
+      5. основание освобождения ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для лиц, работавших постоянными судьями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. номер Указа ______________________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      6) Сведения об Указе Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-2. дата принятия Указа о назначении на должность судьи ______________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      1. Номер Указа _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-3. номер Указа ______________________________________________________</w:t>
-[...17 lines deleted...]
-      </w:r>
+      2. Дата принятия Указа о назначении на должность судьи _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-5. основание освобождения ___________________________________________</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. Номер Указа _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-для лиц, работавших постоянными судьями</w:t>
-[...17 lines deleted...]
-      </w:r>
+      4. Дата принятия Указа об освобождении с должности судьи ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-1. Номер Указа ______________________________________________________</w:t>
-[...55 lines deleted...]
-5. Основание освобождения ___________________________________________</w:t>
+      5. Основание освобождения __________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12522,31 +12874,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>