--- v0 (2025-10-12)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5686b78" w14:textId="5686b78">
+    <w:p w14:paraId="1cb2a92" w14:textId="1cb2a92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1036,890 +1036,1078 @@
         <w:t xml:space="preserve">
       19) справку о смерти в электронной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z75" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 20) предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) справку о брачной правоспособности, выдаваемую на основании сведений информационной системы актов гражданского состояния в электронной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z76" w:id="22"/>
+    <w:bookmarkStart w:name="z76" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) актовой записи о государственной регистрации рождения на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z77" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z77" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) актовой записи о государственной регистрации заключения брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z78" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z78" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) актовой записи о государственной регистрации расторжения брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z79" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z79" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) актовой записи о государственной регистрации смерти на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z80" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z80" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) свидетельства о рождении на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z81" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z81" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) свидетельства о заключении брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) свидетельства о расторжении брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) свидетельства о смерти на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z84" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) восстановленной актовой записи о государственной регистрации рождения на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z85" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30) восстановленной актовой записи о государственной регистрации заключения брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z86" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z86" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) восстановленной актовой записи о государственной регистрации расторжения брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z87" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) восстановленной актовой записи о государственной регистрации смерти на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z88" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) справку о рождении ребенка, умершего на первой неделе жизни на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z89" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) справку о мертворождении ребенка на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z90" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) справку о рождении на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z91" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) справку о рождении на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z92" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) справку о заключении брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z93" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) справку о расторжении брака (супружества) на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z94" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39) справку о смерти на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 40) предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) справку о брачной правоспособности, выдаваемую на основании сведений информационной системы актов гражданского состояния на бумажном носителе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1938,110 +2126,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="42"/>
+    <w:bookmarkStart w:name="z17" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего приказа возложить на Заместителя Министра юстиции Республики Казахстан Әбдiрайым Б.Ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z18" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z18" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту регистрационной службы и организации юридических услуг в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа и его официальное опубликование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z19" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z19" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -2334,108 +2522,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="45"/>
+    <w:bookmarkStart w:name="z101" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации рождения № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z102" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z102" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3226,176 +3414,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="47"/>
+    <w:bookmarkStart w:name="z105" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>заключения брака (супружества) № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z106" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z106" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z107" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z107" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="50"/>
+      <w:bookmarkStart w:name="z108" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества) ___________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Фамилия после заключения брака (супружества) _________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4338,150 +4526,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="51"/>
+    <w:bookmarkStart w:name="z110" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации расторжения брака (супружества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ________ "__" ______________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z111" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z111" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 3 - в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z113" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z113" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6171,108 +6359,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="54"/>
+    <w:bookmarkStart w:name="z115" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации смерти № ____ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z116" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z116" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7148,108 +7336,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="56"/>
+    <w:bookmarkStart w:name="z119" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z120" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z120" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка)_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7853,108 +8041,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="58"/>
+    <w:bookmarkStart w:name="z122" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z123" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z123" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8796,108 +8984,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="60"/>
+    <w:bookmarkStart w:name="z125" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z126" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z126" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9773,108 +9961,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="62"/>
+    <w:bookmarkStart w:name="z128" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z129" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z129" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10410,108 +10598,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="64"/>
+    <w:bookmarkStart w:name="z132" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации рождения № ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z133" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z133" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11302,176 +11490,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="66"/>
+    <w:bookmarkStart w:name="z135" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации заключения брака (супружества) № ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z136" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z136" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z137" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z137" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z138" w:id="69"/>
+      <w:bookmarkStart w:name="z138" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества) _______________ ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Фамилия после заключения брака (супружества) _____________ ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12448,140 +12636,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="70"/>
+    <w:bookmarkStart w:name="z140" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации расторжения брака</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(супружества) № ___- В_ "__" ______________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z142" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z142" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z143" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z143" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14207,108 +14395,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="73"/>
+    <w:bookmarkStart w:name="z146" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации смерти № ___- В_ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z147" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z147" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15133,108 +15321,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="75"/>
+    <w:bookmarkStart w:name="z149" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении ребенка, умершего на первой неделе жизни № ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z150" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z150" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15702,108 +15890,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="77"/>
+    <w:bookmarkStart w:name="z152" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о мертворождении ребенка № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z153" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z153" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16271,108 +16459,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="79"/>
+    <w:bookmarkStart w:name="z156" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z157" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z157" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 15 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17197,108 +17385,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="81"/>
+    <w:bookmarkStart w:name="z160" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z161" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z161" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 16 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17851,108 +18039,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="83"/>
+    <w:bookmarkStart w:name="z164" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z165" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z165" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 17 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18913,108 +19101,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="85"/>
+    <w:bookmarkStart w:name="z168" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z169" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z169" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 18 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19992,108 +20180,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="87"/>
+    <w:bookmarkStart w:name="z172" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z173" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z173" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 19 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20697,68 +20885,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 20 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о брачной правоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 20 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20955,64 +21219,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z177" w:id="90"/>
+      <w:bookmarkStart w:name="z177" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дана _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21377,108 +21641,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="91"/>
+    <w:bookmarkStart w:name="z180" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации рождения № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z181" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z181" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 21 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22286,176 +22550,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="93"/>
+    <w:bookmarkStart w:name="z184" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>заключения брака (супружества) № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z185" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z185" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z186" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z186" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 22 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="96"/>
+      <w:bookmarkStart w:name="z187" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества) ___________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Фамилия после заключения брака (супружества) _________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23415,81 +23679,81 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="97"/>
+    <w:bookmarkStart w:name="z190" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации расторжения брака (супружества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ________ "__" ______________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z191" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z191" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23514,71 +23778,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z193" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z193" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25344,120 +25608,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="100"/>
+    <w:bookmarkStart w:name="z196" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации смерти</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ____ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z197" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z197" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 24 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26231,108 +26495,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="102"/>
+    <w:bookmarkStart w:name="z200" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z201" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z201" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 25 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26953,108 +27217,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="104"/>
+    <w:bookmarkStart w:name="z204" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z205" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z205" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 26 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27845,108 +28109,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="106"/>
+    <w:bookmarkStart w:name="z208" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z209" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z209" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 27 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28822,108 +29086,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="108"/>
+    <w:bookmarkStart w:name="z212" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z213" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z213" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 28 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29493,120 +29757,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="110"/>
+    <w:bookmarkStart w:name="z216" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации рождения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z217" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z217" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 29 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30431,176 +30695,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="112"/>
+    <w:bookmarkStart w:name="z220" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации заключения брака (супружества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z221" w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z221" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z222" w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z222" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 15 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z223" w:id="115"/>
+      <w:bookmarkStart w:name="z223" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________ _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31713,81 +31977,81 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="116"/>
+    <w:bookmarkStart w:name="z226" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации заключения брака</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(супружества) № ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z228" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z228" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 31 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31802,71 +32066,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z229" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z229" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -33752,120 +34016,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="119"/>
+    <w:bookmarkStart w:name="z234" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации смерти</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___- В_ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z235" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z235" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 32 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34724,120 +34988,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="121"/>
+    <w:bookmarkStart w:name="z238" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении ребенка, умершего на первой неделе жизни</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z239" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z239" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 33 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35390,108 +35654,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="123"/>
+    <w:bookmarkStart w:name="z242" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о мертворождении ребенка № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z243" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z243" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 34 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35993,108 +36257,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="125"/>
+    <w:bookmarkStart w:name="z246" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z247" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z247" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 35 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36970,108 +37234,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="127"/>
+    <w:bookmarkStart w:name="z250" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z251" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z251" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 36 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37644,108 +37908,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="129"/>
+    <w:bookmarkStart w:name="z254" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z255" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z255" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 37 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38774,108 +39038,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="131"/>
+    <w:bookmarkStart w:name="z258" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z259" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z259" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 38 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39972,108 +40236,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="133"/>
+    <w:bookmarkStart w:name="z262" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z263" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z263" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 39 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40677,68 +40941,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 40 предусматривается в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о брачной правоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 40 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40935,64 +41275,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z267" w:id="136"/>
+      <w:bookmarkStart w:name="z267" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дана _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -41253,55 +41593,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41627,31 +41967,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>