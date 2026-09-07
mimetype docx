--- v1 (2026-06-11)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1cb2a92" w14:textId="1cb2a92">
+    <w:p w14:paraId="3fe55b9" w14:textId="3fe55b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1036,1200 +1036,1032 @@
         <w:t xml:space="preserve">
       19) справку о смерти в электронной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z75" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) справку о брачной правоспособности, выдаваемую на основании сведений цифровой системы актов гражданского состояния в электронной форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z76" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) актовой записи о государственной регистрации рождения на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z77" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) актовой записи о государственной регистрации заключения брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z78" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) актовой записи о государственной регистрации расторжения брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z79" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) актовой записи о государственной регистрации смерти на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z80" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) свидетельства о рождении на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z81" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) свидетельства о заключении брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) свидетельства о расторжении брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28) свидетельства о смерти на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z84" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29) восстановленной актовой записи о государственной регистрации рождения на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z85" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30) восстановленной актовой записи о государственной регистрации заключения брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z86" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) восстановленной актовой записи о государственной регистрации расторжения брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) восстановленной актовой записи о государственной регистрации смерти на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) справку о рождении ребенка, умершего на первой неделе жизни на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34) справку о мертворождении ребенка на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) справку о рождении на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36) справку о рождении на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37) справку о заключении брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38) справку о расторжении брака (супружества) на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39) справку о смерти на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40) справку о брачной правоспособности, выдаваемую на основании сведений цифровой системы актов гражданского состояния на бумажном носителе согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1038 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="40"/>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего приказа возложить на Заместителя Министра юстиции Республики Казахстан Әбдiрайым Б.Ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z18" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z18" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту регистрационной службы и организации юридических услуг в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа и его официальное опубликование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z19" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z19" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -2522,108 +2354,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="43"/>
+    <w:bookmarkStart w:name="z101" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации рождения № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z102" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z102" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер _______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3414,176 +3246,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="45"/>
+    <w:bookmarkStart w:name="z105" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>заключения брака (супружества) № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z106" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z106" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z107" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z107" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="48"/>
+      <w:bookmarkStart w:name="z108" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества) ___________ _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Фамилия после заключения брака (супружества) _________ ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4526,150 +4358,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="49"/>
+    <w:bookmarkStart w:name="z110" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации расторжения брака (супружества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ________ "__" ______________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z111" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z111" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 3 - в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z113" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z113" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6359,108 +6191,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="52"/>
+    <w:bookmarkStart w:name="z115" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации смерти № ____ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z116" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z116" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7336,108 +7168,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="54"/>
+    <w:bookmarkStart w:name="z119" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z120" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z120" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка)_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8041,108 +7873,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="56"/>
+    <w:bookmarkStart w:name="z122" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z123" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z123" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8984,108 +8816,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="58"/>
+    <w:bookmarkStart w:name="z125" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z126" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z126" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9961,108 +9793,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="60"/>
+    <w:bookmarkStart w:name="z128" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z129" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z129" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10598,108 +10430,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="62"/>
+    <w:bookmarkStart w:name="z132" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации рождения № ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z133" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z133" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11490,176 +11322,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="64"/>
+    <w:bookmarkStart w:name="z135" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о государственной регистрации заключения брака (супружества) № ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z136" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z136" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z137" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z137" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z138" w:id="67"/>
+      <w:bookmarkStart w:name="z138" w:id="69"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества) _______________ ____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Фамилия после заключения брака (супружества) _____________ ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12636,140 +12468,140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="68"/>
+    <w:bookmarkStart w:name="z140" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации расторжения брака</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(супружества) № ___- В_ "__" ______________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z142" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z142" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 11 - в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z143" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z143" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14395,108 +14227,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="71"/>
+    <w:bookmarkStart w:name="z146" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации смерти № ___- В_ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z147" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z147" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15321,108 +15153,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="73"/>
+    <w:bookmarkStart w:name="z149" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении ребенка, умершего на первой неделе жизни № ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z150" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z150" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15890,108 +15722,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:bookmarkStart w:name="z152" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о мертворождении ребенка № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z153" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z153" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 - в редакции приказа Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16459,108 +16291,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="77"/>
+    <w:bookmarkStart w:name="z156" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z157" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z157" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 15 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17385,108 +17217,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="79"/>
+    <w:bookmarkStart w:name="z160" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z161" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z161" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 16 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18039,108 +17871,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="81"/>
+    <w:bookmarkStart w:name="z164" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z165" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z165" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 17 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19101,108 +18933,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="83"/>
+    <w:bookmarkStart w:name="z168" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z169" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z169" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 18 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20180,108 +20012,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="85"/>
+    <w:bookmarkStart w:name="z172" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z173" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z173" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 19 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20885,617 +20717,573 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="87"/>
+    <w:bookmarkStart w:name="z176" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о брачной правоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 20 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "____" _____________ 20 ___ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z177" w:id="88"/>
+      <w:bookmarkStart w:name="z1410" w:id="90"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дана _____________________________________________________________________</w:t>
-[...138 lines deleted...]
-    </w:p>
+      Дана______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1411" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (число, месяц, год рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1412" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том, что, в отношении его (ее) регистрация записи акта о заключении брака</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(супружества) не производилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1413" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка произведена по Республике Казахстан в цифровой системе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Регистрационный пункт ЗАГС" с шестнадцатилетнего возраста с _____________ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать период) по ___________ год. (указать период).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1414" w:id="94"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если запись акта о заключении брака (супружества) ранее была зарегистрирована,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>указать дату проверки с момента прекращения брака (супружества).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...64 lines deleted...]
-        <w:t>(Ф.И.О. (если указано в документах, удостоверяющих личность)</w:t>
+    <w:bookmarkStart w:name="z1415" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка действительна в течение шести месяцев со дня ее выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1416" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник регистрирующего органа, должностное лицо загранучреждения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1417" w:id="97"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Ф.И.О. (если указано в документах, удостоверяющих личность)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21641,108 +21429,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="89"/>
+    <w:bookmarkStart w:name="z180" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации рождения № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z181" w:id="90"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z181" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 21 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22550,176 +22338,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="91"/>
+    <w:bookmarkStart w:name="z184" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>заключения брака (супружества) № ___ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z185" w:id="92"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z185" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z186" w:id="93"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z186" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 22 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="94"/>
+      <w:bookmarkStart w:name="z187" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества) ___________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Фамилия после заключения брака (супружества) _________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23679,81 +23467,81 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="95"/>
+    <w:bookmarkStart w:name="z190" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации расторжения брака (супружества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ________ "__" ______________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z191" w:id="96"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z191" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23778,71 +23566,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z193" w:id="97"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z193" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о расторгающих брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -25608,120 +25396,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="98"/>
+    <w:bookmarkStart w:name="z196" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актовая запись о государственной регистрации смерти</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ____ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z197" w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z197" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 24 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26495,108 +26283,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="100"/>
+    <w:bookmarkStart w:name="z200" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z201" w:id="101"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z201" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 25 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27217,108 +27005,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="102"/>
+    <w:bookmarkStart w:name="z204" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z205" w:id="103"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z205" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 26 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28109,108 +27897,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="104"/>
+    <w:bookmarkStart w:name="z208" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z209" w:id="105"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z209" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 27 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29086,108 +28874,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="106"/>
+    <w:bookmarkStart w:name="z212" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z213" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z213" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 28 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29757,120 +29545,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="108"/>
+    <w:bookmarkStart w:name="z216" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации рождения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z217" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z217" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 29 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Индивидуальный идентификационный номер _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30695,176 +30483,176 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="110"/>
+    <w:bookmarkStart w:name="z220" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации заключения брака (супружества)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z221" w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z221" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z222" w:id="112"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z222" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 15 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Он Она</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z223" w:id="113"/>
+      <w:bookmarkStart w:name="z223" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия до заключения брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________ _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31977,81 +31765,81 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="114"/>
+    <w:bookmarkStart w:name="z226" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации заключения брака</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(супружества) № ___- В_ "__" ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z228" w:id="115"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z228" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 31 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32066,71 +31854,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 19.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 515</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z229" w:id="116"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z229" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о вступающих в брак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -34016,120 +33804,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="117"/>
+    <w:bookmarkStart w:name="z234" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восстановленная актовая запись о государственной регистрации смерти</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ___- В_ "__" ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z235" w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z235" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 32 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34988,120 +34776,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="119"/>
+    <w:bookmarkStart w:name="z238" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении ребенка, умершего на первой неделе жизни</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z239" w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z239" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 33 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35654,108 +35442,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="121"/>
+    <w:bookmarkStart w:name="z242" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о мертворождении ребенка № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z243" w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z243" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 34 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -36257,108 +36045,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="123"/>
+    <w:bookmarkStart w:name="z246" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z247" w:id="124"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z247" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 35 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37234,108 +37022,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z250" w:id="125"/>
+    <w:bookmarkStart w:name="z250" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о рождении № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z251" w:id="126"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z251" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 36 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37908,108 +37696,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="127"/>
+    <w:bookmarkStart w:name="z254" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о заключении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z255" w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z255" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 37 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -39038,108 +38826,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="129"/>
+    <w:bookmarkStart w:name="z258" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о расторжении брака (супружества)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z259" w:id="130"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z259" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 38 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брак (супружество) между гражданином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40236,108 +40024,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="131"/>
+    <w:bookmarkStart w:name="z262" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о смерти</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z263" w:id="132"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z263" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 39 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -40941,651 +40729,580 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бумажная форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="133"/>
+    <w:bookmarkStart w:name="z266" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о брачной правоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 40 в соответствии с приказом Министра юстиции РК от 21.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 285</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...37 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "____" _____________ 20 ___ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z267" w:id="134"/>
+      <w:bookmarkStart w:name="z1421" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дана _________________________________________________________________</w:t>
-[...70 lines deleted...]
-    </w:p>
+      Дана _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если указано в документах, удостоверяющих личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1422" w:id="144"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (число, месяц, год рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1423" w:id="145"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В том, что, в отношении его (ее) регистрация записи акта о заключении брака</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(супружества) не производилась.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...160 lines deleted...]
-        <w:t>Место печати _____________________ (подпись).</w:t>
+      <w:bookmarkStart w:name="z1424" w:id="146"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка произведена по Республике Казахстан в цифровой системе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Регистрационный пункт ЗАГС" с шестнадцатилетнего возраста</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1425" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с __________________________________________ года (указать период)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1426" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по ________________________________________________ год. (указать период). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1427" w:id="149"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если запись акта о заключении брака (супружества) ранее была зарегистрирована,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">указать дату проверки с момента прекращения брака (супружества). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1428" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка действительна в течение шести месяцев со дня ее выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1429" w:id="151"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник регистрирующего органа _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Ф.И.О. (если указано в документах, удостоверяющих личность).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -41593,55 +41310,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41967,31 +41684,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>