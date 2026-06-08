--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="71d4edc" w14:textId="71d4edc">
+    <w:p w14:paraId="0ffa42d" w14:textId="0ffa42d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5131,136 +5131,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельность на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5269,86 +5184,107 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>являющихся нерезидентами Республики Казахстан и осуществляющих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инвестиционную деятельность на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра иностранных дел РК от 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/247</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра иностранных дел РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7013,68 +6949,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="41"/>
+    <w:bookmarkStart w:name="z239" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письменное согласие услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом Министра иностранных дел РК от 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7269,68 +7205,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="42"/>
+    <w:bookmarkStart w:name="z244" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено приказом Министра иностранных дел РК от 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7374,55 +7310,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>