--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ffa42d" w14:textId="0ffa42d">
+    <w:p w14:paraId="24f92f7" w14:textId="24f92f7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1528,192 +1528,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Если услугополучателем является юридическое лицо, ходатайство выдается иностранцу, занимающему должность руководителя, заместителя руководителя юридического лица или руководителя его структурного подразделения.</w:t>
+      3. Если услугополучателем является юридическое лицо, ходатайство выдается иностранному гражданину, занимающему должность руководителя, заместителя руководителя юридического лица или руководителя его структурного подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если услугополучателем является физическое лицо, ходатайство выдается на его имя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа и.о. Министра иностранных дел РК от 25.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 11-1-4/247</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Выдача инвесторской визы для лиц, являющихся нерезидентами Республики Казахстан и осуществляющих инвестиционную деятельность на территории Республики Казахстан, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О миграции населения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1732,69 +1730,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок рассмотрения заявок для выдачи ходатайств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заявка для выдачи ходатайства на получение инвесторской визы для лиц, являющихся нерезидентами Республики Казахстан и осуществляющих инвестиционную деятельность на территории Республики Казахстан (далее – заявка), подается услугополучателем через Портал в Комитет по инвестициям Министерства иностранных дел Республики Казахстан (далее – услугодатель) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1809,51 +1807,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением перечня документов, предусмотренных пунктом 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1872,70 +1870,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заявка на оказание государственной услуги регистрируется в момент поступления услугодателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1954,330 +1952,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Услугодатель в течение 3 (трех) рабочих дней с момента регистрации заявки осуществляет проверку представленных документов на соответствие требованиям настоящих Правил и принимает решение о выдаче ходатайства при соответствии основным требованиям к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и наличии одного из следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z268" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z268" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вложение физическим лицом инвестиций в экономику Республики Казахстан на сумму эквивалентную 300 (триста) тысяч долларов США или более за последние 12 (двенадцать) месяцев до даты подачи заявки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z269" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z269" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) членство услугополучателя в Совете иностранных инвесторов при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z270" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z270" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие у услугополучателя инвестиционного контракта, заключенного с уполномоченным органом по инвестициям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z271" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z271" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие у услугополучателя рекомендаций государственных органов или субъектов квазигосударственного сектора, подтверждающих реализацию услугополучателем инвестиционного проекта на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z272" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z272" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии условия, указанного в подпункте 1) настоящего пункта, ходатайство выдается сроком до 10 (десять) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z273" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z273" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии одного из условий, указанных в подпунктах 2) и 3) настоящего пункта, ходатайство выдается сроком до 5 (пять) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z274" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z274" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии условия, указанного в подпункте 4) настоящего пункта, ходатайство выдается сроком до 3 (трех) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z275" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z275" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в оказании государственной услуги, по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) и о дате проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z276" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z276" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня его получения уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z277" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z277" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z278" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z278" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение о выдаче ходатайства либо направляет мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2404,70 +2402,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Выдача результата оказания государственной услуги осуществляется на Портале – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2486,170 +2484,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Услугодатель в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона "О государственных услугах" обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае сбоя информационной системы, содержащей необходимые сведения для оказания государственной услуги, услугодатель в течение одного рабочего дня уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператор в течение срока, указанного в части первой настоящего пункта Правил, составляет в произвольной форме протокол о технической проблеме и подписывает его с услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугодатель отказывает в оказании государственной услуги по основаниям, предусмотренным пунктом 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2668,126 +2666,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия)  услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 - в редакции приказа и.о. Министра иностранных дел РК от 26.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11-1-4/243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2798,148 +2796,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Если иное не предусмотрено законом Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурного-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3070,92 +3068,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельность на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка для выдачи ходатайства на получение инвесторской визы для лиц,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>являющихся нерезидентами Республики Казахстан и осуществляющих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инвестиционную деятельность на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра иностранных дел РК от 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5131,51 +5129,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельность на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="41"/>
+    <w:bookmarkStart w:name="z256" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5184,51 +5182,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>являющихся нерезидентами Республики Казахстан и осуществляющих</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инвестиционную деятельность на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра иностранных дел РК от 25.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6949,68 +6947,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="42"/>
+    <w:bookmarkStart w:name="z239" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Письменное согласие услугополучателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено приказом Министра иностранных дел РК от 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7205,68 +7203,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на территории</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="43"/>
+    <w:bookmarkStart w:name="z244" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено приказом Министра иностранных дел РК от 17.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7310,55 +7308,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7684,31 +7682,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>