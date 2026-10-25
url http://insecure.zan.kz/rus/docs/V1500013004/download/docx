--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab2da87" w14:textId="ab2da87">
+    <w:p w14:paraId="0002e18" w14:textId="0002e18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -264,90 +264,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации деятельности участковых инспекторов полиции, ответственных за организацию работы участкового пункта полиции, участковых инспекторов полиции и их помощников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Председателю Комитета административной полиции Министерства внутренних дел Республики Казахстан и начальникам департаментов полиции областей, городов республиканского значения и столицы обеспечить изучение настоящего приказа личным составом органов внутренних дел.</w:t>
+      2. Председателю Комитета административной полиции Министерства внутренних дел Республики Казахстан и начальникам департаментов полиции столицы, областей, городов республиканского значения обеспечить изучение настоящего приказа личным составом органов внутренних дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Министра внутренних дел РК от 16.07.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 517</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа и.о. Министра внутренних дел РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -629,71 +629,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К. Касымов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1868,74 +1847,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) иностранцев постоянно проживающих и временно пребывающих на административном участке, по форме согласно </w:t>
+      3) иностранных граждан постоянно проживающих и временно пребывающих на административном участке, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам.</w:t>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказом и.о. Министра внутренних дел РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Участковый инспектор и его помощник организуют свою работу в соответствии с ежемесячным планом работы УПП, утверждаемым начальником подразделения общественной безопасности (либо лицом его замещающим).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3651,480 +3692,516 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам по организации</w:t>
+              <w:t>по организации деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности участковых</w:t>
+              <w:t>участковых инспекторов полиции</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инспекторов полиции органов</w:t>
+              <w:t>органов внутренних дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>внутренних дел и их помощников</w:t>
+              <w:t>и их помощников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z86" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт на административный участок</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Начат "___" __________ 20___ года</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа и.о. Министра внутренних дел РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Окончен "___" __________ 20___ года</w:t>
+      № _______ _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование органа внутренних дел)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Срок хранения: _______</w:t>
+        <w:t>Начат "___" __________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Печатается на оборотной стороне обложки</w:t>
+        <w:t>Окончен "___" __________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Паспорта на административный участок</w:t>
+        <w:t>Срок хранения: _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Содержание</w:t>
+        <w:t>Печатается на оборотной стороне обложки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Сведения о приеме и сдаче административного участка.</w:t>
+        <w:t>Паспорта на административный участок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z88" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. План участка (вставка).</w:t>
+        <w:t>Содержание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z89" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Сведения, характеризующие административный участок.</w:t>
+        <w:t>1. Сведения о приеме и сдаче административного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z90" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Предприятия, учреждения, организации, банки, акционерные общества, фермерские хозяйства, лечебно-оздоровительные, культурно-просветительные и учебные заведения, кооперативы собственников квартир, рестораны, кафе, рынки, склады и иные объекты торговли и питания.</w:t>
+        <w:t>2. План участка (вставка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z91" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Общежития, гостиницы.</w:t>
+        <w:t>3. Сведения, характеризующие административный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z92" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6. Список объектов разрешительной системы (предприятия, организации, учреждения, имеющие огнестрельное оружие, боеприпасы, взрывчатые вещества).</w:t>
+        <w:t>4. Предприятия, учреждения, организации, банки, акционерные общества, фермерские хозяйства, лечебно-оздоровительные, культурно-просветительные и учебные заведения, кооперативы собственников квартир, рестораны, кафе, рынки, склады и иные объекты торговли и питания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z93" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Примечание: Сведения в паспорте на административный участок обновляется по состоянию на 1 января.</w:t>
+        <w:t>5. Общежития, гостиницы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z94" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>6. Список объектов разрешительной системы (предприятия, организации, учреждения, имеющие огнестрельное оружие, боеприпасы, взрывчатые вещества).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: Сведения в паспорте на административный участок обновляется по состоянию на 1 января.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       1. Сведения о приеме и сдаче административного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-п/п.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4284,68 +4361,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4681,1173 +4770,200 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...983 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="115"/>
+      <w:bookmarkStart w:name="z161" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. План административного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вставка)</w:t>
+        <w:t xml:space="preserve">       (вставка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>В плане административного участка указываются маршруты, расстановка сил и средств, участвующих в охране общественного порядка на административном участке.</w:t>
+        <w:t xml:space="preserve">       В плане административного участка указываются маршруты, расстановка сил и средств, участвующих в охране общественного порядка на административном участке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="116"/>
+    <w:bookmarkStart w:name="z162" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения, характеризующие административный участок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6076,68 +5192,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z174" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6282,68 +5410,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z181" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8126,68 +7266,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z251" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8905,51 +8057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- иностранцев</w:t>
+- иностранных граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9060,68 +8212,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11449,68 +10613,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12237,135 +11413,147 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="117"/>
+    <w:bookmarkStart w:name="z405" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Предприятия, учреждения, организации, банки, акционерные общества, фермерские хозяйства, лечебно-оздоровительные, культурно-просветительные и учебные заведения, кооперативы собственников квартир, рестораны, кафе, рынки, склады и иные объекты торговли и питания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z406" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12633,68 +11821,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z416" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13234,1304 +12434,144 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...1170 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="118"/>
+    <w:bookmarkStart w:name="z436" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Общежития, гостиницы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z437" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14655,68 +12695,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z443" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14984,794 +13036,146 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...658 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="119"/>
+    <w:bookmarkStart w:name="z455" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Список объектов разрешительной системы (предприятий, организации, учреждения, имеющие огнестрельные оружия, боеприпасы, взрывчатые вещества и т.п.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z456" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15967,68 +13371,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16200,279 +13616,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
-          </w:p>
-[...227 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -16797,68 +13984,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекторов полиции органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутренних дел и их помощников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="120"/>
+    <w:bookmarkStart w:name="z101" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список лиц, имеющих в личном пользовании огнестрельное оружие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18634,92 +15821,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инспекторов полиции органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутренних дел и их помощников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="121"/>
+    <w:bookmarkStart w:name="z103" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список лиц, которым применены наказание,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>не связанное с изоляцией от общества, или иные меры уголовно-правового воздействия,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по состоянию на "___" _______20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20714,100 +17901,138 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам по организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деятельности участковых</w:t>
+              <w:t>деятельности участковых инспекторов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инспекторов полиции органов</w:t>
+              <w:t>полиции органов внутренних</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>внутренних дел и их помощников</w:t>
+              <w:t>дел и их помощников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="122"/>
+    <w:bookmarkStart w:name="z105" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Список иностранцев постоянно проживающих и временно пребывающих на административном участке</w:t>
+        <w:t xml:space="preserve"> Список иностранных граждан постоянно проживающих и временно пребывающих на административном участке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа и.о. Министра внутренних дел РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -22219,122 +19444,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z38" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковый инспектор __________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>