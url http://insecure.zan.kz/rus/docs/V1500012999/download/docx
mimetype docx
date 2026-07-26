--- v0 (2025-10-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fc54b7" w14:textId="2fc54b7">
+    <w:p w14:paraId="1528249" w14:textId="1528249">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,156 +100,223 @@
         </w:rPr>
         <w:t>Об утверждении Правил формирования системы управления рисками и внутреннего контроля для фондовой биржи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 19 декабря 2015 года № 252. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 февраля 2016 года № 12999.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
+      В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования системы управления рисками и внутреннего контроля для фондовой биржи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -282,184 +349,184 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 августа 2014 года № 168 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9796, опубликованным 12 ноября 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного введения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департаменту надзора за субъектами рынка ценных бумаг (Хаджиева М.Ж.) в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Департаментом правового обеспечения (Досмухамбетов Н.М.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направление настоящего постановления на официальное опубликование в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан" в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департаменту международных отношений и связей с общественностью (Казыбаев А.К.) обеспечить направление настоящего постановления на официальное опубликование в периодических печатных изданиях в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Смолякова О.А. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -721,281 +788,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2015 года № 252</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования системы управления рисками и внутреннего</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>контроля для фондовой биржи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила формирования системы управления рисками и внутреннего контроля для фондовой биржи (далее – Правила) разработаны в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 49-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон о РЦБ) и определяют порядок формирования системы управления рисками и внутреннего контроля на фондовой бирже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Совет директоров фондовой биржи обеспечивает соответствие системы управления рисками и внутреннего контроля требованиям Правил и создает условия для исполнения органами, подразделениями и работниками фондовой биржи возложенных на них обязанностей в области управления рисками.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг" (далее – Закон о РЦБ) и определяют порядок формирования системы управления рисками и внутреннего контроля на фондовой бирже. </w:t>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      2. Совет директоров фондовой биржи обеспечивает соответствие системы управления рисками и внутреннего контроля требованиям Правил и создает условия для исполнения органами, подразделениями и работниками фондовой биржи возложенных на них обязанностей в области управления рисками.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ценовой риск - риск возникновения расходов (убытков) вследствие изменения стоимости финансовых инструментов, возникающий в случае изменения условий финансовых рынков, влияющих на рыночную стоимость финансовых инструментов, приобретенных за счет собственных активов фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      3. В Правилах используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) репутационный риск - риск возникновения расходов (убытков) вследствие негативного общественного мнения или снижения доверия к фондовой бирже;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      1) ценовой риск - риск возникновения расходов (убытков) вследствие изменения стоимости финансовых инструментов, возникающий в случае изменения условий финансовых рынков, влияющих на рыночную стоимость финансовых инструментов, приобретенных за счет собственных активов фондовой биржи;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бэк-тестинг - методы проверки эффективности процедур измерения рисков с использованием исторических данных по фондовой бирже и сравнением рассчитанных результатов с текущими (фактическими) результатами от совершения указанных операций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2) репутационный риск - риск возникновения расходов (убытков) вследствие негативного общественного мнения или снижения доверия к фондовой бирже;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) валютный риск - риск возникновения расходов (убытков), связанный с изменением курсов иностранных валют при осуществлении фондовой биржей своей деятельности. Опасность расходов (убытков) возникает из-за переоценки позиций по валютам в стоимостном выражении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      3) бэк-тестинг - методы проверки эффективности процедур измерения рисков с использованием исторических данных по фондовой бирже и сравнением рассчитанных результатов с текущими (фактическими) результатами от совершения указанных операций;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) корпоративное управление - система стратегического и тактического управления фондовой биржей, представляющая собой комплекс взаимоотношений между высшим органом, органом управления, исполнительным органом и иными органами фондовой биржи, направленный на обеспечение эффективного функционирования фондовой биржи, защиту прав и интересов ее акционеров, и предоставляющая акционерам возможность эффективного контроля и мониторинга деятельности фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      4) валютный риск - риск возникновения расходов (убытков), связанный с изменением курсов иностранных валют при осуществлении фондовой биржей своей деятельности. Опасность расходов (убытков) возникает из-за переоценки позиций по валютам в стоимостном выражении;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кредитный риск - риск возникновения расходов (убытков) вследствие неуплаты эмитентом основного долга и вознаграждения, причитающегося держателю ценной бумаги, в установленный условиями выпуска ценной бумаги срок, включающий также риск потерь, возникающих в связи с невыполнением партнером обязательств по свопам, опционам, форвардам и иным финансовым инструментам, подверженным кредитному риску, и в период урегулирования расчетов по данным ценным бумагам и иным финансовым инструментам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) правовой риск - риск возникновения расходов (убытков) вследствие нарушения фондовой биржей требований законодательства Республики Казахстан, в том числе несоответствия внутренних документов фондовой биржи требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1110,291 +1244,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о РЦБ, несоответствия практики деятельности фондовой биржи ее внутренним документам, а в отношениях с нерезидентами Республики Казахстан - нарушения требований законодательства других государств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) политика инвестирования собственных активов - документ, определяющий перечень объектов инвестирования, цели, стратегии, условия и ограничения инвестиционной деятельности в отношении собственных активов фондовой биржи, условия хеджирования и диверсификации собственных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) операционный риск - риск возникновения расходов (убытков) в результате недостатков или ошибок в ходе осуществления внутренних процессов, допущенных со стороны сотрудников, функционирования торговой системы, а также вследствие внешних событий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      8) политика инвестирования собственных активов - документ, определяющий перечень объектов инвестирования, цели, стратегии, условия и ограничения инвестиционной деятельности в отношении собственных активов фондовой биржи, условия хеджирования и диверсификации собственных активов;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) риск потери ликвидности - риск, связанный с возможным невыполнением либо несвоевременным выполнением фондовой биржей своих обязательств. Риск потери ликвидности ценных бумаг как активов определяется возможностью их быстрой реализации с низкими издержками и по приемлемым ценам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      9) операционный риск - риск возникновения расходов (убытков) в результате недостатков или ошибок в ходе осуществления внутренних процессов, допущенных со стороны сотрудников, функционирования торговой системы, а также вследствие внешних событий;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лимиты "stop-loss" - предельно допустимый уровень потерь по операциям с финансовыми инструментами, приобретенными за счет собственных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      10) риск потери ликвидности - риск, связанный с возможным невыполнением либо несвоевременным выполнением фондовой биржей своих обязательств. Риск потери ликвидности ценных бумаг как активов определяется возможностью их быстрой реализации с низкими издержками и по приемлемым ценам;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) стресс-тестинг - методы измерения потенциального влияния на финансовое положение фондовой биржи исключительных, но возможных событий, которые оказывают влияние на деятельность фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      11) лимиты "stop-loss" - предельно допустимый уровень потерь по операциям с финансовыми инструментами, приобретенными за счет собственных активов;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) стрессовые ситуации - непредвиденные ситуации возникновения перегрузок, сбоев, ошибок и (или) иных неполадок в работе торговой системы фондовой биржи в процессе осуществления торгов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      12) стресс-тестинг - методы измерения потенциального влияния на финансовое положение фондовой биржи исключительных, но возможных событий, которые оказывают влияние на деятельность фондовой биржи;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) лимиты "take-profit" - политика установления лимитов по предельно допустимому уровню доходов по операциям с финансовыми инструментами, приобретенными за счет собственных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      13) стрессовые ситуации - непредвиденные ситуации возникновения перегрузок, сбоев, ошибок и (или) иных неполадок в работе торговой системы фондовой биржи в процессе осуществления торгов;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) система управления рисками - процесс, включающий четыре основных элемента: оценка риска, измерение риска, контроль риска и мониторинг риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      14) лимиты "take-profit" - политика установления лимитов по предельно допустимому уровню доходов по операциям с финансовыми инструментами, приобретенными за счет собственных активов;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) уполномоченный орган - уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      15) система управления рисками - процесс, включающий четыре основных элемента: оценка риска, измерение риска, контроль риска и мониторинг риска;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) служба внутреннего аудита - подразделение фондовой биржи, созданное в соответствии с законодательством Республики Казахстан об акционерных обществах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      16) уполномоченный орган - уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) система внутреннего контроля - часть системы управления рисками, представляющая совокупность процедур и политик внутреннего контроля, обеспечивающих реализацию фондовой биржей долгосрочных целей рентабельности и поддержания надежной системы финансовой и управленческой отчетности, способствующей соблюдению законодательства Республики Казахстан, политики фондовой биржи, внутренних правил и процедур, снижению риска убытков или репутационного риска фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      17) служба внутреннего аудита - подразделение фондовой биржи, созданное в соответствии с законодательством Республики Казахстан об акционерных обществах;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) внутренние документы - документы, регулирующие условия и порядок деятельности фондовой биржи, ее органов, подразделений и работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1413,484 +1547,484 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Фондовая биржа ежегодно не позднее 1 (первого) июля года, следующего за отчетным периодом, представляет в уполномоченный орган отчет по оценке выполнения требований к системе управления рисками фондовой биржи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Фондовая биржа не реже одного раза в квартал проводит стресс-тестинг по основным видам рисков (ценовому риску, процентному риску, операционному риску, валютному риску по инвестированным фондовой биржей в финансовые инструменты активам) в порядке, предусмотренном политикой фондовой биржи по управлению рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стресс-тестинг по операционному риску в части организации и проведения торгов проводится путем тестирования торговой системы фондовой биржи на моделирование стрессовых ситуаций функционирования элементов торговой системы, включающих в себя количество пользовательских подключений, пропускную способность потоков информации, скорость подачи заявок и заключения сделок, отказ компонентов торговой системы на основных и (или) вспомогательных серверах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Стресс-тестинг по операционному риску в части организации и проведения торгов проводится путем тестирования торговой системы фондовой биржи на подборку, комбинирование и моделирование стрессовых ситуаций и параметров функционирования элементов торговой системы, включая, в том числе сетевые соединения, операционную систему, базу данных, уровень авторизации (доступа) к торговой системе, количество пользователей, потоки информации, объемы торгов, нагрузку на основной и (или) вспомогательный сервер (с указанием уровня критической нагрузки) не реже одного раз в квартал.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      5. Фондовая биржа не реже одного раза в квартал проводит стресс-тестинг по основным видам рисков (ценовому риску, процентному риску, операционному риску, валютному риску по инвестированным фондовой биржей в финансовые инструменты активам) в порядке, предусмотренном политикой фондовой биржи по управлению рисками.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Результаты стресс-тестинга по ценовому риску, процентному риску, валютному риску, операционному риску оформляются в порядке, определенном политикой фондовой биржи по управлению рисками, и содержат описание сценария стресс-теста, обоснование выбранного сценария стресс-теста и рекомендации по результатам стресс-тестинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      6. Стресс-тестинг по операционному риску в части организации и проведения торгов проводится путем тестирования торговой системы фондовой биржи на подборку, комбинирование и моделирование стрессовых ситуаций и параметров функционирования элементов торговой системы, включая, в том числе сетевые соединения, операционную систему, базу данных, уровень авторизации (доступа) к торговой системе, количество пользователей, потоки информации, объемы торгов, нагрузку на основной и (или) вспомогательный сервер (с указанием уровня критической нагрузки) не реже одного раз в квартал.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Наличие системы управления рисками на фондовой бирже предусматривает соответствие деятельности фондовой биржи требованиям по корпоративному управлению, наличию практики проведения операций в рамках лицензируемого вида деятельности, функционированию торговой системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Система управления рисками фондовой биржи обеспечивает контроль, мониторинг и минимизацию рисков, присущих ее деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Исключен постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="33"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Система управления рисками фондовой биржи охватывает следующие направления: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организация, проведение и администрирование процесса торгов финансовыми инструментами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2063,1439 +2197,1541 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мониторинг соблюдения требований, установленных законодательством Республики Казахстан о рынке ценных бумаг и внутренней политикой, в области управления рисками;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) определение порядка организации работы с членами фондовой биржи и трейдерами, в том числе определение процедур по рассмотрению и разрешению споров, а также применению соответствующих мер в случае невыполнения членами фондовой биржи и трейдерами своих обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Система управления рисками предусматривает, но не ограничивается наличием следующих внутренних документов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) политика фондовой биржи по управлению рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок инвестирования собственных активов фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процедуры осуществления внутреннего контроля и внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) процедуры управления существующими и потенциальными конфликтами интересов на фондовой бирже;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) процедуры, направленные на предотвращение использования инсайдерской информации руководящими и иными работниками фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) порядок осуществления расчетов по заключенным в торговой системе фондовой биржи сделкам с финансовыми инструментами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) исключен постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информационная политика фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) инструкция по технике безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными постановлениями Правления Национального Банка РК от 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Политика фондовой биржи по управлению рисками определяет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полномочия и функциональные обязанности совета директоров, правления, ответственного подразделения фондовой биржи по управлению рисками и других подразделений в области управления рисками, а также порядок обмена информацией между данными органами и подразделениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процедуры по идентификации и оценке рисков, включая порядок определения количественных значений показателей рисков, связанных с деятельностью фондовой биржи и функционированием ее торговой системы, а также процедуры по определению максимально допустимых значений показателей рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меры по управлению рисками, возникающими в процессе деятельности фондовой биржи и функционирования ее торговой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) механизм мониторинга эффективности процедур, установленных подпунктом 2) настоящего пункта, адекватности оценок значений показателей рисков фондовой биржи и мер по управлению рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) механизм мониторинга эффективности мер, принимаемых в случае несоответствия процедурам, установленным подпунктом 2) настоящего пункта, и мерам, установленным подпунктом 3) настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) процедуры по мониторингу, оценке и контролю идентифицированных (обнаруженных) рисков, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меры, предпринимаемые ответственным подразделением фондовой биржи по управлению рисками совместно с другими подразделениями фондовой биржи, по идентификации рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка рисков, осуществляемая ответственным подразделением фондовой биржи по управлению рисками, включая оценку частоты возникновения рисков, последующее ранжирование воздействий, оказанных данными рисками, и установление максимально допустимых значений показателей рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг рисков, проводимый ответственным подразделением фондовой биржи по управлению рисками, включающий мониторинг изменения значений показателей рисков и максимально допустимых значений данных показателей, а также мер, предпринимаемых в целях минимизации рисков в случае несоответствия значений показателей рисков максимально допустимым значениям показателей рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      механизм незамедлительного представления отчетности совету директоров о любых значительных случаях, способных повлечь за собой ущерб и (или) повлиять на репутационные и правовые риски фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Порядок инвестирования собственных активов фондовой биржи устанавливает условия и порядок осуществления сделок с финансовыми инструментами за счет собственных активов, типовые формы документов, используемых в процессе осуществления сделок с финансовыми инструментами за счет собственных активов, и включает описание процедур по:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) политика фондовой биржи по управлению рисками;</w:t>
-[...107 lines deleted...]
-      7) порядок осуществления расчетов по заключенным в торговой системе фондовой биржи сделкам с финансовыми инструментами;</w:t>
+      1) разработке политики инвестирования собственных активов фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовке рекомендаций для принятия инвестиционных решений в отношении собственных активов фондовой биржи, предусматривающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень должностей лиц, уполномоченных на выдачу рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок осуществления анализа состояния инвестиционного портфеля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок осуществления анализа наличия, условий обращения и доходности финансовых инструментов, в которые предполагается осуществить инвестирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок осуществления анализа рисков, связанных с финансовыми инструментами, в которые предполагается осуществить инвестирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок осуществления анализа факторов, существенных для выдачи рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятию инвестиционных решений в отношении собственных активов фондовой биржи, содержащих описание работы инвестиционного комитета, периодичность проведения и оформления результатов заседаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) взаимодействию органов и подразделений фондовой биржи в процессе подготовки, принятия и исполнения инвестиционных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключению сделок с финансовыми инструментами за счет собственных активов и осуществлению контроля за их исполнением, содержащих описание процессов по взаимодействию с посредником (брокером), с помощью которого предполагается заключение сделки (при наличии такового), контролю за совершением сделок, осуществлению сверок состава и движения активов, ведению внутреннего учета и документооборота заключенных сделок, а также перечень должностных лиц, осуществляющих контроль за заключением сделок с финансовыми инструментами за счет собственных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подготовке правлением фондовой биржи отчетности о результатах деятельности по операциям с финансовыми инструментами, совершенным за счет собственных активов, перед уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В целях обеспечения заключения сделок с финансовыми инструментами за счет собственных активов фондовой биржей разрабатывается политика инвестирования собственных активов, включающая, но не ограничивающаяся следующим:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цели и стратегии инвестирования собственных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание и перечень объектов инвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лимиты инвестирования собственных активов по видам финансовых инструментов и доле открытой валютной позиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) условия и ограничения, установленные в отношении сделок с финансовыми инструментами, совершаемыми за счет собственных активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) условия хеджирования и диверсификации собственных активов с указанием перечня и описания инструментов хеджирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информация об основных рисках, связанных с инвестированием собственных активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Политика инвестирования собственных активов фондовой биржи и все изменения и дополнения в нее утверждаются советом директоров фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Процедуры осуществления внутреннего контроля и внутреннего аудита определяют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) состав службы внутреннего аудита, ее функции, обязанности и полномочия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требования к работникам, осуществляющим внутренний аудит и внутренний контроль;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предмет и объект внутреннего аудита и внутреннего контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) масштаб и частоту проведения проверок службой внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обязательную к использованию при проведении внутреннего аудита систему оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) требования к составлению плана проведения внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сроки и форму представления службой внутреннего аудита отчетов о результатах проверок совету директоров фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...873 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Процедуры, направленные на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) идентификацию клиентов и мониторинг их операций в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 28 августа 2009 года "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма" (далее - Закон о противодействии отмыванию доходов), в случае если они относятся к одному из видов операций, установленных </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ), в случае если они относятся к одному из видов операций, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 4 Закона о противодействии отмыванию доходов;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ/ФРОМУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z133" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) предоставление сведений и информации об операциях, подлежащих финансовому мониторингу, в том числе, о подозрительных операциях, в государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+      2) предоставление сведений и информации об операциях, подлежащих финансовому мониторингу, в том числе, о подозрительных операциях, в государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Процедуры управления существующими и потенциальными конфликтами интересов на фондовой бирже, возникающими в ходе осуществления деятельности фондовой биржи между ее органами и (или) подразделениями, включают:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процедуры принятия решений органами фондовой биржи, направленные на обеспечение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      независимости решений, принимаемых членами органов фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствия заинтересованности у членов органов фондовой биржи в принимаемых решениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ограничения в использовании членами органов и работниками фондовой биржи информации, полученной в ходе проведения заседаний органов фондовой биржи, в личных целях либо в интересах третьих лиц до официального распространения данной информации среди широкого круга лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требования по обязательному составлению и хранению протоколов по итогам проведения заседаний органов фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание существующих и потенциальных конфликтов интересов между подразделениями фондовой биржи, между органами и подразделениями фондовой биржи, между органами фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мероприятия, проводимые фондовой биржей с целью урегулирования существующих конфликтов интересов, а также превентивные меры, направленные на урегулирование потенциальных конфликтов интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Процедуры, направленные на предотвращение использования инсайдерской информации руководящими и иными работниками фондовой биржи, включают меры, направленные на:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) процедуры принятия решений органами фондовой биржи, направленные на обеспечение:</w:t>
-[...126 lines deleted...]
-      18. Процедуры, направленные на предотвращение использования инсайдерской информации руководящими и иными работниками фондовой биржи, включают меры, направленные на:</w:t>
+      1) предотвращение заключения сделок с использованием инсайдерской информации в своих интересах или в интересах третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предотвращение передачи третьим лицам или распространения среди широкого круга лиц инсайдерской или основанной на ней информации, за исключением случаев, предусмотренных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ограничение возможности предоставления работниками фондовой биржи рекомендаций третьим лицам о заключении сделок с финансовыми инструментами, основанных на инсайдерской информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Порядок осуществления расчетов по заключенным в торговой системе фондовой биржи сделкам с финансовыми инструментами содержит описание процедур, предусматривающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) предотвращение заключения сделок с использованием инсайдерской информации в своих интересах или в интересах третьих лиц;</w:t>
-[...72 lines deleted...]
-        <w:t>
       1) организацию и осуществление расчетов по сделкам с финансовыми инструментами, допущенными к обращению на фондовой бирже;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовку информации, необходимой для осуществления расчетов, указанных в подпункте 1) настоящего пункта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3581,2200 +3817,2200 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Информационная политика фондовой биржи включает, но не ограничивается следующим: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок взаимодействия фондовой биржи с эмитентами и членами фондовой биржи, а также со средствами массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требования по регулярному мониторингу информации, способной повлиять на репутацию фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования по своевременному принятию необходимых мер в случае появления и распространения информации, способной нанести вред репутации фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Правила по технике безопасности включают:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) порядок взаимодействия фондовой биржи с эмитентами и членами фондовой биржи, а также со средствами массовой информации;</w:t>
-[...54 lines deleted...]
-      22. Правила по технике безопасности включают:</w:t>
+      1) основные требования по пожарной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план действий на случай возникновения форс-мажорных и (или) непредвиденных обстоятельств, который содержит описание действий работников фондовой биржи в случае наступления форс-мажорных и (или) непредвиденных обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок использования программно-технических комплексов и иного оборудования работниками фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) последовательность осмотра помещений фондовой биржи перед их закрытием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. С целью управления существующими и потенциальными конфликтами интересов, возникающими в ходе осуществления деятельности фондовой биржи между ее органами и (или) подразделениями, фондовой биржей принимаются следующие меры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) основные требования по пожарной безопасности;</w:t>
-[...72 lines deleted...]
-      23. С целью управления существующими и потенциальными конфликтами интересов, возникающими в ходе осуществления деятельности фондовой биржи между ее органами и (или) подразделениями, фондовой биржей принимаются следующие меры:</w:t>
+      1) обеспечивается подотчетность подразделений, где существует вероятность возникновения конфликта интересов, разным руководящим работникам фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывается и внедряется порядок обмена информацией между подразделениями и органами фондовой биржи с учетом существующих и потенциальных конфликтов интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регулярно осуществляется проверка службой внутреннего аудита деятельности подразделений и работников фондовой биржи на соответствие принятым фондовой биржей процедурам управления существующими и потенциальными конфликтами интересов на фондовой бирже.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Руководитель и работники подразделения по управлению рисками имеют высшее образование, обладают профессиональной компетентностью и опытом работы не менее трех лет в области управления рисками, а также обладают знаниями законодательства Республики Казахстан о рынке ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...69 lines deleted...]
-      24. Руководитель и работники подразделения по управлению рисками имеют высшее образование, обладают профессиональной компетентностью и опытом работы не менее трех лет в области управления рисками, а также обладают знаниями законодательства Республики Казахстан о рынке ценных бумаг.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Дополнительные требования к руководителю и работникам подразделения по управлению рисками устанавливаются фондовой биржей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      25. Дополнительные требования к руководителю и работникам подразделения по управлению рисками устанавливаются фондовой биржей.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. На руководителя и работников службы внутреннего аудита одновременно не возлагаются функции руководителей и работников других подразделений фондовой биржи, а также органов фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      26. На руководителя и работников службы внутреннего аудита одновременно не возлагаются функции руководителей и работников других подразделений фондовой биржи, а также органов фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Руководитель и работники службы внутреннего аудита имеют высшее образование, обладают знаниями гражданского законодательства Республики Казахстан, в том числе законодательства Республики Казахстан о рынке ценных бумаг, обладают профессиональной компетентностью, стажем (опытом) работы в сфере предоставления и регулирования финансовых услуг не менее одного года, а также не имеют непогашенной или неснятой в установленном законом порядке судимости за преступления, совершенные в сфере экономической деятельности, за коррупционные и иные преступления против интересов государственной службы и государственного управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      27. Руководитель и работники службы внутреннего аудита имеют высшее образование, обладают знаниями гражданского законодательства Республики Казахстан, в том числе законодательства Республики Казахстан о рынке ценных бумаг, обладают профессиональной компетентностью, стажем (опытом) работы в сфере предоставления и регулирования финансовых услуг не менее одного года, а также не имеют непогашенной или неснятой в установленном законом порядке судимости за преступления, совершенные в сфере экономической деятельности, за коррупционные и иные преступления против интересов государственной службы и государственного управления.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Работники службы внутреннего аудита назначаются советом директоров фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      28. Работники службы внутреннего аудита назначаются советом директоров фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Фондовая биржа в своей деятельности идентифицирует и дифференцирует следующие типы рисков:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      29. Фондовая биржа в своей деятельности идентифицирует и дифференцирует следующие типы рисков:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) операционные риски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правовые риски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) репутационные риски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ценовые, валютные и процентные риски;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) риски потери ликвидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные риски в соответствии с политикой фондовой биржи по управлению рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. К операционным рискам относятся риски, связанные с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) операционные риски;</w:t>
-[...108 lines deleted...]
-      30. К операционным рискам относятся риски, связанные с:</w:t>
+      1) неопределенной и неэффективной организационной структурой фондовой биржи, включая распределение ответственности, структуру подотчетности и управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неэффективными стратегиями, политиками и (или) стандартами в области информационных технологий, недостатками в использовании программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неэффективным управлением персоналом и (или) неквалифицированным штатом работников фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несанкционированным использованием торговой системы фондовой биржи и недостаточной квалификацией трейдеров - участников процесса торгов на фондовой бирже, либо совершением ими ошибок при заключении сделок в торговой системе фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) недостаточно эффективным построением процессов осуществления деятельности фондовой биржи либо слабым контролем соблюдения внутренних правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) непредвиденными или неконтролируемыми факторами внешнего воздействия на деятельность фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличием недостатков или ошибок во внутренних документах (правилах), регламентирующих деятельность фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) нарушением процесса торгов финансовыми инструментами и осуществления операций в торговой системе фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) неправомерным использованием конфиденциальной информации, предоставляемой членами фондовой биржи и эмитентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) возникновением конфликта интересов между органами и подразделениями фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) возникновением ошибок, связанных со сбором, вводом, хранением и распространением информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) произведением недостаточно точных расчетов в методиках фондовой биржи, предусматривающих оценку стоимости и доходности финансовых инструментов и осуществления расчетов по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) возникновением ошибок и сбоев в функционировании программно-технического обеспечения фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) нанесением ущерба вследствие использования несовершенных технологий в процессе деятельности фондовой биржи, включая, в том числе процессы организации и проведения торгов, осуществления расчетов, исполнения функций по осуществлению деятельности по надзору за совершенными сделками в торговой системе фондовой биржи и системного администрирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) иными обстоятельствами, идентифицируемыми фондовой биржей в качестве потенциальных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Подразделение правового обеспечения (юридическое подразделение) фондовой биржи обеспечивает регулирование правовых рисков, возникающих вследствие нарушения фондовой биржей требований законодательства Республики Казахстан, в том числе несоответствия внутренних документов фондовой биржи требованиям нормативных правовых актов Республики Казахстан, несоответствия практики деятельности фондовой биржи ее внутренним документам, путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) неопределенной и неэффективной организационной структурой фондовой биржи, включая распределение ответственности, структуру подотчетности и управления;</w:t>
-[...270 lines deleted...]
-      31. Подразделение правового обеспечения (юридическое подразделение) фондовой биржи обеспечивает регулирование правовых рисков, возникающих вследствие нарушения фондовой биржей требований законодательства Республики Казахстан, в том числе несоответствия внутренних документов фондовой биржи требованиям нормативных правовых актов Республики Казахстан, несоответствия практики деятельности фондовой биржи ее внутренним документам, путем:</w:t>
+      1) осуществления контроля за соответствием деятельности фондовой биржи законодательству Республики Казахстан, внутренним правилам и процедурам фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществления контроля за соответствием деятельности членов фондовой биржи в процессе проведения торгов на фондовой бирже требованиям, установленным законодательством Республики Казахстан, внутренними правилами фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ознакомления на постоянной основе персонала фондовой биржи с законодательством Республики Казахстан, регулирующим деятельность фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведения оценки возможности появления рисков невыполнения фондовой биржей требований, установленных законодательством Республики Казахстан, в связи с изменением законодательства Республики Казахстан, регулирующего деятельность фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Целями процесса идентификации, оценки и контроля рисков являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществления контроля за соответствием деятельности фондовой биржи законодательству Республики Казахстан, внутренним правилам и процедурам фондовой биржи;</w:t>
-[...72 lines deleted...]
-      32. Целями процесса идентификации, оценки и контроля рисков являются:</w:t>
+      1) своевременное определение не идентифицированных рисков и угроз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение качества оценки максимально допустимых значений показателей рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие альтернативных механизмов контроля рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение принятия своевременных мер по минимизации и управлению рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вовлечение отдельных подразделений фондовой биржи, включая подразделение по управлению рисками, в процесс идентификации и оценки рисков, а также увеличение ответственности работников фондовой биржи в области управления рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Процедура идентификации рисков основывается на тщательном обзоре и мониторинге, осуществляемым каждым подразделением фондовой биржи в зависимости от вида деятельности подразделения совместно с подразделением по управлению рисками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...105 lines deleted...]
-      33. Процедура идентификации рисков основывается на тщательном обзоре и мониторинге, осуществляемым каждым подразделением фондовой биржи в зависимости от вида деятельности подразделения совместно с подразделением по управлению рисками.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Идентифицированные риски анализируются по следующим характеристикам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      34. Идентифицированные риски анализируются по следующим характеристикам:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) частота наступления рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) масштаб воздействия рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. На основе результатов анализа риски дифференцируются как приемлемые и неприемлемые в зависимости от значения показателя рисков, определенного в качестве допустимого.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...51 lines deleted...]
-      35. На основе результатов анализа риски дифференцируются как приемлемые и неприемлемые в зависимости от значения показателя рисков, определенного в качестве допустимого.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Результаты оценки и контроля рисков используются для определения количественного значения показателя риска, как в целом (интегрального значения), так и для каждого отдельного вида деятельности фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...15 lines deleted...]
-      36. Результаты оценки и контроля рисков используются для определения количественного значения показателя риска, как в целом (интегрального значения), так и для каждого отдельного вида деятельности фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Количественное значение рисков позволяет оценить максимально допустимые значения показателей рисков, соответствие рисков установленным допустимым показателям, а также необходимость принятия соответствующих решений для минимизации и управления рисками, несоответствующих установленным допустимым показателям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      37. Количественное значение рисков позволяет оценить максимально допустимые значения показателей рисков, соответствие рисков установленным допустимым показателям, а также необходимость принятия соответствующих решений для минимизации и управления рисками, несоответствующих установленным допустимым показателям.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Количественные значения показателей рисков, свойственных каждому отдельному виду деятельности фондовой биржи, рассчитываются подразделением фондовой биржи, осуществляющим данный вид деятельности, совместно с подразделением по управлению рисками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      38. Количественные значения показателей рисков, свойственных каждому отдельному виду деятельности фондовой биржи, рассчитываются подразделением фондовой биржи, осуществляющим данный вид деятельности, совместно с подразделением по управлению рисками.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Подразделение фондовой биржи по управлению рисками уведомляет совет директоров и правление о технических сбоях и иных обстоятельствах, повлекших нарушение процесса торговли финансовыми инструментами на фондовой бирже.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      39. Подразделение фондовой биржи по управлению рисками уведомляет совет директоров и правление о технических сбоях и иных обстоятельствах, повлекших нарушение процесса торговли финансовыми инструментами на фондовой бирже.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Совет директоров фондовой биржи обеспечивает предоставление информации о технических сбоях и обстоятельствах, повлекших нарушение процесса торговли финансовыми инструментами, в уполномоченный орган в течение рабочего дня, следующего за днем их наступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...15 lines deleted...]
-      40. Совет директоров фондовой биржи обеспечивает предоставление информации о технических сбоях и обстоятельствах, повлекших нарушение процесса торговли финансовыми инструментами, в уполномоченный орган в течение рабочего дня, следующего за днем их наступления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Подразделением фондовой биржи по управлению рисками ежеквартально составляется отчет совету директоров и правлению, включающий в себя сведения о количестве случаев наступления рисков и размере ущерба, понесенном в результате наступления рисков, а также предоставляется план мероприятий по минимизации как самих рисков, так и последствий от их наступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
-[...15 lines deleted...]
-      41. Подразделением фондовой биржи по управлению рисками ежеквартально составляется отчет совету директоров и правлению, включающий в себя сведения о количестве случаев наступления рисков и размере ущерба, понесенном в результате наступления рисков, а также предоставляется план мероприятий по минимизации как самих рисков, так и последствий от их наступления.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. На основе заключения, подготовленного подразделением фондовой бирже по управлению рисками, по оценке количественных значений показателей рисков правление фондовой биржи определяет максимально допустимые значения показателей рисков, которые утверждаются советом директоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. В случае возникновения новых рисков и (или) в случае несоответствия значений показателей рисков максимально допустимым значениям показателей рисков подразделение фондовой биржи, идентифицировавшее риск и (или) обнаружившее данное несоответствие, уведомляет совет директоров и правление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. На основе результатов оценки рисков определяются возможные меры, направленные на их минимизацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Минимизация рисков является необходимой в тех случаях, когда значение рисков выходит за пределы допустимых значений показателей рисков. Минимизация рисков осуществляется, но не ограничивается следующими мерами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) внедрение системы внутреннего контроля, осуществление тщательного мониторинга и надзора за рисками, повышение квалификации работников в области управления рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование процедур по идентификации и возможности минимизации ущерба в случае наступления рисков, свойственных тем или иным решениям, принимаемым органами фондовой биржи в процессе деятельности фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внедрение фондовой биржей программно-технического обеспечения, предусматривающего установление лимитов по финансовым инструментам для трейдеров - участников процесса торгов на фондовой бирже, лицами, не являющимися трейдерами, но уполномоченными на установление таких лимитов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение аудита программно-технического обеспечения фондовой биржи, используемого в процессе организации торгов, не реже одного раза в два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Совет директоров утверждает порядок предоставления отчетности по произошедшим случаям наступления рисков, задачами которого являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) построение информационной базы о потерях вследствие наступления рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование процессов по управлению и минимизации рисков через анализ информации о фактическом ущербе, понесенном в результате наступления рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение периодической оценки стоимости ущерба, возникающего в результате наступления рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение своевременного и надлежащего реагирования на существенные случаи наступления рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение полной синхронизации процедур по сбору и вводу данных, а также предотвращению ошибок по дублированию и (или) упущению информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. В целях обеспечения эффективного инвестирования собственных активов фондовой биржи не реже одного раза в квартал проводится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализ эмитентов и выпущенных (предоставленных) ими финансовых инструментов, включая анализ финансового состояния эмитента, потенциала дальнейшего роста стоимости его активов, способности отвечать по принятым обязательствам, рисков, связанных с инвестированием в финансовые инструменты данного эмитента, и влиянием данных рисков на значения пруденциальных нормативов и иных норм и лимитов, установленных уполномоченным органом для фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ условий обращения и доходности финансовых инструментов, в которые предполагается осуществить инвестирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ портфеля ценных бумаг, приобретенных за счет собственных активов, включающий сведения о структуре портфеля, динамике изменения доходности, анализ убыточных позиций и рекомендаций по оптимизации структуры портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. На основе аналитических исследований, указанных в пункте 47 Правил, разрабатываются рекомендации, содержащие подробный перечень факторов, послуживших основанием для предоставления данных рекомендаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z130" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48-1. Рекомендация разрабатывается для принятия инвестиционных решений в отношении совершения как одной, так и нескольких сделок с финансовыми инструментами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 21.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 84</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 48-1 в соответствии с постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
-[...371 lines deleted...]
-      48-1. Рекомендация разрабатывается для принятия инвестиционных решений в отношении совершения как одной, так и нескольких сделок с финансовыми инструментами.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Рекомендации предоставляются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при разработке политики инвестирования собственных активов, а также внесении изменений и дополнений в указанный документ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при определении и пересмотре лимитов инвестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при принятии инвестиционных решений о заключении сделок за счет собственных активов фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Рекомендация содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дату выдачи и номер рекомендации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения об ответственном подразделении или работнике фондовой биржи, подготовившем рекомендацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечень (описание) источников информации, использованной для выдачи рекомендации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты анализа информации, использованной для выдачи рекомендации, включая, но не ограничиваясь информацией:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о влиянии совершаемой сделки на предполагаемое изменение доходов по собственным активам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о рисках, связанных с приобретением данного финансового инструмента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о влиянии совершаемой сделки на изменение значения пруденциальных нормативов, установленных уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предлагаемые варианты инвестиционного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) описание финансового инструмента с указанием вида, диапазона объемов, цен и (или) уровней доходности и других характеристик (условий) данного инструмента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цель заключения предлагаемой к совершению сделки в соответствии с политикой инвестирования фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) подписи лиц, выдавших рекомендацию с указанием их занимаемых должностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) иную информацию, установленную внутренними документами фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 48-1 в соответствии с постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 с изменением, внесенным постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
-[...89 lines deleted...]
-      50. Рекомендация содержит следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Рекомендации хранятся вместе со всеми документами, на основании которых они были подготовлены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:p>
-[...293 lines deleted...]
-      51. Рекомендации хранятся вместе со всеми документами, на основании которых они были подготовлены.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Подразделение фондовой биржи по управлению рисками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет оперативные процедуры по недопущению чрезмерных расходов по операциям с финансовыми инструментами, в том числе связанных с резким колебанием цен на рынке финансовых инструментов (лимиты "stop-loss"), а также критические уровни цен соответствующих доходностей по финансовым инструментам, после достижения которых повышается вероятность снижения рыночной стоимости финансового инструмента (лимиты "take-profit"). Лимиты "stop-loss" и "take-profit" устанавливаются для финансовых инструментов, по которым существует активный рынок, а также для иных финансовых инструментов, перечень которых определяется инвестиционным комитетом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5939,70 +6175,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Заключение подразделения фондовой биржи по управлению рисками, подготовленное в соответствии с подпунктом 4) пункта 52 Правил, включает, но не ограничивается следующими сведениями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о влиянии совершаемой сделки на соблюдение лимитов, установленных инвестиционным комитетом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6033,1556 +6269,1696 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о рынке ценных бумаг; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о рисках, связанных с приобретением данного финансового инструмента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. На основании рекомендаций и заключения совет директоров определяет приоритетные направления инвестирования, а инвестиционный комитет принимает инвестиционные решения и устанавливает и пересматривает не реже одного раза в год следующие лимиты инвестирования:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лимиты инвестирования по видам финансовых инструментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лимиты по открытым валютным позициям и лимит валютной нетто-позиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лимиты инвестирования в финансовые инструменты эмитентов, основной вид деятельности которых связан с определенным сектором экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лимиты "stop-loss" для финансовых инструментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лимиты "take-profit" для финансовых инструментов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. По итогам проведения заседания инвестиционного комитета составляется протокол с обязательным указанием:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) лимиты инвестирования по видам финансовых инструментов;</w:t>
-[...90 lines deleted...]
-      55. По итогам проведения заседания инвестиционного комитета составляется протокол с обязательным указанием:</w:t>
+      1) перечня рассматриваемых на заседании вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечня документов, представленных инвестиционному комитету для принятия инвестиционного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) параметров инвестиционных решений, принятых на данном заседании, с указанием наименования финансовых инструментов, а также условий заключения сделок с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) итогов голосования по каждому вопросу, рассматриваемому на заседании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мнения членов инвестиционного комитета с обоснованием и ожидаемым эффектом, в том числе в случае их несогласия с принятым решением и наличия особого мнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Протокол подписывается всеми членами инвестиционного комитета, присутствующими на заседании, и хранится вместе с инвестиционными решениями, принятыми инвестиционным комитетом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...105 lines deleted...]
-      56. Протокол подписывается всеми членами инвестиционного комитета, присутствующими на заседании, и хранится вместе с инвестиционными решениями, принятыми инвестиционным комитетом.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Инвестиционное решение принимается в отношении совершения как одной, так и нескольких сделок с финансовыми инструментами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
-[...15 lines deleted...]
-      57. Инвестиционное решение принимается в отношении совершения как одной, так и нескольких сделок с финансовыми инструментами.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Инвестиционное решение для заключения сделки с финансовыми инструментами, принятое по итогам заседания инвестиционного комитета содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
-[...15 lines deleted...]
-      58. Инвестиционное решение для заключения сделки с финансовыми инструментами, принятое по итогам заседания инвестиционного комитета содержит:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дату принятия и номер инвестиционного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дату выдачи и номер рекомендации, на основании которой было принято инвестиционное решение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вид сделки, подлежащей заключению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) идентификатор финансового инструмента, по которому должна быть заключена сделка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) диапазон объемов, цен и (или) уровней доходности сделки, подлежащей заключению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сроки заключения сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) указание на тип рынка (первичный или вторичный, организованный или неорганизованный, международный рынки), на котором предполагается заключение сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наименование посредника (брокера), с помощью которого предполагается заключение сделки (при наличии такового);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) указание на наличие у кого-либо из членов инвестиционного комитета особого мнения в отношении принятия (отклонения) инвестиционного решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) подписи лиц, принявших инвестиционное решение, с указанием их занимаемых должностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 с изменением, внесенным постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Инвестиционное решение для заключения сделки с инструментами хеджирования помимо сведений, указанных в подпунктах 1), 2), 3), 7), 8), 9) и 10) пункта 58 Правил, содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) дату принятия и номер инвестиционного решения;</w:t>
-[...161 lines deleted...]
-      10) подписи лиц, принявших инвестиционное решение, с указанием их занимаемых должностей.</w:t>
+      1) подробное описание инструмента хеджирования с указанием вида, срока его заключения, объема, стоимости (премии), рынка, на котором планируется совершение операции хеджирования, и других характеристик (условий) данного инструмента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ожидаемые результаты от применения данного инструмента хеджирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оценку риска объекта хеджирования (базисного актива) с указанием его вида (процентный, ценовой, валютный и прочее), а также метода его оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) описание объекта хеджирования с указанием необходимых реквизитов (национальный идентификационный номер, количество, стоимость, объем, валюта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расчет, подтверждающий, что совершение данной операции приведет к снижению размера возможных убытков (недополучению дохода) по объекту хеджирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Принятое по итогам заседания инвестиционного комитета инвестиционное решение передается на исполнение для заключения сделок с финансовыми инструментами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Совет директоров фондовой биржи обеспечивает наличие адекватной системы внутреннего контроля и создает условия для исполнения работниками фондовой биржи своих обязанностей в области внутреннего контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Система внутреннего контроля на фондовой бирже создается для достижения следующих целей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) операционная и финансовая эффективность деятельности фондовой биржи, что предполагает проверку эффективности управления активами фондовой биржи, процедур листинга, осуществления расчетов по биржевым сделкам, исполнения фондовой биржей надзорных функций в отношении биржевых сделок, членов фондовой биржи и эмитентов, чьи ценные бумаги находятся в официальном списке фондовой биржи, и определения вероятности убытков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) надежность, полнота и своевременность финансовой и управленческой информации. Данная цель предполагает проверку составления достоверной и качественной финансовой отчетности и других финансовых документов, используемых фондовой биржей при принятии решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдение требований законодательства Республики Казахстан, а также требований документов, определяющих внутреннюю политику и процедуры фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Функционирование системы внутреннего контроля происходит по принципу непрерывного поочередного прохождения следующих трех этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование системы внутреннего контроля (с учетом результатов оценки эффективности) путем включения процедур во внутренние регламенты фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнение внутренних регламентов фондовой биржи в работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение оценки эффективности системы внутреннего контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Система внутреннего контроля включает в себя проведение следующих процедур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ежеквартальная проверка процесса достижения фондовой биржей поставленных целей и задач посредством представления совету директоров отчетов о текущих результатах деятельности фондовой биржи с приложением плановых показателей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверка на ежемесячной основе руководителями подразделений стандартных детальных отчетов о результатах деятельности подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверка с целью контроля за ограничением доступа к материально значимой информации и программно-техническому обеспечению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверка соблюдения установленных лимитов риска и реализация мероприятий по устранению выявленных несоответствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) установление требований советом директоров фондовой биржи к перечню операций, требующих обязательной авторизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проверка условий операций и результатов применения моделей управления рисками, связанных с деятельностью фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проверка своевременности, правильности, полноты и точности отражения проведенных операций в учете и отчетности фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проверка надежности функционирования программно-технического обеспечения фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проверка эффективности процедур, направленных на противодействие легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проверка эффективности процедур, направленных на управление существующими и потенциальными конфликтами интересов на фондовой бирже;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ежеквартальная проверка правильности и достоверности оценки стоимости финансовых инструментов, осуществляемой в соответствии с требованиями внутренних документов фондовой биржи, включая методики в части оценки стоимости и доходности финансовых инструментов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 58 с изменением, внесенным постановлением Правления Национального Банка РК от 10.09.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
-[...313 lines deleted...]
-      64. Система внутреннего контроля включает в себя проведение следующих процедур:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Целью внутреннего аудита является оценка адекватности и эффективности систем внутреннего контроля, обеспечение своевременной и достоверной информацией о состоянии выполнения подразделениями фондовой биржи возложенных функций и задач, а также предоставление действенных и эффективных рекомендаций по улучшению работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:p>
-[...213 lines deleted...]
-      65. Целью внутреннего аудита является оценка адекватности и эффективности систем внутреннего контроля, обеспечение своевременной и достоверной информацией о состоянии выполнения подразделениями фондовой биржи возложенных функций и задач, а также предоставление действенных и эффективных рекомендаций по улучшению работы.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Служба внутреннего аудита создается с целью решения задач, возникающих при осуществлении советом директоров функций по обеспечению наличия и функционирования адекватной системы внутреннего контроля путем предоставления объективной оценки состояния системы внутреннего контроля и рекомендаций по их совершенствованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Служба внутреннего аудита в своей деятельности руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 13 мая 2003 года "Об акционерных обществах", требованиями Правил, положениями об организации системы внутреннего контроля и службе внутреннего аудита фондовой биржи, а также другими внутренними документами фондовой биржи.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "Об акционерных обществах", требованиями Правил, положениями об организации системы внутреннего контроля и службе внутреннего аудита фондовой биржи, а также другими внутренними документами фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Служба внутреннего аудита назначает проверку деятельности любого подразделения или деятельности должностного лица фондовой биржи. Служба внутреннего аудита регулярно отчитывается перед советом директоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Служба внутреннего аудита составляет план внутреннего аудита и программу внутреннего аудита, которые утверждаются советом директоров фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
-[...15 lines deleted...]
-      68. Служба внутреннего аудита назначает проверку деятельности любого подразделения или деятельности должностного лица фондовой биржи. Служба внутреннего аудита регулярно отчитывается перед советом директоров.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. В задачи службы внутреннего аудита входит рассмотрение и обсуждение следующих вопросов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
-[...15 lines deleted...]
-      69. Служба внутреннего аудита составляет план внутреннего аудита и программу внутреннего аудита, которые утверждаются советом директоров фондовой биржи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) функционирование системы внутреннего контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка отчетности для совета директоров о деятельности службы внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) достоверность и точность любых сведений и информации в рамках лицензируемого вида деятельности фондовой биржи, предоставляемой совету директоров, правлению и внешним пользователям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) любые существенные недостатки в бухгалтерском учете или внутреннем аудите, выявленные внешними или внутренними аудиторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Основными функциями службы внутреннего аудита являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
-[...15 lines deleted...]
-      70. В задачи службы внутреннего аудита входит рассмотрение и обсуждение следующих вопросов:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверка и оценка эффективности системы внутреннего контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверка полноты применения и эффективности методологии оценки рисков и процедур управления рисками (методик, программ, правил, порядков и процедур совершения операций и сделок, управления рисками);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проверка эффективности функционирования торговой системы, включая контроль целостности баз данных и их защиты от несанкционированного доступа, наличие планов действий на случай непредвиденных обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверка достоверности, полноты, объективности и своевременности бухгалтерского учета и отчетности, а также надежности и своевременности сбора и представления информации и отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверка достоверности, полноты, объективности и своевременности представления иных сведений в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проверка применяемых способов (методов) обеспечения сохранности имущества фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оценка экономической целесообразности и эффективности совершаемых фондовой биржей операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проверка процессов и процедур внутреннего контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проверка систем, созданных в целях контроля за соблюдением требований законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) оценка работы службы управления персоналом фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление контроля за эффективностью принятых подразделениями и органами фондовой биржи мер по результатам проверок подразделений фондовой биржи, обеспечивающих снижение уровня выявленных рисков или документирование принятия руководством подразделения и (или) органами фондовой биржи решения о приемлемости выявленных рисков для фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вопросы, предусмотренные внутренними документами фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Организация системы внутреннего контроля обеспечивается соответствием фондовой биржи требованиям, указанных в Правилах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:p>
-[...326 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7679,51 +8055,51 @@
               </w:rPr>
               <w:t>контроля на фондовой бирже</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7744,51 +8120,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование фондовой биржи)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за "______" год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9072,68 +9448,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контроля на фондовой бирже</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стресс-тестинг по ценовому риску</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -11694,368 +12070,368 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы 1</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 1 указываются финансовые инструменты, по которым</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеется рыночная цена. При этом финансовые инструменты группируются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по видам финансовых инструментов и по сектору экономики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 2 указывается текущая стоимость финансового</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
-[...15 lines deleted...]
-      1. В графе 1 указываются финансовые инструменты, по которым</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инструмента (в тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графах 3, 4, 5, 6 и 7 по каждой категории финансового</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      имеется рыночная цена. При этом финансовые инструменты группируются</w:t>
-[...36 lines deleted...]
-      2. В графе 2 указывается текущая стоимость финансового</w:t>
+      инструмента выбирается только один предполагаемый сценарий снижения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      текущей стоимости финансового инструмента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 8 указывается убыток по выбранному сценарию (в</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инструмента (в тенге).</w:t>
-[...18 lines deleted...]
-      3. В графах 3, 4, 5, 6 и 7 по каждой категории финансового</w:t>
+      тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краткое обоснование выбранного сценария________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель фондовой биржи (либо лицо, его замещающее)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ ______________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)       подпись       дата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                    форма 2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...51 lines deleted...]
-      4. В графе 8 указывается убыток по выбранному сценарию (в</w:t>
+    <w:bookmarkStart w:name="z105" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стресс-тестинг по процентному риску</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13881,128 +14257,128 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В графе 2 указывается текущая стоимость финансового</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инструмента. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графах 3, 4, 5 и 6 указывается сценарий снижения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процентной ставки купонного вознаграждения. В данных графах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14013,198 +14389,198 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       финансовые инструменты одной категории подвергаются нескольким</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сценариям снижения процентной ставки купонного вознаграждения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графе 7 указывается убыток по выбранному сценарию (в</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краткое обоснование выбранного сценария: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель фондовой биржи (либо лицо, его замещающее)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ ______________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)       подпись       дата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                    форма 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z106" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стресс-тестинг по валютному риску, по активам</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15890,204 +16266,204 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В графе 1 указывается иностранная валюта финансового</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инструмента. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графе 2 указывается текущая стоимость финансовых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инструментов, номинированных в данной иностранной валюте (в тенге). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графах 3, 4, 5, 6, 7 и 8 указывается сценарий укрепления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тенге по отношению к иностранной валюте. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 9 указывается убыток по выбранному сценарию (в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тенге).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16256,88 +16632,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>управления рисками и внутреннего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контроля на фондовой бирже</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма            </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z108" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z108" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стресс-тестинг по операционному риску</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17168,182 +17544,182 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 1 указывается стрессовая ситуация при тестировании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы учета фондовой биржи, единой системы лицевых счетов и иных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационных и коммуникационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графах 2, 3 и 4 указываются закладываемые параметры</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционирования элементов систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе 5 указываются результаты тестирования (оценка</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вероятности наступления событий и последствий в случае их</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>