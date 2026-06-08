--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a058ba" w14:textId="9a058ba">
+    <w:p w14:paraId="c21ff7c" w14:textId="c21ff7c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,182 +134,238 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В заголовок внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
+        <w:t>пунктами 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 84 Закона Республики Казахстан "О рынке ценных бумаг" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Требования к организационной структуре организатора торгов и составу листинговой комиссии фондовой биржи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -404,224 +460,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу нормативные правовые акты Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту надзора за субъектами рынка ценных бумаг (Хаджиева М.Ж.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Департаменту надзора за субъектами рынка ценных бумаг (Хаджиева М.Ж.) в установленном законодательством порядке обеспечить:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Департаментом правового обеспечения (Досмухамбетов Н.М.) государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направление настоящего постановления на официальное опубликование в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан" в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) размещение настоящего постановления на официальном интернет-ресурсе Национального Банка Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департаменту международных отношений и связей с общественностью (Казыбаев А.К.) обеспечить направление настоящего постановления на официальное опубликование в периодических печатных изданиях в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...69 lines deleted...]
-      4. Департаменту международных отношений и связей с общественностью (Казыбаев А.К.) обеспечить направление настоящего постановления на официальное опубликование в периодических печатных изданиях в течение десяти календарных дней после его государственной регистрации в Министерстве юстиции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Смолякова О.А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Национального Банка Смолякова О.А.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -883,854 +939,890 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2015 года № 249</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к организационной структуре</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организатора торгов и составу листинговой комиссии фондовой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биржи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В заголовок внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Требования к организационной структуре организатора торгов и составу листинговой комиссии фондовой биржи (далее - Требования) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг".</w:t>
+      1. Настоящие Требования к организационной структуре организатора торгов и составу листинговой комиссии фондовой биржи (далее – Требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 84 Закона Республики Казахстан "О рынке ценных бумаг".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Органами организатора торгов являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высший орган - общее собрание акционеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орган управления - совет директоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исполнительный орган - правление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для принятия решений по вопросам листинга, делистинга или смены категории списка ценных бумаг создается орган фондовой биржи, в компетенцию которого входит рассмотрение данных вопросов и принятие по ним решений (далее - листинговая комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 3 внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      2. Органами организатора торгов являются:</w:t>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Листинговая комиссия состоит из нечетного количества членов. Число членов листинговой комиссии составляет не менее пяти человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      3. Для принятия решений по вопросам листинга, делистинга или смены категории списка ценных бумаг создается орган фондовой биржи, в компетенцию которого входит рассмотрение данных вопросов и принятие по ним решений (далее - листинговая комиссия).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления Правления Национального Банка РК от 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В состав листинговой комиссии входит представитель уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z53" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав листинговой комиссии формируется из числа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z54" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членов правления фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z55" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      членов совета директоров фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z56" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представителей ОЮЛ "Ассоциация финансовых организаций Казахстана".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае систематического отсутствия на заседаниях листинговой комиссии одного из членов листинговой комиссии (три и более раза в течение двенадцати последовательных календарных месяцев), совет директоров фондовой биржи принимает решение о его переизбрании.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 3 внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции постановления Правления Национального Банка РК от 27.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Состав листинговой комиссии утверждается решением совета директоров фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 6 внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председатель листинговой комиссии избирается советом директоров из числа членов листинговой комиссии, за исключением тех которые являются членами правления фондовой биржи и представителями уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления Правления Национального Банка РК от 27.03.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 7 внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...215 lines deleted...]
-      6. Состав листинговой комиссии утверждается решением совета директоров фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заседания листинговой комиссии проводятся по мере необходимости при условии участия в заседании не менее двух третьих от общего количества членов листинговой комиссии, включая представителя уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На заседание листинговой комиссии при необходимости приглашаются представители эмитента ценной бумаги и организации, предоставляющей эмитенту в соответствии с заключенным договором консультационные услуги по вопросу включения его ценных бумаг в официальный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1787,234 +1879,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="20"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Решение листинговой комиссии принимается, если за его принятие проголосовали не менее двух третей от общего количества членов листинговой комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 9 внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Порядок деятельности листинговой комиссии определяется внутренними документами фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 10 внесено изменение на государственном языке, текст на русском языке не меняется постановлением Правления Национального Банка РК от 27.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Фондовая биржа создает комитет совета директоров фондовой биржи по вопросам аудита эмитентов (далее - комитет по аудиту эмитентов), функциями которого являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) рассмотрение аудиторских отчетов по финансовой отчетности эмитентов (отчетов аудиторских организаций по обзору промежуточной финансовой отчетности эмитентов), чьи ценные бумаги предполагаются к включению или включены в официальный список фондовой биржи, и подготовка соответствующей информации о результатах рассмотрения указанных отчетов по запросу подразделений фондовой биржи, указанных в подпунктах 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2045,520 +2137,520 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирование перечня аудиторских организаций, признаваемых фондовой биржей для включения и нахождения эмитентов и их ценных бумаг в официальном списке фондовой биржи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) функции, установленные внутренними документами фондовой биржи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В состав комитета по аудиту эмитентов входят:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представитель уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) член правления фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководитель структурного подразделения фондовой биржи, основной функцией которого является листинг ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) руководитель структурного подразделения фондовой биржи, основной функцией которого является мониторинг дальнейшего соответствия ценных бумаг листинговым требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) члены совета директоров фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению комитета по аудиту эмитентов для участия в его заседаниях приглашаются эксперты, обладающие профессиональными знаниями в области аудита и финансовой отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Состав комитета по аудиту эмитентов утверждается решением совета директоров фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Председатель комитета по аудиту эмитентов избирается советом директоров фондовой биржи из числа членов данного комитета.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...123 lines deleted...]
-      13. Состав комитета по аудиту эмитентов утверждается решением совета директоров фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заседания комитета по аудиту эмитентов проводятся по мере необходимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z23" w:id="25"/>
-[...15 lines deleted...]
-      14. Председатель комитета по аудиту эмитентов избирается советом директоров фондовой биржи из числа членов данного комитета.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Порядок деятельности комитета по аудиту эмитентов определяется внутренними документами фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z24" w:id="26"/>
-[...15 lines deleted...]
-      15. Заседания комитета по аудиту эмитентов проводятся по мере необходимости.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для принятия инвестиционных решений по осуществлению сделок с финансовыми инструментами за счет собственных активов фондовая биржа создает инвестиционный комитет в составе не менее трех человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z25" w:id="27"/>
-[...15 lines deleted...]
-      16. Порядок деятельности комитета по аудиту эмитентов определяется внутренними документами фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В состав инвестиционного комитета входят:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z26" w:id="28"/>
-[...15 lines deleted...]
-      17. Для принятия инвестиционных решений по осуществлению сделок с финансовыми инструментами за счет собственных активов фондовая биржа создает инвестиционный комитет в составе не менее трех человек.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) члены правления фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководитель подразделения фондовой биржи, осуществляющего управление рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные работники фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Порядок деятельности инвестиционного комитета устанавливается внутренними документами фондовой биржи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z27" w:id="29"/>
-[...15 lines deleted...]
-      18. В состав инвестиционного комитета входят:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Организационная структура организатора торгов включает в себя самостоятельные подразделения, основными функциями которых являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) члены правления фондовой биржи;</w:t>
-[...54 lines deleted...]
-      19. Порядок деятельности инвестиционного комитета устанавливается внутренними документами фондовой биржи.</w:t>
+      1) организация торгов с финансовыми инструментами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обработка и распространение информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) программное обеспечение деятельности организатора торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) техническое обеспечение деятельности организатора торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) идентификация, оценка и мониторинг рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внутренний аудит и контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Организационная структура организатора торгов, являющегося фондовой биржей, дополнительно включает в себя самостоятельные подразделения, основными функциями которых являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
-[...146 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) листинг ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2766,706 +2858,765 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 19 декабря 2015 года № 249 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления деятельности структурного подразделения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организатора торгов, осуществляющего деятельность по надзору за</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>совершаемыми сделками в торговой системе фондовой биржи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z33" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе фондовой биржи, разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 Закона Республики Казахстан "О рынке ценных бумаг" и устанавливают порядок деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основными функциями структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе фондовой биржи (далее - надзорное подразделение), являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление мониторинга и анализа сделок с ценными бумагами и иными финансовыми инструментами, заключенных в торговой системе фондовой биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявление сделок с ценными бумагами и иными финансовыми инструментами, заключенных в торговой системе фондовой биржи, параметры и условия заключения которых дают основания предполагать, что данные сделки заключены в целях манипулирования на рынке ценных бумаг (далее - подозрительные сделки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) принятие мер по надлежащей проверке клиента, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг" и устанавливают порядок деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе фондовой биржи.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направление сведений о подозрительных сделках в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) функции, установленные внутренними документами фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными постановлениями Правления Национального Банка РК от 28.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Надзорное подразделение фондовой биржи возглавляется начальником и курируется членом правления фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Работники надзорного подразделения при выявлении подозрительных сделок, которые соответствуют критериям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О рынке ценных бумаг", нормативным правовым актом уполномоченного органа, и (или) внутренними документами фондовой биржи, готовят отчет о подозрительной сделке, который включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) описание критерия, на основании которого сделка с ценными бумагами и иными финансовыми инструментами была отнесена к числу подозрительных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) параметры подозрительной сделки и, при необходимости, ее графическую иллюстрацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Основными функциями структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе фондовой биржи (далее - надзорное подразделение), являются:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для подозрительной сделки, входящей в состав группы взаимосвязанных подозрительных сделок, параметры таких сделок и, при необходимости, графическую иллюстрацию данной группы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...187 lines deleted...]
-      3. Надзорное подразделение фондовой биржи возглавляется начальником и курируется членом правления фондовой биржи.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения, позволяющие сделать заключение о совершении подозрительной сделки в целях манипулирования на рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z36" w:id="37"/>
-[...15 lines deleted...]
-      4. Работники надзорного подразделения при выявлении подозрительных сделок, которые соответствуют критериям, установленным Законом Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг", нормативным правовым актом уполномоченного органа, и (или) внутренними документами фондовой биржи, готовят отчет о подозрительной сделке, который включает в себя:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) аналитическую часть, в которой приведены возможные мотивы для совершения подозрительной сделки или влияние данной сделки на изменение рыночной цены на ценную бумагу или иной финансовый инструмент, соотношение спроса и предложения и (или) влияние данной сделки на доходы и убытки участников сделки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z62" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) описание критерия, на основании которого сделка с ценными бумагами и иными финансовыми инструментами была отнесена к числу подозрительных;</w:t>
+      6) подпись работника надзорного подразделения, составившего отчет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) параметры подозрительной сделки и, при необходимости, ее графическую иллюстрацию;</w:t>
+      7) подпись начальника надзорного подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) для подозрительной сделки, входящей в состав группы взаимосвязанных подозрительных сделок, параметры таких сделок и, при необходимости, графическую иллюстрацию данной группы;</w:t>
+      8) резолюцию члена правления фондовой биржи, курирующего надзорное подразделение, о направлении отчета в экспертный комитет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z65" w:id="41"/>
-[...96 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления Правления Национального Банка РК от 27.03.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 50</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 28.12.2018 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="45"/>
+    <w:bookmarkStart w:name="z37" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отчет о подозрительной сделке составляется в сроки, установленные внутренними документами фондовой биржи, и направляется в уполномоченный орган в сроки, определенные Правилами и условиями признания действий субъекта рынка ценных бумаг и иных лиц как совершенных в целях манипулирования на рынке ценных бумаг, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 319, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 18169.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3619,402 +3770,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2015 года № 249</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="46"/>
+    <w:bookmarkStart w:name="z39" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z40" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z40" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 ноября 2008 года № 195 "О требованиях к организационной структуре организатора торгов и к составу листинговой комиссии фондовой биржи, и об утверждении Правил осуществления деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе организатора торгов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5495).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z41" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 27 марта 2009 года № 61 "О внесении изменений и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 ноября 2008 года № 195 "О требованиях к организационной структуре организатора торгов и к составу листинговой комиссии фондовой биржи, и об утверждении Правил осуществления деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе организатора торгов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5661, опубликованное 29 мая 2009 года в газете "Юридическая газета" № 80 (1677)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z42" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 ноября 2009 года № 244 "Об утверждении Инструкции о требованиях по наличию системы управления рисками на фондовой бирже и внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 ноября 2008 года № 195 "О требованиях к организационной структуре организатора торгов и к составу листинговой комиссии фондовой биржи, и об утверждении Правил осуществления деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе организатора торгов" (зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 5991).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z43" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам деятельности на рынке ценных бумаг, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 3 февраля 2014 года № 7 "Об установлении пруденциального норматива для организаций, осуществляющих управление инвестиционным портфелем, утверждении Правил расчета пруденциального норматива для организаций, осуществляющих управление инвестиционным портфелем и внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам рынка ценных бумаг" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9410, опубликованным 29 мая 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z44" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан по вопросам деятельности организатора торгов, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 мая 2014 года № 98 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам деятельности организатора торгов" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9621, опубликованным 11 августа 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z45" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня нормативных правовых актов Республики Казахстан, в которые вносятся изменения и дополнения, утвержденного постановлением Правления Национального Банка Республики Казахстан от 27 августа 2014 года № 168 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 9796, опубликованным 12 ноября 2014 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z46" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 апреля 2015 года № 56 "О внесении изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 ноября 2008 года № 195 "О требованиях к организационной структуре организатора торгов и к составу листинговой комиссии фондовой биржи, и об утверждении Правил осуществления деятельности структурного подразделения организатора торгов, осуществляющего деятельность по надзору за совершаемыми сделками в торговой системе организатора торгов" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 11291, опубликованное 23 июня 2015 года в информационно-правовой системе "Әділет" республиканского государственного предприятия на праве хозяйственного ведения "Республиканский центр правовой информации Министерства юстиции Республики Казахстан").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4340,31 +4491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>