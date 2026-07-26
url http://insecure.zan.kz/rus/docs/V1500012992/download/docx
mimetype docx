--- v0 (2025-11-18)
+++ v1 (2026-07-26)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c313ae" w14:textId="7c313ae">
+    <w:p w14:paraId="68ceb55" w14:textId="68ceb55">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -137,220 +136,294 @@
         <w:t xml:space="preserve">
       Сноска. Заголовок приказа в редакции приказа Министра по инвестициям и развитию РК от 22.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 516</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z465" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 34-22) </w:t>
+      В соответствии с подпунктом 34-22) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 2</w:t>
+        <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> определения предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям.</w:t>
+        <w:t>"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра по инвестициям и развитию РК от 22.06.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 516</w:t>
+        <w:t xml:space="preserve">№ 141 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра по инвестициям и развитию РК от 22.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 516</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       2. Комитету транспорта Министерства по инвестициям и развитию Республики Казахстан (Асавбаев А.А.) обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -379,90 +452,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства по инвестициям и развитию Республики Казахстан и на интранет-портале государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по инвестициям и развитию Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) пункта 2 настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по инвестициям и развитию Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -842,64 +915,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -1005,2170 +1064,2082 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 февраля 2015 года № 186</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z466" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Методика</w:t>
-[...11 lines deleted...]
-        <w:t>определения предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям</w:t>
+        <w:t xml:space="preserve"> Методика определения предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Методика в редакции приказа Министра по инвестициям и развитию РК от 30.06.2017 </w:t>
+      Сноска. Методика - в редакции приказа и.о. Министра транспорта РК от 05.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 411</w:t>
+        <w:t xml:space="preserve">№ 141 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z467" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z364" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z468" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящая Методика определения предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям (далее – Методика) разработана в соответствии с подпунктом 34-22) </w:t>
+      1. Настоящая Методика определения предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям (далее – Методика) разработана в соответствии с подпунктом 34-22) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 2</w:t>
+        <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан от 8 декабря 2001 года "О железнодорожном транспорте" (далее – Закон) и определяет предельные уровни цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О железнодорожном транспорте" (далее – Закон) и определяет предельные уровни цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z365" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z469" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В целях применения настоящей Методики используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z366" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z470" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы от перевозок пассажиров по социально значимым сообщениям – денежные поступления от перевозки пассажиров железнодорожным транспортом;</w:t>
+      1) таблица повышающих и понижающих коэффициентов динамического тарифного управления – таблица с указанием понижающих, базовых, и повышающих коэффициентов, применяемых в цене (тарифе) в зависимости от периода совершения покупки и уровня загрузки поезда, курсирующих по социально значимым сообщениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z367" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z471" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уровень действующих цен на перевозки пассажиров железнодорожным транспортом по социально значимым сообщениям – цены, установленные в соответствии с законодательством на перевозки пассажиров по социально значимым сообщениям на текущий финансовый год;</w:t>
+      2) уровень комфортабельности – условия проезда с учетом технического оснащения вагона, дополнительных сервисных услуг в пути следования и других условий проезда пассажиров в поездах, курсирующих по социально значимым сообщениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z368" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z472" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) бюджетная заявка – совокупность документов, составляемых администратором бюджетных программ на очередной плановый период для обоснования объемов расходов;</w:t>
+        <w:t xml:space="preserve">
+      3) уровень цены (тарифа) проезда пассажиров – цена (тариф) проезда пассажира в поездах, курсирующих по социально значимым сообщениям со станции отправления до станции назначения, без учета сборов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перевозок пассажиров, багажа, грузобагажа и почтовых отправлений железнодорожным транспортом, утвержденными приказом Министра по инвестициям и развитию Республики Казахстан от 30 апреля 2015 года № 545 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 13714);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z369" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z473" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+      4) МВПС – моторно-вагонный подвижной состав, включающий в себя электропоезда и дизельпоезда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z370" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z474" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) отчетный финансовый год – год, предшествующий текущему финансовому году планового периода;</w:t>
+        <w:t xml:space="preserve">
+      5) плацкартная часть тарифа – часть тарифа, установленная на основе соответствующих ставок Межгосударственного пассажирского базового тарифа плацкартной части в зависимости от расстояния следования пассажира и типа вагона в соответствии с пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 24 февраля 1995 года № 203 "О тарифах на перевозки пассажиров, багажа и гpузобагажа железнодорожным транспортом" (далее – Постановление);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z371" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z475" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      6) плановый период – три финансовых года, следующих за текущим финансовым годом;</w:t>
+        <w:t xml:space="preserve">
+      6) билетная часть тарифа – часть тарифа, установленная на основе соответствующих ставок Межгосударственного пассажирского базового тарифа билетной части в зависимости от расстояния следования пассажира, категории поезда и типа вагона в соответствии с пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z372" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z476" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) перевезено пассажиров – показатель, соответствующий числу отправленных пассажиров по социально значимым сообщениям с учетом средней дальности перевозки;</w:t>
+      7) перевозчик – лицо, осуществляющее деятельность по перевозке грузов или пассажиров, багажа, грузобагажа, почтовых отправлений и указанное в перевозочных документах, владеющее на праве собственности или на ином законном основании подвижным составом, включая тяговые транспортные средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z373" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z477" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) населенность поезда – показатель использования пассажирами имеющихся мест в вагонах на всем пути следования поезда;</w:t>
+      8) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан – межотраслевую координацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z374" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z478" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) динамическое ценообразование – дифференциация стоимости проезда в пассажирских поездах в зависимости от периода совершения покупки (количество дней до отправления поезда), от уровня загрузки (количество свободных мест), от спроса и неравномерности спроса (в зависимости от дней недели, времени отправления и прибытия);</w:t>
+      9) договор – договор на долгосрочное субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям, заключенный между уполномоченным, местными исполнительными органами и перевозчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z375" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z479" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) стоимость проезда пассажиров – цена проезда пассажира в поездах со станции отправления до станции назначения;</w:t>
+      3. Настоящая Методика применяется при расчете предельного уровня цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z376" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z480" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Определение предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z481" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) стоимость билета – часть стоимости проезда, которая определяется как сумма платежей, начисленных за перевозку пассажира по всем железным дорогам маршрута следования;</w:t>
+      4. Определение предельного уровня цены (тарифа) на услуги по перевозке пассажиров по социально значимым сообщениям по каждому поезду (от станции формирования до станции оборота) в разрезе типов пассажирских вагонов, электро- дизельных поездов производится по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z377" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z482" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) стоимость плацкарты – часть стоимости проезда, которая определяется за общее расстояние перевозки пассажира и включает в себя плату за пользование вагоном и обслуживание пассажира в пути следования;</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пред.ур.тар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>=Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>тариф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*Кпов.цен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z378" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z483" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан - межотраслевую координацию;</w:t>
+      где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z379" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z484" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) матрица динамического ценообразования – таблица с указанием понижающих/базовых/повышающих коэффициентов, применяемых к базовому тарифу в зависимости от периода совершения покупки и уровня загрузки поезда.</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пред.ур.тар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – предельный уровень цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям в разрезе типов пассажирских вагонов, электро-дизель поездов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z380" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z485" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Методика:</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>тариф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – цена (тариф) на услуги по перевозке пассажиров по социально значимым сообщениям по каждому поезду (от станции формирования до станции оборота) в разрезе типов пассажирских вагонов, классов вагонов МВПС, рассчитанная в соответствии с пунктами 6 и 7 настоящей Методики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z381" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z486" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) применяется при расчете стоимости проезда пассажиров в поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным) и пригородным сообщениям;</w:t>
+      K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пов.цен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – коэффициент предельного уровня повышения цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z382" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z487" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) применяется при подготовке бюджетной заявки уполномоченным органом в рамках бюджетной программы по организации пассажирских перевозок по социально значимым межобластным сообщениям (далее – бюджетная заявка уполномоченного органа);</w:t>
+      5. Коэффициент предельного уровня повышения цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям для определения предельного уровня цены (тарифа) рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z383" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z488" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) применяется при подготовке бюджетной заявки местным исполнительным органом в рамках бюджетных программ по организации пассажирских перевозок по социально значимым межрайонным (междугородным внутриобластным), а также железнодорожным пригородным сообщениям (далее – бюджетная заявка местного исполнительного органа).</w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пов.цен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>=((R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>перевозчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>перевоз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>утв.бюдж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)/D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>перевоз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)+1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z385" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z489" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Базовая стоимость проезда пассажиров в пассажирских поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным) сообщениям, определяется по формуле:</w:t>
+      где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z386" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z490" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пов.цен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – коэффициент предельного уровня повышения цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z491" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>перевозчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – расходы перевозчика, рассчитанные в соответствии с Методикой определения объемов долгосрочного субсидирования расходов перевозчиков, осуществляющих перевозки пассажиров по социально значимым сообщениям, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 167 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11541) (далее – Методика определения объемов субсидирования);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z492" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>перевоз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – доходы от перевозок пассажиров по социально значимым сообщениям, рассчитанные в соответствии с Методикой определения объемов субсидирования без учета повышения цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z388" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z493" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
+      N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>база.проезд</w:t>
+        <w:t>утв.бюдж</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– базовая стоимость проезда пассажиров в поездах, курсирующих по социально значимым межобластным сообщениям, от станции отправления до станции назначения определяется в швейцарских франках;</w:t>
+        <w:t xml:space="preserve"> – сумма субсидий по бюджетной программе "Субсидирование железнодорожных пассажирских перевозок по социально значимым сообщениям".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z389" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z494" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Р</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 24 февраля 1995 года № 203 "О тарифах на перевозки пассажиров, багажа и гpузобагажа железнодорожным транспортом"; </w:t>
+      6. Цена (тариф) на услуги по перевозке пассажиров по социально значимым межобластным, межрайонным (междугородным внутриобластным) и пригородным сообщениям для определения предельного уровня цены (тарифа) на услуги по перевозке пассажиров по социально значимым сообщениям для каждого поезда в разрезе типов пассажирских вагонов рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z390" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z495" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>плац</w:t>
+        <w:t>тариф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =(Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>бил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – стоимость плацкарты, установленная на основе базовых ставок Межгосударственного пассажирского базового тарифа исходя от расстояния направления пассажира, категории поезда* и типа вагона в соответствии с пунктом 3 </w:t>
+        <w:t>*К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>комф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановления</w:t>
+        <w:t xml:space="preserve"> +Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>плацк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 24 февраля 1995 года № 203 "О тарифах на перевозки пассажиров, багажа и гpузобагажа железнодорожным транспортом";</w:t>
+        <w:t>*К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>комф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)*R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>шв.фр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ндс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1...n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>место</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>дту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z391" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z496" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> – курс швейцарского франка в тенге для определения стоимости проезда пассажиров в поездах, курсирующих по социально значимым межобластным сообщениям (пересчет валюты межгосударственного пассажирского тарифа (швейцарского франка) в тенге, производится по официальному курсу Национального Банка Республики Казахстан на 1 октября 2002 года);</w:t>
+      где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z392" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z497" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R</w:t>
+      Р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>ндс</w:t>
+        <w:t>тариф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">– ставка налога на добавленную стоимость, установленная в соответствии </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 10 декабря 2008 года "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
+        <w:t xml:space="preserve"> – цена (тариф) на услуги по перевозке пассажиров по социально значимым межобластным, межрайонным (междугородным внутриобластным) и пригородным сообщениям за отчетный период по каждому поезду (от станции формирования до станции оборота) в разрезе типов пассажирских вагонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z393" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z498" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * в случае присвоения поезду категории "фирменный" в соответствии с Национальным стандартом Республики Казахстан применяются соответствующие базовые ставки Межгосударственного пассажирского базового тарифа.</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>бил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – билетная часть тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z394" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z499" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Базовая стоимость проезда пассажиров в пригородных поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным), пригородным сообщениям и электро-, дизель поездам, определяется по формуле:</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>плацк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – плацкартная часть тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z395" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z500" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>комф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – коэффициент в соответствии с Таблицей тарифных коэффициентов комфортабельности, указанные в приложении 2 к настоящей Методике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z501" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>шв.фр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – курс швейцарского франка к тенге, установленного в соответствии с пунктом 5 Постановления по официальному курсу Национального Банка Республики Казахстан по состоянию на 1 октября 2002 года;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z396" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z502" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ндс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ставка налога на добавленную стоимость, установленная в соответствии с Налоговым кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z397" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z503" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
+      К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>база.проезд</w:t>
+        <w:t>1…n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– базовая стоимость проезда пассажиров в поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным), пригородным сообщениям и электро-, дизель поездам, от станции отправления до станции назначения определяется в тенге;</w:t>
+        <w:t xml:space="preserve"> – коэффициент индексации, установленный с 1995 года в соответствии с пунктом 4 Постановления с учетом изменений в соответствии с условиями заключенного Договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z398" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z504" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      P</w:t>
+      К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>база.тариф</w:t>
+        <w:t>место</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– базовый тариф проезда пассажиров в поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным), пригородным сообщениям и электро-, дизель поездам в размере 4,64 тенге за 1 километр;</w:t>
+        <w:t xml:space="preserve"> – понижающий и повышающий коэффициент в Таблице понижающих и повышающих коэффициентов в зависимости от расположения мест в вагоне в соответствии с приложением 3 к настоящей Методике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z399" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z505" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      R</w:t>
+      К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>ндс</w:t>
+        <w:t>дту</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">– ставка налога на добавленную стоимость, установленная в соответствии </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 10 декабря 2008 года "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".;</w:t>
+        <w:t xml:space="preserve"> – понижающие и повышающие коэффициенты в Таблице повышающих и понижающих коэффициентов динамического тарифного управления в соответствии с приложением 1 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z400" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z506" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К</w:t>
-[...29 lines deleted...]
-        <w:t>– коэффициент повышенной комфортности в межрайонных (междугородним внутриобластным), пригородным сообщениям и электро-, дизель поездам в первом классе 1,71, втором - 1,59, третьем - 1,33, в межобластном в первом классе 1,56, втором - 1,46, третьем - 1,21.</w:t>
+      При этом перевозчик самостоятельно принимает решение о применении понижающих и повышающих коэффициентов динамического тарифного управления согласно приложению 1 к настоящей Методике. В случае принятия такого решения, указанные коэффициенты применяются в полном объеме ко всем периодам и уровням загрузки, предусмотренным таблицей повышающих и понижающих коэффициентов динамического тарифного управления. Частичное или выборочное использование отдельных коэффициентов таблицы повышающих и понижающих коэффициентов динамического тарифного управления не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z401" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z507" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. К базовой стоимости проезда пассажиров в поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным) и пригородным сообщениям, устанавливаются следующие коэффициенты:</w:t>
+      7. Уровень цены (тарифа) на услуги по перевозке пассажиров в МВПС, курсирующие по социально значимым межобластным, межрайонным (междугородным внутриобластным) и пригородным сообщениям для определения предельного уровня цены (тарифа) на услуги по перевозке пассажиров по социально значимым сообщениям рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z402" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z508" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) коэффициент индексации, размер увеличения (снижения) которого предусмотрен в Договоре на долгосрочное субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям;</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>тариф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>=Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ставка.приг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>*L*R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ндс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>* К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>комф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1…n</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z403" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z509" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) понижающие/повышающие коэффициенты в соответствии с матрицами динамического ценообразования.</w:t>
+      где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z404" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z510" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Матрица динамического ценообразования устанавливается:</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>тариф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – цена (тариф) на услуги по перевозке пассажиров в МВПС, курсирующие по социально значимым межобластным, межрайонным (междугородным внутриобластным) и пригородным сообщениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z405" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z511" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) для поездов межобластного сообщения в соответствии с матрицей динамического ценообразования для поездов с населенностью поезда более 70% согласно приложению 1 к настоящей Методике и в соответствии с матрицей динамического ценообразования для поездов с населенностью поезда менее 70% согласно приложению 2 к настоящей Методике;</w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ставка.приг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ставка за 1 километр проезда пассажиров в МВПС в размере 4,14 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z406" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z512" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) для пригородных поездов, в том числе с общими вагонами, электро-, дизель поездов в соответствии с матрицей динамического ценообразования для пригородных поездов, в том числе с общими вагонами, электро-, дизель поездов согласно приложению 3 к настоящей Методике.</w:t>
+      L – расстояние следования пассажира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z407" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z513" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Стоимость проезда пассажиров в поездах, курсирующих по социально значимым межобластным, межрайонным (междугородним внутриобластным) и пригородным сообщениям, определяется по формуле:</w:t>
+      При этом исчисление расстояния следования пассажира во всех случаях округляется до полных 10 км. При следовании пассажира менее 10 км за расчетное расстояние принимается 10 км.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z408" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z514" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ндс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ставка налога на добавленную стоимость, установленная в соответствии с Налоговым кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z515" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:drawing>
-[...122 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>инд</w:t>
+        <w:t>комф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 1…n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– коэффициент индексации размер увеличения (снижения) которого предусмотрен в Договоре на долгосрочное субсидирование расходов перевозчика, связанных с осуществлением перевозок пассажиров по социально значимым сообщениям;</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Определение предельных уровней цен (тарифов) на услуги по перевозке пассажиров по социально значимым сообщениям</w:t>
+        <w:t xml:space="preserve"> – коэффициенты в Таблице тарифных коэффициентов комфортабельности в МВПС курсирующих в межобластных, межрайонных (междугородним внутриобластным), пригородных сообщениях в соответствии с приложением 4 к настоящей Методике с учетом изменений в соответствии с Договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z413" w:id="56"/>
-[...413 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3215,3090 +3186,7847 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Методике </w:t>
+              <w:t>к Методике определения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">определения предельных </w:t>
+              <w:t>предельных уровней цен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уровней цен (тарифов) </w:t>
+              <w:t>(тарифов) на услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">на услуги по перевозке </w:t>
+              <w:t>по перевозке пассажиров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пассажиров по социально </w:t>
+              <w:t>по социально значимым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>значимым сообщениям</w:t>
+              <w:t>сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z423" w:id="64"/>
+    <w:bookmarkStart w:name="z517" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Матрица динамического ценообразования для поездов с населенностью поезда более 70%</w:t>
+        <w:t xml:space="preserve"> Таблица повышающих и понижающих коэффициентов динамического тарифного управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z518" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1 (с 16 марта по 31 марта, 29 апреля по 11 мая, 20 мая по 10 сентября, 28 октября по 7 ноября, 12 декабря по 11 января)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z424" w:id="65"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkStart w:name="z519" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>% занятия мест</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-Границы периода, (дней до отправления)</w:t>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы периода. (дней до отправления)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...143 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-1-0</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z533" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-10%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z544" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-20%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...109 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z555" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21-30%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...101 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z566" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31-40%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...137 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z577" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41-50%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,05</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z588" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51-60%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,1</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z599" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-70%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,15</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z610" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>71-80%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,2</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z621" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>81-90%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...181 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z632" w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91-100%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z643" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Таблица 2 (с 12 января по 15 марта, 1 апреля по 28 апреля, 12 мая по 19 мая, 11 сентября по 27 октября, с 8 ноября по 11 декабря)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z644" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-    </w:p>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>% занятия мест</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Границы периода (дней до отправления)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45-40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9-5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z656" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0-10%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z665" w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-20%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z674" w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21-30%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z683" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31-40%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z692" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41-50%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z701" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51-60%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z710" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>61-70%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z719" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>71-80%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z728" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>81-90%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z737" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>91-100%</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6345,3090 +11073,2539 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Методике </w:t>
+              <w:t>к Методике определения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">определения предельных </w:t>
+              <w:t>предельных уровней цен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уровней цен (тарифов) </w:t>
+              <w:t>(тарифов) на услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">на услуги по перевозке </w:t>
+              <w:t>по перевозке пассажиров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пассажиров по социально </w:t>
+              <w:t>по социально значимым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>значимым сообщениям</w:t>
+              <w:t>сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z437" w:id="76"/>
+    <w:bookmarkStart w:name="z747" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Матрица динамического ценообразования для поездов с населенностью поезда менее 70%</w:t>
+        <w:t xml:space="preserve"> Таблица тарифных коэффициентов комфортабельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z438" w:id="77"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkStart w:name="z748" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс вагона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень комфортабельности</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...29 lines deleted...]
-Границы периода, (дней до отправления)</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер предельного коэффициента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...209 lines deleted...]
-1-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К билетной части</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К плацкартной части</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z759" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранд PMR/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-х местное купе, наличие специализированного купе, в каждом купе душ, кондиционер, экологически чистый туалетный комплекс, в вагоне диспенсеры с бутилированной водой и др., наличие холодильника и СВЧ-печи в зависимости от конструкционных возможностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z765" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турист/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-х местное купе, со складными спальными полками (нижние места трансформируются в четыре кресла для сидения)/складными спальными полками и с 2 складными спальными полками, оборудован общим и местным электрическим освещением, системой кондиционирования воздуха, экологически чистыми туалетами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z771" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сидячие/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вагон с местами для сидения класса, оборудованный индивидуальными креслами, индивидуальным освещением, системой кондиционирования воздуха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z777" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CHARMEWS/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вагон с 4 складными спальными полками 10 отсеков, оборудован специальными местами для багажа, диспенсером подачи питьевой холодной/горячей воды, общим электрическим освещением, системой кондиционирования воздуха, двумя экологически-чистыми туалетными комплексам с пеленальными столиками, системой видеонаблюдения, каждое место оборудовано индивидуальным электрическим освещением, электрическими розетками и USB-портами для подзарядки мобильных устройств, подиум для подголовников, нижние места трансформируются в четыре кресла для сидения, полками можно манипулировать независимо друг от друга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z783" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CHARMEWSb/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(купейного типа, с местами для людей с ограниченными возможностями) 2 складными спальными полками 1 отсек, с 4 складными спальными полками 4 отсеков, оборудован специальными местами для багажа, диспенсером подачи питьевой холодной/горячей воды, общим электрическим освещением, системой кондиционирования воздуха, двумя экологически-чистыми туалетными комплексам с пеленальными столиками, системой видеонаблюдения, каждое место оборудовано индивидуальным электрическим освещением, электрическими розетками и USB-портами для подзарядки мобильных устройств, подиум для подголовников, нижние места трансформируются в четыре кресла для сидения, полками можно манипулировать независимо друг от друга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z789" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CHARMEWL/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+c 4 складными спальными полками 10 отсеков и 2 складными спальными боковыми полками 9 отсеков, оборудован специальными местами для багажа, диспенсером подачи питьевой холодной/горячей воды, общим электрическим освещением, системой кондиционирования воздуха, двумя экологически-чистыми туалетными комплексам с пеленальными столиками, системой видеонаблюдения, каждое место оборудовано индивидуальным электрическим освещением, электрическими розетками и USB-портами для подзарядки мобильных устройств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,05</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z795" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+вагон с 4-местными купе с жесткими местами для лежания, оборудованный общим и индивидуальным электрическим освещением, индивидуальной радиоточкой, системой вентиляции, резервуаром с горячей и холодной питьевой водой, экологически чистыми туалетами, а также системой кондиционирования воздуха. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...181 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z801" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+вагон с 4-местными купе с жесткими местами для лежания, оборудованный общим и индивидуальным электрическим освещением, индивидуальной радиоточкой, системой вентиляции, резервуаром с горячей и холодной питьевой водой, а также системой кондиционирования воздуха. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...506 lines deleted...]
-1,2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z807" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Плацкарт/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+вагон с 4-местными купе с жесткими местами для лежания, оборудованный общим и индивидуальным электрическим освещением, индивидуальной радиоточкой, системой вентиляции, резервуаром с горячей и холодной питьевой водой. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9475,3081 +13652,3311 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Методике </w:t>
+              <w:t>к Методике определения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">определения предельных </w:t>
+              <w:t>предельных уровней цен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">уровней цен (тарифов) </w:t>
+              <w:t>(тарифов) на услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">на услуги по перевозке </w:t>
+              <w:t>по перевозке пассажиров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пассажиров по социально </w:t>
+              <w:t>по социально значимым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>значимым сообщениям</w:t>
+              <w:t>сообщениям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z451" w:id="88"/>
+    <w:bookmarkStart w:name="z814" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Матрица динамического ценообразования для пригородных поездов,</w:t>
-[...11 lines deleted...]
-        <w:t>в том числе с общими вагонами, электро-, дизель поездов</w:t>
+        <w:t xml:space="preserve"> Таблица понижающих и повышающих коэффициентов в зависимости от расположения мест в вагоне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...69 lines deleted...]
-Границы периода, (дней до отправления)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z815" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип вагона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расположение мест в вагоне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер коэффициента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...222 lines deleted...]
-0</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z820" w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гранд PMR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижнее место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхнее место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,9</w:t>
-            </w:r>
-[...142 lines deleted...]
-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z830" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турист</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нижнее место </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Верхнее место </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z840" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижнее место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхнее место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,05</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z850" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плацкарт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижнее не боковое место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхнее не боковое место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...145 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижнее не боковое в последнем отсеке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,1</w:t>
-            </w:r>
-[...70 lines deleted...]
-1,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,2</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхнее не боковое в последнем отсеке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...247 lines deleted...]
-1,25</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижнее боковое место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхнее боковое место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижнее боковое в последнем отсеке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхнее боковое в последнем отсеке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третья полка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предельных уровней цен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(тарифов) на услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по перевозке пассажиров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по социально значимым</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сообщениям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z896" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Таблица тарифных коэффициентов комфортабельности в поездах МВПС, курсирующих в межобластных, межрайонных (междугородним внутриобластным), пригородных сообщениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z897" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс вагона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер коэффициента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z901" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Межрайонное (междугороднее внутриобластное), пригородное сообщение </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z903" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z907" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z911" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z915" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Межобластное сообщение</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z917" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z921" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z925" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -12562,55 +16969,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12932,35 +17339,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>