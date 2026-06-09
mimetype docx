--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90fce92" w14:textId="90fce92">
+    <w:p w14:paraId="f64f14a" w14:textId="f64f14a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1369,120 +1369,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2015 года № 842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z266" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки степени риска в сфере туристской деятельности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>cовместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта РК от 02.05.2023 № 111 и Министра национальной экономики РК от 02.05.2023 № 56 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z267" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z268" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Критерии оценки степени риска в сфере туристской деятельности (далее – Критерии) разработаны для определения показателей рисков в целях отнесения субъектов (объектов) контроля в сфере туристской деятельности к степеням риска в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1514,111 +1519,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 141, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 143 Предпринимательского кодекса Республики Казахстан (далее – Кодекс), Правилами об утверждении формы проверочных листов, утвержденных </w:t>
+        <w:t xml:space="preserve"> статьи 143 Предпринимательского кодекса Республики Казахстан (далее – Кодекс), а также с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17371), </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении формы проверочного листа" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17371), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 22 июня 2022 года № 48 "Об утверждении Правил формирования регулирующими государственными органами системы оценки и управления рисками и о внесении изменений в приказ исполняющего обязанности Министра национальной экономики Республики Казахстан от 31 июля 2018 года № 3 "Об утверждении Правил формирования государственными органами системы оценки рисков и формы проверочных листов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актах под № 28577) с целью проведения профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие квалификационным требованиям законодательства Республики Казахстан в сфере туристской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции совместного приказа Министра туризма и спорта РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 13.03.2026 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Критериях используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балл – количественная мера исчисления риска;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1702,69 +1772,69 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) грубые нарушения – нарушения требований, установленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, в части отсутствия уведомления о начале туристской агентской деятельности (далее – турагентская деятельность), договора на туристское обслуживание и договора на реализацию туристского продукта, сформированного туристским оператором (далее – туроператор), заключенного договора банковской гарантии туроператора в сфере выездного с банком второго уровня, платежного документа, подтверждающего перечисление на специальный счет денег с каждого туристского продукта, договора обязательного страхования туриста, а также наличия подтверждения о предоставлении сведения об особенностях путешествий и опасностях гражданам Республики Казахстан, являющихся туристами;</w:t>
+        <w:t>, в части отсутствия уведомления о начале туристской агентской деятельности (далее – турагентская деятельность), договора на туристское обслуживание и договора на реализацию туристского продукта, сформированного туристским оператором (далее – туроператор), заключенного договора банковской гарантии туроператора в сфере выездного туризма с банком второго уровня, платежного документа, подтверждающего перечисление на специальный счет денег с каждого туристского продукта, договора обязательного страхования туриста, а также наличия подтверждения о предоставлении сведения об особенностях путешествий и опасностях гражданам Республики Казахстан, являющихся туристами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) риск – вероятность причинения вреда в результате деятельности субъекта контроля законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
+      6) риск – вероятность причинения вреда в результате деятельности субъекта контроля жизни или здоровью человека, законным интересам физических и юридических лиц, имущественным интересам государства с учетом степени тяжести его последствий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) критерии оценки степени риска – совокупность количественных и качественных показателей, связанных с непосредственной деятельностью субъекта контроля, особенностями отраслевого развития и факторами, влияющими на это развитие, позволяющих отнести субъекты (объекты) контроля к различным степеням риска;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1810,51 +1880,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) система оценки и управления рисками – процесс принятия управленческих решений, направленных на снижение вероятности наступления неблагоприятных факторов путем распределения субъектов (объектов) контроля по степеням риска для последующего осуществления профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие квалификационным требованиям с целью минимально возможной степени ограничения свободы предпринимательства, обеспечивая при этом допустимый уровень риска в соответствующих сферах деятельности, а также направленных на изменение уровня риска для конкретного субъекта (объекта) контроля и (или) освобождения такого субъекта (объекта) контроля от профилактического контроля с посещением субъекта (объекта) контроля и (или) проверок на соответствие квалификационным требованиям (далее – проверки на соответствие требованиям);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) проверочный лист – перечень требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу законным интересам физических и юридических лиц, государства;</w:t>
+      11) проверочный лист – перечень требований, предъявляемых к деятельности субъектов (объектов) контроля, несоблюдение которых влечет за собой угрозу жизни и здоровью человека, законным интересам физических и юридических лиц, государства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) объекты контроля в сфере туристской деятельности (далее – объекты контроля) – имущество, находящееся на праве собственности или ином законном основании у субъекта контроля в сфере туристской деятельности, подлежащее государственному контролю;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1891,80 +1961,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 143 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Уполномоченный орган в сфере туристской деятельности для целей управления рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям законодательства Республики Казахстан в сфере туристской деятельности, критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля формирует посредством определения объективных и субъективных критериев, которые осуществляются поэтапно (Мультикритериальный анализ решений).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции совместного приказа Министра туризма и спорта РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 13.03.2026 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На первом этапе уполномоченный орган в сфере туристской деятельности по объективным критериям относит субъекты (объекты) контроля к одной из следующих степеней риска:</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местный исполнительный орган области, города республиканского значения, столицы для целей управления рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и (или) проверки на соответствие требованиям законодательства Республики Казахстан в сфере туристской деятельности, критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля формирует посредством определения объективных и субъективных критериев, которые осуществляются поэтапно (Мультикритериальный анализ решений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На первом этапе местный исполнительный орган области, города республиканского значения, столицы по объективным критериям относит субъекты (объекты) контроля к одной из следующих степеней риска:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокий риск;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2028,51 +2162,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для сфер деятельности субъектов (объектов) контроля, отнесенных к низкой степени риска по объективным критериям, проводится проверка на соответствие требованиям законодательства Республики Казахстан в сфере туристской деятельности, профилактический контроль без посещения субъекта (объекта) контроля и внеплановая проверка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На втором этапе уполномоченный орган в сфере туристской деятельности по субъективным критериям относит субъекты (объекты) контроля к одной из следующих степеней риска:</w:t>
+      На втором этапе местный исполнительный орган области, города республиканского значения, столицы по субъективным критериям относит субъекты (объекты) контроля к одной из следующих степеней риска:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокий риск;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2161,152 +2295,224 @@
       2) к средней степени риска – при показателе степени риска от 31 до 70 включительно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) к низкой степени риска – при показателе степени риска от 0 до 30 включительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции совместного приказа Министра туризма и спорта РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 13.03.2026 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации требования, предъявляемые к деятельности субъектов (объектов) контроля, соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Степень нарушения (грубое, значительное, незначительное) присваивается в соответствии с установленными определениями грубых, значительных, незначительных нарушений по субъективным критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z272" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Критерии оценки степени риска для проведения проверки на соответствие требованиям законодательства Республики Казахстан в сфере туристской деятельности и профилактического контроля субъектов (объектов) контроля формируются посредством определения объективных и субъективных критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z273" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Объективные критерии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z274" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Определение объективных критериев осуществляется посредством определения риска.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z275" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Определение риска по объективным критериям осуществляется в зависимости от специфики сферы, в которой осуществляется государственный контроль с учетом одного из следующих критериев:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уровня опасности (сложности) объекта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2317,86 +2523,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) масштабов тяжести возможных негативных последствий, вреда на регулируемую сферу деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возможности наступления неблагоприятного происшествия для жизни или здоровья человека, законных интересов физических и юридических лиц, государства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z276" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. После проведения анализа возможных рисков субъекты (объекты) контроля распределяются по трем степеням риска по объективным критериям (высокая, средняя и низкая).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z277" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По объективным критериям в сфере туристской деятельности к высокой степени риска относятся риски вероятности причинения вреда жизни и (или) здоровью граждан Республики Казахстан и их законным интересам субъектами контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По объективным критериям к высокой степени риска относятся туроператоры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2407,138 +2617,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К средней степени риска относятся турагенты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К низкой степени риска относятся гиды, экскурсоводы, инструкторы туризма, осуществляющие деятельность в Республике Казахстан в качестве индивидуальных предпринимателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z278" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Субъективные критерии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z279" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Определение субъективных критериев осуществляется с применением следующих этапов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z280" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процессы сбора и обработки информации в полной мере автоматизируются и допускают возможность проверки корректности полученных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2585,68 +2801,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты профилактического контроля без посещения субъекта (объекта) контроля (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска по субъективным критериям для проведения проверки на соответствие требованиям субъектов (объектов) контроля используются в качестве источника информации результаты предыдущих проверок на соответствие требованиям субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z281" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. На основании имеющихся источников информации, уполномоченный орган в сфере туристской деятельности формирует данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      12. На основании имеющихся источников информации, местный исполнительный орган области, города республиканского значения, столицы формирует данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие требованиям и профилактический контроль субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2671,176 +2889,380 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      На основании источников информации, определенных в пункте 11 настоящих Критериев, определяются степени нарушений требований для проведения профилактического контроля с посещением субъектов туристской деятельности согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и степени нарушений требований для проведения проверки на соответствие требованиям субъектов туристской деятельности согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      На основании источников информации, определенных в пункте 11 настоящих Критериев, определяются степени нарушений требований для проведения профилактического контроля с посещением субъектов туристской деятельности согласно приложению 1 и степени нарушений требований для проведения проверки на соответствие требованиям субъектов туристской деятельности согласно приложению 2 к настоящим Критериям.</w:t>
-[...1 lines deleted...]
-    </w:p>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции совместного приказа Министра туризма и спорта РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 13.03.2026 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, определенным в главе 4 настоящих Критериев, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска в сфере туристской деятельности по субъективным критериям в отношении туристского оператора согласно приложению 3 и в отношении туристского агента согласно приложению 4 к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции совместного приказа Министра туризма и спорта РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 13.03.2026 № 16 (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z284" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок расчета показателя степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z285" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для отнесения субъекта контроля к степени риска в соответствии с пунктом 3 настоящих Критериев применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в сфере туристской деятельности собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 11 настоящих Критериев.</w:t>
+      Местный исполнительный орган области, города республиканского значения, столицы собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 11 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2951,64 +3373,128 @@
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции совместного приказа Министра туризма и спорта РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 13.03.2026 № 16 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 11 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие требованиям или профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3505,68 +3991,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z287" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3721,68 +4209,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 13 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z288" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3957,194 +4447,202 @@
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 15 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z289" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Заключительные положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z290" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для сфер деятельности субъектов (объектов) контроля, отнесенных к высокой степени риска, кратность проведения проверки на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в год.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для сфер деятельности субъектов (объектов) контроля, отнесенных к средней степени риска, кратность проведения проверок на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в два года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для сфер деятельности субъектов (объектов) контроля, отнесенных к низкой степени риска, кратность проведения проверок на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в три года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z291" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Профилактический контроль с посещением субъекта (объекта) контроля проводится на основании полугодовых списков профилактического контроля с посещением субъекта (объекта) контроля, формируемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 144-2 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При анализе и оценке степени рисков не применяются данные субъективных критериев, ранее учтенных и использованных в отношении конкретного субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z292" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Списки профилактического контроля с посещением субъекта (объекта) контроля составляются с учетом приоритетности субъекта контроля с наибольшим показателем степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4223,66 +4721,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>степени риска в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туристской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z294" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушений требований для проведения профилактического контроля с посещением субъектов туристской деятельности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9901,68 +10401,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2015 года № 842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="24"/>
+    <w:bookmarkStart w:name="z262" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере туристской деятельности в отношении туристского оператора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11826,68 +12326,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2015 года № 842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="25"/>
+    <w:bookmarkStart w:name="z263" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере туристской деятельности в отношении туристского агента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13469,68 +13969,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2015 года № 842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="26"/>
+    <w:bookmarkStart w:name="z264" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере туристской деятельности в отношении гида, экскурсовода, инструктора туризма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14971,68 +15471,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2015 года № 842</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="27"/>
+    <w:bookmarkStart w:name="z265" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере туристской деятельности в отношении туристского оператора, на соответствие требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16322,55 +16822,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16696,31 +17196,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>