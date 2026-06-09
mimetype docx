--- v0 (2025-11-11)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24f6e38" w14:textId="24f6e38">
+    <w:p w14:paraId="5301815" w14:textId="5301815">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -767,416 +767,400 @@
         <w:t>
       1) проект производства работ (ППР) - организационно-технологический документ, разрабатываемый для реализации проекта и рабочего проекта и определяющий технологии строительных работ (технологические процессы и операции), качество их выполнения, сроки, ресурсы и мероприятия по безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проект организации строительства (ПОС) - организационный документ, разрабатываемый в составе проекта и определяющий объемы, сроки строительства, потребность в ресурсах и общую технологию строительных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган по делам архитектуры, градостроительства и строительства – центральный государственный орган, осуществляющий руководство в сфере государственного управления архитектурной, градостроительной и строительной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) технико-нормировочная карта – документ, разрабатываемый для цели переработки (корректировки) действующих сметных норм, содержащий состав операций, калькуляции затрат труда, средств механизации и расхода материальных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) технологическая карта - нормативно-технический документ, регламентирующий порядок выполнения технологического процесса отдельного вида строительно-монтажных работ, включая специальные, и содержащий состав операций, средства механизации, расход ресурсов, требования к качеству и мероприятия по безопасности работ, который используется в качестве исходного документа для разработки сметных нормативов при наличии в нем раздела "Калькуляция затрат труда" и расхода материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заказчик технологических карт (далее Заказчик) - юридическое или физическое лицо независимо от формы собственности, заинтересованное в разработке технологических карт на процессы строительного производства, по заданию которого разрабатывается технологическая карта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технологическая операция (часть технологического процесса) - совокупность технологических проходов и приемов, обеспечивающих получение строительной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) технологический процесс (часть технологии строительных работ) - совокупность технологических операций, выполняемых для получения строительной продукции в заданном объеме, установленного качества и в определенные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Технологическая карта разрабатывается для обеспечения строительства рациональными решениями по организации, технологии и механизации строительно-монтажных работ, способствующими повышению производительности труда в строительстве и качества строительно-монтажных работ с соблюдением требований охраны труда и окружающей среды при производстве работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технологическая карта содержит комплекс мероприятий по организации труда с наиболее эффективным использованием современных средств механизации, технологической оснастки, инструмента, инвентаря и приспособлений, материально-технических ресурсов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Технологические карты составляются для использования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на выполнение отдельных видов работ - геодезических, земляных, свайных, каменных, монтажных, бетонных, кровельных, устройства полов, санитарно-технических, отделочных и других видов строительных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в составе проекта производства работ - на возведение здания, сооружения или их части (узла).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В технологической карте приводятся состав и последовательность технологических операций строительного процесса, состав и количество строительных машин и оборудования, технологической оснастки, инструмента и приспособлений, определяется расход материально-технических ресурсов, устанавливаются требования к качеству и приемке работ, предусматриваются мероприятия по охране труда, безопасности и охране окружающей среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Материально-технические ресурсы, затраты труда и машинного времени приводятся в технологических картах на технологический процесс и его операции, на весь объем работ или укрупненные измерители конечной продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нормативной базой для разработки технологических карт являются действующие государственные стандарты, строительные нормы и правила, другие нормативно-технические документы, а также хронометраж или фотография рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z75" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...289 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования к содержанию технологических карт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции приказа Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития РК от 06.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="22"/>
+    <w:bookmarkStart w:name="z18" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Технологические карты содержат следующие разделы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       общие положения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1313,168 +1297,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если техническим заданием Заказчика предусматривается разработка норм затрат труда и ресурсов в технологических картах разрабатывается раздел "Калькуляция затрат труда". При этом потребность в материально-технических ресурсах приводится в разделе "Материально-технические ресурсы".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав разделов указывается на отдельном листе технологической карты под наименованием "Содержание".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В разделе "Общие положения" указывается назначение и наименование технологического процесса, типа (вида) здания (сооружения), конструктивного элемента или части здания, для которых разрабатывается данная технологическая карта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Раздел "Область применения" включает: наименование технологического процесса, наименование конструктивного элемента или части здания, сооружения, для которых разрабатывается данная технологическая карта, условия и особенности производства работ, в том числе температурные, влажностные, метеорологические, состав работ, режим труда, рекомендации по применению технологической карты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Раздел "Нормативные ссылки" содержит обозначение и наименование нормативных и других документов (норм, правил, стандартов), на которые даны ссылки в технологической карте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Раздел "Характеристики основных применяемых материалов и изделий" включает: наименование и обозначения строительных материалов и изделий; наименование и обозначения документов стандартизации и сертификации (ГОСТ, СТ РК, сертификаты соответствия), по которым они производятся, ссылки на торговые марки, знаки производителей продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во всех технологических картах приводятся требования к транспортированию, складированию и хранению материалов и изделий, с указанием схем строповки и складирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Раздел "Организация и технология производства работ" подразделяется на подготовительные, основные, вспомогательные и заключительные работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел содержит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1613,70 +1597,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование технологических операций, их описание и последовательность выполнения оформляют в виде операционной карты по форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Государственному нормативу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Раздел "Потребность в материально-технических ресурсах" включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведомость потребности в материалах и изделиях, используемых при производстве работ, по форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1745,70 +1729,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество и номенклатуру материалов, изделий и оборудования определяют по рабочим чертежам, спецификациям или по физическим объемам работ и нормам расхода ресурсов, устанавливаемым на основе производственных норм или нормирования расхода ресурсов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество и типы средств технологического обеспечения, машин, механизмов и оборудования определяют по принятой в технологической карте схеме организации работ в соответствии с объемами работ, сроками их выполнения, количеством смен и ППР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Раздел "Требования к качеству работ" содержит методы и средства контроля при производстве и приемке строительно-монтажных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       входной контроль поступающей продукции;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2019,70 +2003,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Карту контроля технологических процессов оформляют по форме, приведенной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Государственному нормативу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Раздел "Техника безопасности и охрана труда" включает описание безопасных методов выполнения технологических операций для всех рабочих мест, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       решения по охране труда и технике безопасности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2185,278 +2169,278 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экологические требования к производству работ (условия сбора и удаления отходов, ограничение уровня шума, концентрации вредных веществ, пыли в воздухе рабочей зоны).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и содержание решений по технике безопасности и охране составляются в соответствии с требованиями законодательства в сфере архитектурной, градостроительной и строительной деятельности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17.  Раздел "Калькуляция затрат труда" содержит таблицы калькуляций затрат труда по форме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Государственному нормативу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основные операции технологического процесса приводятся в технологической последовательности их выполнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В калькуляцию включаются также технологические операции, выполняемые при подготовительных, вспомогательных и заключительных работах (разгрузка и складирование материалов и изделий в рабочей зоне, подача материалов и изделий к месту укладки или монтажа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок разработки, согласования и утверждения технологических карт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития РК от 06.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Технологическая карта разрабатывается проектно-технологической организацией по заказу Заказчика, а также строительными подрядными организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Разработка технологических карт осуществляется по договору на их выполнение между Заказчиком и Разработчиком. При заключении договора Заказчик утверждает краткое техническое задание (техническую спецификацию) на разработку нормативно-технического документа, в котором указывает основные цели и задачи разработки, этапы работы и сроки их выполнения, а также организации, которым документ необходимо направить на отзыв и согласование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработка технологической карты организуется основным разработчиком и соисполнителями в согласованном между ними порядке, обеспечивающем качественную подготовку нормативно-технического документа в сроки, установленные договором.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация разработки технологических карт на начальном этапе включает в себя сбор и анализ исходной документации (технической, технологической).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Разработка технологических карт осуществляется при условии оптимального выбора решений по следующим факторам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технология производства и организация работ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2467,242 +2451,242 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       охрана труда, экологическая и пожарная безопасность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состав средств технологического обеспечения и материально-технических ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Технологические карты согласовываются с заинтересованными государственными органами в соответствии c законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Технологические карты утверждаются и вводятся в действие Заказчиком в порядке установленном уполномоченным государственным органом по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Издание и распространение технологических карт осуществляет Заказчик или, по его поручению, другая организация на основании договора с Заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Издание и распространение технологических карт, собственником которых является уполномоченный государственный орган по делам архитектуры, градостроительства и строительства, осуществляется в соответствии c законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок внесения изменений и дополнений в технологические карты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития РК от 06.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Установленный срок действия технологической карты – 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении срока действия технологической карты Заказчик совместно с организацией-разработчиком принимает решение о продлении срока действия, корректировки или изъятии технологической карты из обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При продлении срока действия технологической карты организация-разработчик производит корректировку технологических карт (вносятся изменения и дополнения при их наличии), а также производится их актуализация в части:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уточнения технологии и объемов работ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2823,498 +2807,498 @@
         </w:rPr>
         <w:t xml:space="preserve">
       После корректировки технологических карт организация-разработчик согласовывает ее и предоставляет на утверждение в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего государственного норматива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Изменения и дополнения в технологические карты в течение срока их действия согласно требованиям норм действующего законодательства вносит организация-разработчик на основании извещения Заказчику, путем замены листов или введением новых дополнительных листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Изъятие технологической карты из обращения происходит путем аннулирования, о чем сообщается организации-разработчику. Информация об изменении или изъятии из обращения технологической карты указывается в информационных изданиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Правила оформления технологических карт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции приказа Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития РК от 06.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Технологическая карта оформляется в соответствии c требованиями установленными законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Технологические карты издаются на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Технологическая карта оформляется как издание – компьютерным набором текстового, табличного и графического материала на листах формата А4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Технологическая карта имеет титульный лист, предисловие, содержание, введение (при необходимости) на оборотной стороне содержания и шмуцтитул с текстом нормативно-технического документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Титульный лист технологических карт, утверждаемых уполномоченным государственным органом оформляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Государственному нормативу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Титульный лист технологических карт, утверждаемых строительной подрядной организацией оформляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Государственному нормативу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предисловие, содержание, введение и текстовая часть выполняется в соответствии с действующими государственными стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. "Введение" приводят, если существует необходимость обоснования разработки нормативно-технического документа, приведения информации, облегчающей пользователям применение данной технологической карты. =</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Введение" не содержит требований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Шмуцтитул технологических карт, утверждаемых уполномоченным государственным органом оформляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Государственному нормативу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Разработка, согласование и утверждение технико-нормировочных карт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 в редакции приказа Председателя Комитета по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития РК от 06.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Технико-нормировочная карта является вспомогательным нормативно-техническим документом в строительстве, применяемым для обоснования корректировки действующих сметных норм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Технико-нормировочные карты содержат краткую информацию по следующим разделам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация и технология производства работ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3343,90 +3327,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материально-технические ресурсы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       калькуляция затрат труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Содержание разделов технико-нормировочных карт соответствует требованиям к содержанию аналогичных разделов технологических карт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Разработка, согласование и утверждение технико-нормировочных карт осуществляется в соответствии с порядком разработки, согласования и утверждения технологических карт в строительстве. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3536,68 +3520,68 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Операционная карта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       u1085 а _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3968,92 +3952,92 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВЕДОМОСТЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>потребности в материалах и изделиях, используемых при</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производстве работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4371,92 +4355,92 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма                  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень машин, механизмов, оборудования,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технологической оснастки, инструмента, инвентаря и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>приспособлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4847,80 +4831,80 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма                 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КАРТА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>контроля технологических процессов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5702,68 +5686,68 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма                  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="62"/>
+    <w:bookmarkStart w:name="z19" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Калькуляция затрат труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6118,80 +6102,80 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Титульный лист Технологических карт, утверждаемых</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>уполномоченным государственным органом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -6978,80 +6962,80 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Титульный лист Технологических карт, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утверждаемых строительной подрядной организацией</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Рекомендуемое)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7509,80 +7493,80 @@
               </w:rPr>
               <w:t>технологических карт в строительстве</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       форма      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шмуцтитул Технологических карт, утверждаемых уполномоченным</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственным органом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>