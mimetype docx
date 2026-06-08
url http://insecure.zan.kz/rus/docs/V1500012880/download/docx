--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="750af17" w14:textId="750af17">
+    <w:p w14:paraId="2df3a2b" w14:textId="2df3a2b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2245,107 +2245,161 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии информационных систем, содержащих необходимые сведения и интегрированных с ИИС ЦОН и (или) порталом, используются сведения информационных систем. При этом представление документов, содержащих соответствующие сведения, не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для получения государственной услуги РВП иммигрантам, достигшим 16-летнего возраста на территории Республики Казахстан, услугополучатели обращаются по месту регистрации в территориальные органы полиции либо через Государственную корпорацию либо через портал не позднее 10 (десяти) календарных дней с момента достижения иммигрантом 16-летнего возраста.</w:t>
+      Для получения государственной услуги РВП иммигрантам, достигшим 16-летнего возраста на территории Республики Казахстан, услугополучатели обращаются по месту регистрации в территориальные органы полиции либо через Государственную корпорацию или через портал:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для прохождения дактилоскопической регистрации, иностранцы и лица без гражданства обращаются в территориальные органы полиции по месту пребывания.</w:t>
+      1) до истечения срока пребывания в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) либо не позднее 10 (десяти) календарных дней со дня окончания разрешенного срока пребывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае истечения срока, указанного в подпункте 2) части четвертой настоящего пункта, предоставление документов осуществляется не позднее 15 (пятнадцати) календарных дней после вынесения решения о привлечении к административной ответственности за нарушение законодательства Республики Казахстан в области миграции населения, не связанного с административным выдворением за пределы Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для прохождения дактилоскопической регистрации, иностранцы и лица без гражданства обращаются в территориальные органы полиции по месту пребывания.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра внутренних дел РК от 11.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 219</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра внутренних дел РК от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2871,537 +2925,371 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о выдаче РВП составляет один рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z149" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9-1. Уполномоченным сотрудником услугодателя после приема документов, в том числе заявок, поступивших через Государственную корпорацию или портал осуществляется:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1. Уполномоченным сотрудником услугодателя после приема документов, в том числе заявок, поступивших через Государственную корпорацию или портал осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z416" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прием и проверка полноты предоставленных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z417" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка по сведениям ЕИС "Беркут" информации о пересечении иностранцем или лицом без гражданства Государственной границы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z418" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверка по базам данных органов внутренних дел и Комитета по правовой статистике и специальным учетам при Генеральной прокуратуре Республики Казахстан сведений о судимости и розыске, наличии неисполненных обязательств за совершение уголовного или административного нарушения, наложенного на него в период предыдущего пребывания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z419" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проверка в информационной системе сведений о наличии у иностранца и членов его семьи, прибывших совместно, индивидуальных идентификационных номеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z420" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) проверка количества действующих РВП, выданных работодателю на основании трудовых договоров по выполнению работ (оказанию услуг) в домашнем хозяйстве, на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z421" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проверка в информационной системе сведений о наличии заявки на оказание государственной услуги "Выдача разрешения иностранцами лицам без гражданства на постоянное жительство в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z422" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проверка в информационной системе сведений о наличии у иностранца дактилоскопической регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z423" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае корректности заявки и отсутствия оснований для отказа в оказании государственной услуги, предусмотренных пунктом 9 Перечня основных требований к оказанию государственной услуги, уполномоченный сотрудник услугодателя в ИС МП формирует РВП по форме согласно </w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      8) проверка на соответствие сведений в Единой системе учета трудовых договоров (далее - ЕСУТД) с данными работодателя, в том числе о заключении с работником трудового договора в соответствии с Правилами представления и получения сведений о трудовом договоре в единой системе учета трудовых договоров, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 3 сентября 2020 года № 353 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21173).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9-1 - в редакции приказа Министра внутренних дел РК от 06.01.2023 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 219</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9-1 - в редакции приказа Министра внутренних дел РК от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="74"/>
+    <w:bookmarkStart w:name="z158" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2. В случае неумышленной порчи или утери разрешения, уполномоченный сотрудник услугодателя, на основании заявления, оформленного в произвольной форме на имя руководства территориального органа полиции, выдает дубликат РВП после соответствующей проверки в ИС МП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z159" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z159" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-3. Услугодатель отказывает в оказании государственной услуги в случаях и по основаниям предусмотренных пунктами 9 Требований к оказанию государственной услуги РВП, выдает мотивированное уведомление об отказе в выдаче РВП иностранцу или лицу без гражданства по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3420,168 +3308,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="76"/>
+    <w:bookmarkStart w:name="z160" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-4. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z161" w:id="77"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z161" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-5. В случае технических сбоев информационных систем, при отсутствии канала связи или возникновении иных обстоятельств, препятствующих отправке сообщений, уполномоченное подразделение услугодателя с момента обнаружения возникновения технических сбоев принимает меры для выявления и устранения указанных причин (в рабочие дни с 09:00 часов до 18:30 часов). Каждый случай аварийной ситуации, приводящий к задержке отправки сообщений более одного часа, фиксируется ответственным исполнителем уполномоченного подразделения услугодателя в специальном журнале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z62" w:id="78"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Правила выдачи иностранцам и лицам без гражданства разрешения на постоянное проживание в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z63" w:id="79"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Правила выдачи иностранцам и лицам без гражданства разрешения на постоянное проживание в Республике Казахстан определяют порядок оказания государственной услуги "Выдача разрешения иностранцам и лицам без гражданства на постоянное жительство в Республике Казахстан" (далее – Государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z64" w:id="80"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для получения государственной услуги иностранцы либо лица без гражданства (далее – услугополучатель), временно пребывающие в Республике Казахстан с визой на постоянное проживание, инвесторской многократной визой, выданной по ходатайству уполномоченного органа по инвестициям, визой, выданной согласно перечню востребованных профессий для получения иностранцами разрешения на постоянное проживание в Республике Казахстан, утверждаемому уполномоченным органом по вопросам миграции населения, либо прибывшие из государств, заключивших с Республикой Казахстан соглашения о безвизовом порядке въезда и пребывания, либо имеющие статус беженца в Республике Казахстан, а также этнические казахи независимо от категории выданной им визы обращаются с заявлением о выдаче разрешения на постоянное жительство в Республике Казахстан (далее - разрешение) с приложением пакета документов в соответствии с Перечнем основных требований к оказанию государственной услуги согласно приложению 3 к настоящим Правилам (далее – требование к оказанию государственной услуги) в территориальные органы полиции (далее - услугодатель) либо через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3600,130 +3488,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="81"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При обращений к услугодателю, услугополучателю выдается талон о приеме документов либо случае представления неполного пакета документов, а также документов с истекшим сроком действия об отказе в приеме документов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z66" w:id="82"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При приеме документов через Государственную корпорацию, в случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному требованию к оказанию Государственной услуги, а также документов с истекшим сроком действия, работник Государственной корпорации отказывает в приеме документов и выдает расписку по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3742,470 +3630,470 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="83"/>
+    <w:bookmarkStart w:name="z68" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При обращении услугополучателя через Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z389" w:id="84"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z389" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формируется запрос в интегрированную информационную систему Центров обслуживания населения (далее - ИС ЦОН) в "Государственную базу данных "Физические лица" (далее – ГБД ФЛ) на наличие у услугополучателя индивидуального идентификационного номера (далее - ИИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z390" w:id="85"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z390" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при наличии ИИН формируется заявка ИС ЦОН, с прикреплением электронных копий всех необходимых документов, для оказания государственной услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z391" w:id="86"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z391" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После поступления заявки из ИС ЦОН в ИС МП, либо при обращении услугополучателя к услугодателю осуществляются следующие мероприятия: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z392" w:id="87"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z392" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодатель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z393" w:id="88"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z393" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение 2 календарных дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z394" w:id="89"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z394" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносит сведения об услугополучателе в ИС МП (при отсутствии сведений) с прикреплением электронных копий всех документов, необходимых для оказания государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z395" w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z395" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       формирует принятые материалы в отдельное учетное дело на каждое совершеннолетнее лицо, со сроком постоянного хранения, которое регистрируется в журнале учета дел постоянно проживающих иностранцев и лиц без гражданства по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. Порядковый номер по журналу одновременно является порядковым номером дела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z396" w:id="91"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z396" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение 5 (пяти) календарных дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z397" w:id="92"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z397" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по каналам ИС МП направляет учетное дело на согласование в Управление миграционной службы Департамента полиции областей, городов республиканского значения и столицы (далее – УМС ДП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z398" w:id="93"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z398" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течении 7 (семи) календарных дней:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z399" w:id="94"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z399" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направляет запрос в банковское учреждение на предмет подлинности документов о подтверждении платежеспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z400" w:id="95"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z400" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет проверку по учетам органов внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z401" w:id="96"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z401" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет проверку по учетам Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z402" w:id="97"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z402" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по каналам ЕИС "Беркут" направляет материалы на согласование с органами национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z403" w:id="98"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z403" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование материалов органами национальной безопасности Республики Казахстан осуществляется в течение 25 (двадцати пяти) календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z404" w:id="99"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z404" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в течение 10 (десяти) календарных дней, после получения ответов от заинтересованных органов, по результатам проверки выносит заключение о выдаче разрешения на постоянное жительство в Республике Казахстан либо отказе в выдаче разрешения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, вносит информацию о принятом решении в ИС МП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z405" w:id="100"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z405" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) течение 3 (трех) календарных дней, услугополучателю либо в Государственную корпорацию направляется письменное уведомление о выдаче разрешения на постоянное жительство в Республике Казахстан либо отказе в выдаче разрешения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4224,70 +4112,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="101"/>
+    <w:bookmarkStart w:name="z86" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае обращения услугополучателя через Государственную корпорацию, услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию, не позднее чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение о выдаче либо об отказе в выдаче разрешения, а также об его аннулировании утверждается начальником Департамента полиции или его заместителем, начальником городского (районного) органа внутренних дел либо начальником Управления миграционной службы Департамента полиции областей, городов республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4324,110 +4212,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="102"/>
+    <w:bookmarkStart w:name="z88" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах" от 15 апреля 2013 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z334" w:id="103"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z334" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1. В случаях представления услугополучателем неполного пакета документов согласно перечню, предусмотренному настоящими правилами, и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4446,51 +4334,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="104"/>
+    <w:bookmarkStart w:name="z89" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Основания для отказа в оказании государственной услуги предусмотрены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4505,151 +4393,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z80" w:id="105"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z80" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в оказании государственной услуги органом внутренних дел Республики Казахстан, принявшим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о выдаче разрешения на постоянное проживание в Республике Казахстан, заранее, но не позднее чем за три рабочих дня до принятия административного акта заявителю направляется уведомление о проведении заслушивания для выражения позиции к предварительному решению по административному делу. Заслушивание проводится не позднее 2 рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z81" w:id="106"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z81" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания принимается решение о дальнейшем рассмотрении ходатайства (заявления).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z82" w:id="107"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z82" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в выдаче разрешения на постоянное проживание в Республике Казахстан, заявителю направляется уведомление об отказе в выдаче разрешения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием причины отказа. Второй экземпляр уведомления приобщается к личному делу заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4768,51 +4656,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="108"/>
+    <w:bookmarkStart w:name="z90" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При совершении услугополучателем действий, являющихся основанием для аннулирования разрешения, выносится заключение об аннулировании ранее выданного разрешения в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4827,51 +4715,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4890,90 +4778,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="109"/>
+    <w:bookmarkStart w:name="z91" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. О принятом решении, услугополучателю, направляется уведомление об аннулировании разрешения на постоянное жительство по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Информация о принятом решении вводится в учетное дело лица в ИС МП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4992,70 +4880,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="110"/>
+    <w:bookmarkStart w:name="z92" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Услугополучатель, в отношение которого, принято решение об аннулировании разрешения, выезжает из страны в срок до 30 календарных дней со дня утверждения заключения об аннулировании разрешения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5074,70 +4962,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="111"/>
+    <w:bookmarkStart w:name="z93" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При аннулировании разрешения, услугополучателю, выдается разрешение на временное проживание с необходимым сроком для осуществления выезда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5156,108 +5044,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="112"/>
+    <w:bookmarkStart w:name="z94" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Повторное заявление о выдаче разрешения на постоянное жительство в Республике Казахстан подается не ранее, чем через год, после вынесения мотивированного заключения об отказе в выдаче разрешения на постоянное жительство в Республике Казахстан или его аннулировании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z95" w:id="113"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z95" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z96" w:id="114"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z96" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5330,90 +5218,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="115"/>
+    <w:bookmarkStart w:name="z97" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5450,90 +5338,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="116"/>
+    <w:bookmarkStart w:name="z98" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z99" w:id="117"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z99" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жалоба на действие (бездействие) работников Государственной корпорации при оказании услуг через Государственную корпорацию подается на имя руководителя Государственной корпорации чье административное действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5552,70 +5440,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="118"/>
+    <w:bookmarkStart w:name="z100" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Обращение в суд допускается после обжалования в досудебном порядке, если иное не предусмотрено законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6016,68 +5904,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефоны: домашний, мобильный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z430" w:id="119"/>
+    <w:bookmarkStart w:name="z430" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление-анкета о выдаче иностранцу или лицу без гражданства разрешения на временное проживание в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра внутренних дел РК от 11.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9028,50 +8916,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 905</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10485,51 +10393,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Копия документа, удостоверяющего личность иностранца либо лица без гражданства, с которыми ратифицированы соглашения о безвизовом пребывании (оригинал предоставляется для сверки).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Копия медицинской страховки (оригинал предоставляется для сверки) (за исключением граждан стран Евразийского экономического Союза (далее - ЕАЭС).</w:t>
+3. Копия медицинской страховки (оригинал предоставляется для сверки), зарегистрированной в информационной системе "Saqtandyry".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Нотариально заверенное согласие на проживание иммигранта, в случае, если услугополучатель не является собственником жилья, предоставляемого иммигранту для его временного проживания.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10541,51 +10449,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. Справка о прохождении дактилоскопирования иностранца или лица без гражданства, выдаваемая в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Правилами</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> проведения дактилоскопической и геномной регистрации, утвержденными Приказом Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 "О некоторых вопросах проведения дактилоскопической и геномной регистрации в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35161).</w:t>
+              <w:t xml:space="preserve"> проведения дактилоскопической и геномной регистрации, утвержденными приказом Министра внутренних дел Республики Казахстан от 30 сентября 2024 года № 730 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35161).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В зависимости от подвида государственной услуги дополнительно представляют:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10648,142 +10556,162 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разрешение на привлечение иностранной рабочей силы, выданное местным исполнительным органом;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-справку или разрешение, выданные местным исполнительным органом Республики Казахстан о соответствии квалификации иностранца;</w:t>
+              <w:t xml:space="preserve">
+справку или разрешение, выданные местным исполнительным органом Республики Казахстан о соответствии квалификации иностранца; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 разрешение трудовому иммигранту, выданное местным исполнительным органом, для осуществления трудовой деятельности у физических лиц;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-трудовой договор, зарегистрированный в уполномоченном органе (Министерство труда и социальной защиты населения) – в единой системе учета трудовых договоров "ЕСУТД" или гражданско-правовой договор по выполнению работ (оказанию услуг);</w:t>
+              <w:t xml:space="preserve">
+трудовой договор, зарегистрированный в уполномоченном органе (Министерство труда и социальной защиты населения) – в ЕСУТД или гражданско-правовой договор по выполнению работ (оказанию услуг); </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 приказ о направлении в служебную командировку по внутрикорпоративному переводу, или в рамках реализации договора между юридическими лицами об оказании услуг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+документ, подтверждающий аккредитацию журналиста с указанием срока аккредитации, выдаваемый в соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О масс-медиа";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-документ, подтверждающий аккредитацию журналиста с указанием срока аккредитации;</w:t>
-[...17 lines deleted...]
-иммигрантам, которым в соответствии с законодательством Республики Казахстан в области миграции населения и/или международными договорами, ратифицированными Республикой Казахстан, не требуется получения разрешений, указанных в абзацах второй, третий, четвертый, пятый, шестой и седьмой настоящего подпункта, а также членам их семей разрешение на временное проживание оформляется на один год с возможностью ежегодного продления, но не может превышать срока действия трудового договора или гражданско-правового договора по выполнению работ (оказанию услуг).</w:t>
+иммигрантам, которым в соответствии с законодательством Республики Казахстан в области миграции населения и/или международными договорами, ратифицированными Республикой Казахстан, не требуется получения документов, указанных в абзацах второй, третий, четвертый, пятый, шестой и седьмой настоящего подпункта, а также членам их семей разрешение на временное проживание оформляется на один год с возможностью ежегодного продления, но не может превышать срока действия трудового договора или гражданско-правового договора по выполнению работ (оказанию услуг).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иммигрантам, прибывшим в Республику Казахстан из стран, с которыми имеются ратифицированные международные договоры о безвизовом порядке въезда и пребывания, с целью осуществления деятельности в Международном финансовом центре "Астана" (далее – МФЦА), а также членам их семей разрешение на временное проживание оформляется на один год с возможностью ежегодного продления, но не может превышать срока действия трудового договора или гражданско-правового договора по выполнению работ (оказанию услуг).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10846,290 +10774,348 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) Выдача иностранцам и лицам без гражданства разрешения на временное проживание в Республике Казахстан для прохождения стационарного лечения в казахстанских медицинских учреждениях:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-документы, выданные медицинской организацией, расположенной в Республике Казахстан, подтверждающие лечение иностранца или лица без гражданства в медицинских организациях Республики Казахстан или постоянный уход за иностранным пациентом, находящимся на лечении в медицинских организациях Республики Казахстан, а также за близкими родственниками – гражданами Республики Казахстан, либо иностранцами, постоянно проживающими на территории Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">
+заключение врачебно-консультационной комиссии, выданное медицинской организацией, расположенной в Республике Казахстан, подтверждающее лечение иностранца или лица без гражданства в медицинских организациях Республики Казахстан или постоянный уход за иностранным пациентом, находящимся на лечении в медицинских организациях Республики Казахстан, а также за близкими родственниками – гражданами Республики Казахстан, либо иностранцами, постоянно проживающими на территории Республики Казахстан, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579) (далее - Приказ № ҚР ДСМ-175/2020) (медицинская справка формы 026/у).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Выдача иностранцам и лицам без гражданства разрешения на временное проживание в Республике Казахстан для осуществления миссионерской деятельности:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-свидетельство, выданное уполномоченным органом Республики Казахстан, осуществляющим государственное регулирование в сфере религиозной деятельности.</w:t>
+              <w:t xml:space="preserve">
+свидетельство, выданное уполномоченным органом Республики Казахстан, осуществляющим государственное регулирование в сфере религиозной деятельности, в соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О религиозной деятельности и религиозных объединениях".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) Выдача иностранцам и лицам без гражданства разрешения на временное проживание в Республике Казахстан для осуществления предпринимательской деятельности в соответствии с законодательством Республики Казахстан (бизнес-иммигрантам):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-медицинская справка, подтверждающая отсутствие заболеваний, препятствующих трудовой деятельности в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (медицинская справка формы 028/у), (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21579);</w:t>
+медицинская справка, подтверждающая отсутствие заболеваний, препятствующих трудовой деятельности, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приказом № ҚР ДСМ-175/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (медицинская справка формы 028/у);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 медицинская страховка, покрывающая первичную медико-санитарную помощь и специализированную медицинскую помощь в стационарных условиях в экстренной форме на условиях, определенных соглашением сторон, с соблюдением минимальных требований, установленных законами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-подтверждение наличия либо отсутствия судимости и запрета на осуществление предпринимательской деятельности на основании решения суда в государстве гражданской принадлежности и/или постоянного проживания, выданный компетентным органом соответствующего государства.</w:t>
+ходатайство местных исполнительных органов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подтверждение наличия либо отсутствия судимости и запрета на осуществление предпринимательской деятельности на основании решения суда в государстве гражданской принадлежности и/или постоянного проживания, выданный компетентным органом соответствующего государства, срок действия которого на день подачи заявления не превышает 180 календарных дней.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) Выдача разрешения на временное проживание иммигрантам, выявленных и идентифицированных в качестве жертв торговли людьми на территории Республики Казахстан:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ходатайство местного исполнительного органа, в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Постановлением</w:t>
+              <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства Республики Казахстан от 21 января 2012 года № 148 "Об утверждении Правил въезда и пребывания иммигрантов в Республике Казахстан, а также их выезда из Республики Казахстан и Правил осуществления миграционного контроля, а также учета иностранцев и лиц без гражданства, незаконно пересекающих Государственную границу Республики Казахстан, незаконно пребывающих на территории Республики Казахстан, а также лиц, которым запрещен въезд на территорию Республики Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) Выдача разрешения на временное проживание в Республике Казахстан иммигрантам, обратившихся в органы внутренних дел за разрешением на постоянное проживание в Республике Казахстан:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При условии ранее поданного заявления для оформления разрешения на постоянное проживание в Республике Казахстан.</w:t>
+при предоставлении документов выдается талон о приеме документов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Документы, составленные на иностранном языке, подлежат переводу на государственный либо русский язык.</w:t>
+документы, составленные на иностранном языке, подлежат переводу на государственный либо русский язык.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Верность перевода с одного языка на другой, свидетельствует нотариус в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -11141,71 +11127,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Документы и акты, составленные при участии властей иностранных государств или исходящие от этих властей, принимаются к рассмотрению при наличии легализации, в соответствии с </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 25 апреля 2016 года № 240 "Об утверждении Консульского устава Республики Казахстан", если иное не предусмотрено законодательством Республики Казахстан или международным договором, ратифицированным Республикой Казахстан."</w:t>
+Документы и акты, составленные при участии властей иностранных государств или исходящие от этих властей, принимаются к рассмотрению при наличии легализации, в соответствии с пунктом 60 Консульского устава Республики Казахстан, утвержденного </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Президента Республики Казахстан от 25 апреля 2016 года № 240, если иное не предусмотрено законодательством Республики Казахстан или международным договором, ратифицированным Республикой Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о наличии у иностранца дактилоскопической регистрации, о приеме документов для оказания государственной услуги "Выдача разрешения иностранцами лицам без гражданства на постоянное жительство в Республике Казахстан" услугодатель проверяет в информационной системе.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11668,68 +11654,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>временное и постоянное проживание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z245" w:id="120"/>
+    <w:bookmarkStart w:name="z245" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка о приеме документов на выдачу разрешения на временное проживание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-2 в соответствии с приказом Министра внутренних дел РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12067,68 +12053,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>временное и постоянное проживание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="121"/>
+    <w:bookmarkStart w:name="z254" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов на выдачу разрешения на временное проживание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-3 в соответствии с приказом Министра внутренних дел РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12587,68 +12573,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проживание в Республике</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="122"/>
+    <w:bookmarkStart w:name="z104" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство внутренних дел Республики Казахстан   Уақытша тұруға рұқсат нөмірі №_______________   Номер разрешения на временное проживание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции приказа Министра внутренних дел РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13104,70 +13090,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="123"/>
+          <w:bookmarkStart w:name="z107" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төлқұжат сериясы мен нөмірі _______________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 серия и номер паспорта</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14273,318 +14259,318 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="124"/>
+    <w:bookmarkStart w:name="z267" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z268" w:id="125"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z268" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Шетелдікке немесе азаматтығы жоқ адамға Казақстан Республикасында </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>уақытша тұруға рұқсат беруден бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z269" w:id="126"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z269" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в выдаче разрешения на временное проживание </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иностранцу или лицу без гражданства Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с приказом Министра внутренних дел РК от 15.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="127"/>
+    <w:bookmarkStart w:name="z270" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш нөмірі _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z271" w:id="128"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z271" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z272" w:id="129"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z272" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, аты, әкесінің аты ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z273" w:id="130"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z273" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="131"/>
+          <w:bookmarkStart w:name="z274" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төлқұжат сериясы мен нөмірі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Серия и номер паспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14609,70 +14595,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="132"/>
+          <w:bookmarkStart w:name="z277" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14703,152 +14689,152 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z281" w:id="133"/>
+          <w:bookmarkStart w:name="z281" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Казақстан Республикасында уақытша тұруға рұқсат беруден бас тартылды </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отказано в разрешении на временное проживание в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z284" w:id="134"/>
+          <w:bookmarkStart w:name="z284" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының 19-1-бабының 2-тармағына сәйкес.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15126,80 +15112,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="135"/>
+          <w:bookmarkStart w:name="z297" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>QR - КОД</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18112,92 +18098,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и постоянное проживание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="136"/>
+    <w:bookmarkStart w:name="z408" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ – АНКЕТА О ВЫДАЧЕ РАЗРЕШЕНИЯ НА ПОСТОЯННОЕ ПРОЖИВАНИЕ В РЕСПУБЛИКЕ КАЗАХСТАН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наименование органа полиции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра внутренних дел РК от 06.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19769,90 +19755,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проживание в Республике</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="137"/>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено приказом Министра внутренних дел РК от 08.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19957,92 +19943,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и постоянное проживание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="138"/>
+    <w:bookmarkStart w:name="z409" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТАЛОН № __ о приеме либо отказе в приеме документов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра внутренних дел РК от 06.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20509,68 +20495,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и постоянное проживание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z410" w:id="139"/>
+    <w:bookmarkStart w:name="z410" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 - в редакции приказа Министра внутренних дел РК от 06.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20921,68 +20907,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проживание в Республике</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="140"/>
+    <w:bookmarkStart w:name="z116" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ УЧЕТА ДЕЛ ПОСТОЯННО ПРОЖИВАЮЩИХ ИНОСТРАНЦЕВ, ЛИЦ БЕЗ ГРАЖДАНСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21667,80 +21653,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и постоянное проживание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Республике Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z411" w:id="141"/>
+    <w:bookmarkStart w:name="z411" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о выдаче разрешения на постоянное жительство в Республике Казахстан /либо отказе в выдаче разрешения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 - в редакции приказа Министра внутренних дел РК от 06.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22586,68 +22572,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z412" w:id="142"/>
+    <w:bookmarkStart w:name="z412" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ о выдаче разрешения на постоянное жительство в Республике Казахстан /либо отказе в выдаче разрешения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа Министра внутренних дел РК от 06.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23131,70 +23117,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проживание в Республике</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="143"/>
+    <w:bookmarkStart w:name="z123" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                                                     Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23325,80 +23311,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"__" ______________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="144"/>
+    <w:bookmarkStart w:name="z124" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     ЗАКЛЮЧЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         об аннулировании ранее выданного разрешения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24132,80 +24118,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проживание в Республике</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="145"/>
+    <w:bookmarkStart w:name="z126" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                     УВЕДОМЛЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          об аннулировании разрешения на постоянное жительство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24679,55 +24665,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25053,31 +25039,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>