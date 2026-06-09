--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec1c8e0" w14:textId="ec1c8e0">
+    <w:p w14:paraId="6c1763e" w14:textId="6c1763e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2470,925 +2470,1343 @@
         <w:t>
       1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z2382" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z2383" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 пункта 7 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z2384" w:id="55"/>
+    <w:bookmarkStart w:name="z2384" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процессы сбора и обработки информации в полной мере автоматизируются и допускают возможность проверки корректности полученных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z2385" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z2385" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z2386" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z2386" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты мониторинга отчетности и сведений, представляемых субъектом контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z2387" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z2387" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z2388" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z2388" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результаты профилактического контроля без посещения субъекта (объекта) контроля (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z2389" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z2389" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки степени риска проверки на соответствие требованиям используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z2390" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z2390" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты анализа сведений, представляемых государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z2391" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z2391" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты предыдущих проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z2392" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 пункта 7 предусматривается дополнить подпунктами 3), 4) и 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2392" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. На основании имеющихся источников информации формируются данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z2393" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z2393" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие требованиям и профилактический контроль субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z2394" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z2394" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z2395" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z2395" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z2396" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z2396" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z2397" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z2397" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска по субъективным критериям, которые приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z2398" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z2398" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатели субъективных критериев определяются для каждой однородной группы субъектов (объектов) контроля. Удельный вес по значимости показателей субъективных критериев определяется в зависимости от важности показателя в оценке риска для каждой однородной группы субъектов (объектов) контроля в каждой сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z2399" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z2399" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z2400" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z2401" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы (за исключением субъектов (объектов) для которых наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме и наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу) являются обязательными требованиями).</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z2402" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      К смягчающим индикаторам относится:</w:t>
+        <w:t xml:space="preserve">
+      10. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z2403" w:id="74"/>
+    <w:bookmarkStart w:name="z2401" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+      11. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы (за исключением субъектов (объектов) для которых наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме и наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу) являются обязательными требованиями).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z2404" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z2402" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      К смягчающим индикаторам относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z2403" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z2404" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z2405" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z2405" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Особенности формирования системы оценки и управления рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z2406" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z2407" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z2408" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2407" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z2408" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       Степени нарушении требований к субъектам (объектам) контроля при проведении профилактического контроля и проверки на соответствие требованиям, приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z2409" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z2409" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z2410" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z2410" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для отнесения субъекта контроля к степени риска применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z2411" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z2411" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил (SC), с последующей нормализацией значений, данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z2412" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z2412" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z2413" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z2413" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z2414" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z2414" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z2415" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z2415" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z2416" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z2416" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z2417" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z2417" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z2418" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z2418" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 9 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие требованиям или профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z2419" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z2419" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z2420" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z2420" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z2421" w:id="92"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z2421" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z2422" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z2422" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3423,212 +3841,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) х 0,7, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z2423" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z2423" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z2424" w:id="95"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z2424" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z2425" w:id="96"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z2425" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z2426" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z2426" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z2427" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z2427" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z2428" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z2428" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3643,311 +4061,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) х 0,3, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z2429" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z2429" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z2430" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z2430" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – требуемое количество незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z2431" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z2431" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z2432" w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z2432" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z2433" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z2433" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z2434" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z2434" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z2435" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z2435" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z2436" w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z2436" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z2437" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z2437" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z2438" w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z2438" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z2439" w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z2439" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2184400" cy="787400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3969,91 +4387,91 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2440" w:id="111"/>
+    <w:bookmarkStart w:name="z2440" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z2441" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z2441" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4068,131 +4486,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z2442" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z2442" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z2443" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z2443" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z2444" w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z2444" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z2445" w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z2445" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1803400" cy="635000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -4214,190 +4632,306 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2446" w:id="117"/>
+    <w:bookmarkStart w:name="z2446" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z2447" w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z2447" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z2448" w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z2448" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z2449" w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z2449" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 24 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4528,68 +5062,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ресурсов для отбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектов (объектов) контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2452" w:id="121"/>
+    <w:bookmarkStart w:name="z2452" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушения требований к субъектам (объектам) контроля при проведении профилактического контроля с посещением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11347,68 +11881,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2453" w:id="122"/>
+    <w:bookmarkStart w:name="z2453" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушения требований к субъектам (объектам) контроля при проведении проверки на соответствие требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15228,50 +15762,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15291,64 +15931,113 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -15402,88 +16091,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ресурсов для отбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектов (объектов) контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2455" w:id="123"/>
+    <w:bookmarkStart w:name="z2455" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2456" w:id="124"/>
+      <w:bookmarkStart w:name="z2456" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в области охраны окружающей среды, воспроизводства и использования природных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ресурсов в отношении физических или юридических лиц, в собственности или ином</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18451,50 +19140,148 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -18639,68 +19426,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 декабря 2015 года № 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2335" w:id="125"/>
+    <w:bookmarkStart w:name="z2335" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции совместного приказа и.о. Министра экологии и природных ресурсов РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27545,64 +28332,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z150" w:id="126"/>
+      <w:bookmarkStart w:name="z150" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27676,50 +28463,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность) (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27865,68 +28768,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 декабря 2015 года № 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2162" w:id="127"/>
+    <w:bookmarkStart w:name="z2162" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 3 в соответствии с совместным приказом Министра энергетики РК от 19.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32386,64 +33289,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="128"/>
+      <w:bookmarkStart w:name="z155" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) ________________________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32706,126 +33609,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 декабря 2015 года № 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2458" w:id="129"/>
+    <w:bookmarkStart w:name="z2458" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду на выполнения работ (оказания услуг) по переработке, обезвреживанию, утилизации и (или) уничтожению опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 4 в соответствии с совместным приказом и.о. Министра экологии и природных ресурсов РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 111 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2459" w:id="130"/>
+      <w:bookmarkStart w:name="z2459" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32977,80 +33880,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2460" w:id="131"/>
+          <w:bookmarkStart w:name="z2460" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33138,80 +34041,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2465" w:id="132"/>
+          <w:bookmarkStart w:name="z2465" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33299,80 +34202,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2470" w:id="133"/>
+          <w:bookmarkStart w:name="z2470" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33452,80 +34355,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2475" w:id="134"/>
+          <w:bookmarkStart w:name="z2475" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33605,80 +34508,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2480" w:id="135"/>
+          <w:bookmarkStart w:name="z2480" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33758,80 +34661,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2485" w:id="136"/>
+          <w:bookmarkStart w:name="z2485" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33911,80 +34814,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2490" w:id="137"/>
+          <w:bookmarkStart w:name="z2490" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34064,80 +34967,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2495" w:id="138"/>
+          <w:bookmarkStart w:name="z2495" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34203,64 +35106,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2500" w:id="139"/>
+      <w:bookmarkStart w:name="z2500" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) _________________________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34417,55 +35320,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34791,31 +35694,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>