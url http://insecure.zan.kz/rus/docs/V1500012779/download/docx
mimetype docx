--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c1763e" w14:textId="6c1763e">
+    <w:p w14:paraId="d54713a" w14:textId="d54713a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2470,1343 +2470,1127 @@
         <w:t>
       1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z2382" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z2383" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для оценки степени риска профилактического контроля с посещением субъектов (объектов) контроля используются следующие источники информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z2384" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процессы сбора и обработки информации в полной мере автоматизируются и допускают возможность проверки корректности полученных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z2385" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки степени риска используются следующие источники информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z2386" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результаты мониторинга отчетности и сведений, представляемых субъектом контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z2387" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z2388" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) результаты профилактического контроля без посещения субъекта (объекта) контроля (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z2389" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки степени риска проверки на соответствие требованиям используются следующие источники информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z2390" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результаты анализа сведений, представляемых государственными органами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z2391" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результаты предыдущих проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z2501" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) результаты мониторинга отчетности и сведений, представляемых субъектом контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z2502" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие неблагоприятных происшествий, возникших по вине субъекта контроля, в том числе пожары, аварии, происшествия и инциденты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z2503" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие и количество подтвержденных жалоб и обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными совместными приказами Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Абзац 1 пункта 7 предусматривается в редакции </w:t>
-[...29 lines deleted...]
-        <w:t>№ 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z2392" w:id="62"/>
+    <w:bookmarkStart w:name="z2392" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. На основании имеющихся источников информации формируются данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z2393" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z2393" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие требованиям и профилактический контроль субъекта (объекта) контроля в отношении субъекта (объекта) контроля с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z2394" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z2394" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z2395" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z2395" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении субъектов контроля, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z2396" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z2396" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z2397" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z2397" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются согласно перечню субъективных критериев для определения степени риска по субъективным критериям, которые приведены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z2398" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z2398" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатели субъективных критериев определяются для каждой однородной группы субъектов (объектов) контроля. Удельный вес по значимости показателей субъективных критериев определяется в зависимости от важности показателя в оценке риска для каждой однородной группы субъектов (объектов) контроля в каждой сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z2399" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z2399" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z2400" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Субъекты (объекты) контроля переводятся с применением цифровой системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с Законом Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции совместного приказа Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2401" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы (за исключением субъектов (объектов) для которых наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме и наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу) являются обязательными требованиями).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z2402" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К смягчающим индикаторам относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z2403" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z2404" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z2405" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Особенности формирования системы оценки и управления рисками</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z2408" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Система оценки и управления рисками ведется с использованием цифровых систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии цифровой системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и (или) проверка на соответствие требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степени нарушении требований к субъектам (объектам) контроля при проведении профилактического контроля и проверки на соответствие требованиям, приведены в приложении 1 к настоящим Критериям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции совместного приказа Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>совместного приказ</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>а</w:t>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Министра экологии и природных ресурсов РК от 13.03.2026 № 44 и и.о. Министра национальной экономики Республики Казахстан от 19.03.2026 </w:t>
+        <w:br/>
       </w:r>
-      <w:r>
-[...151 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...145 lines deleted...]
-    <w:bookmarkStart w:name="z2409" w:id="77"/>
+    <w:bookmarkStart w:name="z2409" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок расчета степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z2410" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z2410" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для отнесения субъекта контроля к степени риска применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z2411" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z2411" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил (SC), с последующей нормализацией значений, данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z2412" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z2412" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z2413" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z2413" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z2414" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z2414" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z2415" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z2415" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z2416" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z2416" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z2417" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z2417" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z2418" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z2418" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 9 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие требованиям или профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z2419" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z2419" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z2420" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z2420" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z2421" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z2421" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z2422" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z2422" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3841,212 +3625,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) х 0,7, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z2423" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z2423" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z2424" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z2424" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z2425" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z2425" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z2426" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z2426" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z2427" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z2427" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z2428" w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z2428" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4061,311 +3845,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) х 0,3, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z2429" w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z2429" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z2430" w:id="98"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z2430" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – требуемое количество незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z2431" w:id="99"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z2431" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z2432" w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z2432" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z2433" w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z2433" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z2434" w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z2434" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z2435" w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z2435" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z2436" w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z2436" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z2437" w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z2437" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z2438" w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z2438" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z2439" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z2439" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2184400" cy="787400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -4387,91 +4171,91 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2440" w:id="108"/>
+    <w:bookmarkStart w:name="z2440" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z2441" w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z2441" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4486,131 +4270,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z2442" w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z2442" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z2443" w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z2443" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 15 Правил, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z2444" w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z2444" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z2445" w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z2445" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1803400" cy="635000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -4632,306 +4416,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2446" w:id="114"/>
+    <w:bookmarkStart w:name="z2446" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z2447" w:id="115"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z2447" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z2448" w:id="116"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z2448" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z2449" w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z2449" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 24 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4991,198 +4659,225 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>риска и управления рисками</w:t>
+              <w:t>риска и проверочных листов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области охраны окружающей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>среды, воспроизводства</w:t>
+              <w:t>среды, воспроизводства и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и использования природных</w:t>
+              <w:t>использования природных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресурсов для отбора</w:t>
-[...12 lines deleted...]
-              <w:t>субъектов (объектов) контроля</w:t>
+              <w:t>ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2452" w:id="118"/>
+    <w:bookmarkStart w:name="z2452" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушения требований к субъектам (объектам) контроля при проведении профилактического контроля с посещением</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции совместного приказа Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z2454" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5249,51 +4944,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5362,51 +5057,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5475,51 +5170,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5547,92 +5242,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Незначительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5660,92 +5355,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Незначительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5814,200 +5509,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Использование приборов учета объемов воды и ведение журнала учета водопотребления и водоотведения природопользователями, осуществляющими забор из подземных водных объектов и (или) сброс сточных вод в водные объекты, недра, в накопители сточных вод, на рельеф местности или имеющих замкнутый цикл водоотведения</w:t>
+Недопущение сброса сточных вод независимо от степени их очистки в поверхностные водные объекты в зонах санитарной охраны источников централизованного питьевого водоснабжения, курортов, в местах, отведенных для купания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение сброса сточных вод независимо от степени их очистки в поверхностные водные объекты в зонах санитарной охраны источников централизованного питьевого водоснабжения, курортов, в местах, отведенных для купания</w:t>
+Недопущение сброса сточных вод без предварительной очистки, за исключением сбросов шахтных и карьерных вод горно-металлургических предприятий в пруды-накопители и (или) пруды-испарители, а также вод, используемых для водяного охлаждения, в накопители, расположенные в системе замкнутого (оборотного) водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6040,200 +5735,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение сброса сточных вод без предварительной очистки, за исключением сбросов шахтных и карьерных вод горно-металлургических предприятий в пруды-накопители и (или) пруды-испарители, а также вод, используемых для водяного охлаждения, в накопители, расположенные в системе замкнутого (оборотного) водоснабжения</w:t>
+Разработка и осуществление мероприятий по повторному использованию воды, оборотному водоснабжению операторами объектов I и (или) II категорий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработка и осуществление мероприятий по повторному использованию воды, оборотному водоснабжению операторами объектов I и (или) II категорий</w:t>
+Предотвращение воздействия на окружающую среду и осуществление рекультивации земель после прекращения эксплуатации накопителей сточных вод и (или) искусственных водных объектов, предназначенные для естественной биологической очистки сточных вод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6266,87 +5961,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предотвращение воздействия на окружающую среду и осуществление рекультивации земель после прекращения эксплуатации накопителей сточных вод и (или) искусственных водных объектов, предназначенные для естественной биологической очистки сточных вод</w:t>
+Недопущение загрязнения, захламления, деградации и ухудшения плодородия почв, а также снятия плодородного слоя почвы в целях продажи или передачи его другим лицам, за исключением случаев, когда такое снятие необходимо для предотвращения безвозвратной утери плодородного слоя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6379,539 +6074,539 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение загрязнения, захламления, деградации и ухудшения плодородия почв, а также снятия плодородного слоя почвы в целях продажи или передачи его другим лицам, за исключением случаев, когда такое снятие необходимо для предотвращения безвозвратной утери плодородного слоя</w:t>
+Проведение ликвидации на основе анализа суммарной экологической пользы при возникновении аварийных разливов нефти на море, внутренних водоемах и в предохранительной зоне Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение рекультивации нарушенных земель недропользователями при проведении операций по недропользованию, а также иные лица при выполнении строительных и других работ, связанных с нарушением земель</w:t>
+Наличие и применение закрытых контейнеров и специальных емкостей для перевозки сыпучих материалов, химических реагентов и опасных грузов, исключающих их попадание в окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Незначительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение ликвидации на основе анализа суммарной экологической пользы при возникновении аварийных разливов нефти на море, внутренних водоемах и в предохранительной зоне Республики Казахстан</w:t>
+Произведение заправки судов с помощью систем, исключающих разливы и утечки топлива и горюче-смазочных материалов в море</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие и применение закрытых контейнеров и специальных емкостей для перевозки сыпучих материалов, химических реагентов и опасных грузов, исключающих их попадание в окружающую среду</w:t>
+Оснащение и применение суднами оборудования, не допускающего загрязнения палуб судов нефтепродуктами, сброса загрязненных сточных вод в водоемы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Незначительное</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Произведение заправки судов с помощью систем, исключающих разливы и утечки топлива и горюче-смазочных материалов в море</w:t>
+Ведение недропользователем проводящий операции по недропользованию в государственной заповедной зоне в северной части Каспийского моря ежегодного производственного мониторинга окружающей среды (по климатическим сезонам) по всей контрактной территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6944,200 +6639,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оснащение и применение суднами оборудования, не допускающего загрязнения палуб судов нефтепродуктами, сброса загрязненных сточных вод в водоемы</w:t>
+Проведение мониторинга последствий аварийного загрязнения окружающей среды в случае возникновения аварийных ситуаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ведение недропользователем проводящий операции по недропользованию в государственной заповедной зоне в северной части Каспийского моря ежегодного производственного мониторинга окружающей среды (по климатическим сезонам) по всей контрактной территории</w:t>
+Проведение работ по консервации, обеспечение сохранности бурового основания и надежной герметизации скважины до момента возобновления работ в случае консервации скважин после завершения испытаний недропользователем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7170,87 +6865,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение мониторинга последствий аварийного загрязнения окружающей среды в случае возникновения аварийных ситуаций</w:t>
+Недопущение сжигания флюидов на факелах при эксплуатации скважин, за исключением случаев угрозы возникновения аварийной ситуации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7283,200 +6978,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение работ по консервации, обеспечение сохранности бурового основания и надежной герметизации скважины до момента возобновления работ в случае консервации скважин после завершения испытаний недропользователем</w:t>
+Недопущение сброса с судов нефти, загрязняющих веществ и содержащих их сточных вод, неочищенных балластных вод, пищевых отходов, бытового мусора и всех видов пластмасс в водные объекты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение сжигания флюидов на факелах при эксплуатации скважин, за исключением случаев угрозы возникновения аварийной ситуации</w:t>
+Сжигание сырого газа на факеле, которое не признано уполномоченным органом в области углеводородов в качестве технологически неизбежного сжигания при технологическом сбое, отказе или отклонении в работе технологического оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7509,87 +7204,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение сброса с судов нефти, загрязняющих веществ и содержащих их сточных вод, неочищенных балластных вод, пищевых отходов, бытового мусора и всех видов пластмасс в водные объекты</w:t>
+При обнаружении недропользователями в пределах контрактной территории ранее пробуренных скважин обеспечение их принятия на баланс и проведение по ним мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7622,87 +7317,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сжигание сырого газа на факеле, которое не признано уполномоченным органом в области углеводородов в качестве технологически неизбежного сжигания при технологическом сбое, отказе или отклонении в работе технологического оборудования</w:t>
+Недопущение складирования отходов вне специально установленных мест, предназначенных для их накопления и (или) захоронения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7735,87 +7430,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обнаружении недропользователями в пределах контрактной территории ранее пробуренных скважин обеспечение их принятия на баланс и проведение по ним мониторинга</w:t>
+Обеспечение раздельного сбора отходов лиц, осуществляющих операции по сбору отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7848,87 +7543,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение складирования отходов вне специально установленных мест, предназначенных для их накопления и (или) захоронения</w:t>
+Недопущение смешивания отходов, подвергнутых раздельному сбору, на всех дальнейших этапах управления отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7961,87 +7656,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение раздельного сбора отходов лиц, осуществляющих операции по сбору отходов</w:t>
+Обеспечение юридическими лицами и индивидуальными предпринимателями своевременного вывоза отходов к специализированным местам хранения, обезвреживания, переработки, утилизации или удаления, деятельности которых являются источниками загрязнения атмосферного воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8074,200 +7769,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение смешивания отходов, подвергнутых раздельному сбору, на всех дальнейших этапах управления отходами</w:t>
+Наличие паспорта опасных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение юридическими лицами и индивидуальными предпринимателями своевременного вывоза отходов к специализированным местам хранения, обезвреживания, переработки, утилизации или удаления, деятельности которых являются источниками загрязнения атмосферного воздуха</w:t>
+Обеспечения восстановления или удаления образовавшихся отходов как можно ближе к источнику их образования, если это обосновано с технической, экономической и экологической точки зрения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8300,87 +7995,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие паспорта опасных отходов</w:t>
+Разработка субъектом предпринимательства, осуществляющий предпринимательскую деятельность по сбору, транспортировке, восстановлению и (или) удалению опасных отходов плана действий при чрезвычайных и аварийных ситуациях, которые могут возникнуть при управлении опасными отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8413,765 +8108,765 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечения восстановления или удаления образовавшихся отходов как можно ближе к источнику их образования, если это обосновано с технической, экономической и экологической точки зрения.</w:t>
+Наличие на месте захоронения опасных отходов хорошо видимых опознавательных знаков с указанием вида отхода, степени его опасности и даты захоронения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Незначительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработка субъектом предпринимательства, осуществляющий предпринимательскую деятельность по сбору, транспортировке, восстановлению и (или) удалению опасных отходов плана действий при чрезвычайных и аварийных ситуациях, которые могут возникнуть при управлении опасными отходами</w:t>
+Недопущение захоронения твердых бытовых отходов без их предварительной сортировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на месте захоронения опасных отходов хорошо видимых опознавательных знаков с указанием вида отхода, степени его опасности и даты захоронения</w:t>
+Наличие у оператора объектов I категории финансового обеспечения исполнения своих обязательств по ликвидации последствий эксплуатации объектов, в том числе в отношении требований, которые возникнут в будущем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Незначительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение захоронения твердых бытовых отходов без их предварительной сортировки</w:t>
+Наличие у владельца полигона письменного подтверждения получения каждой партии отходов, принятой на участке, и хранение данной документации в течение пяти лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие у оператора объектов I категории финансового обеспечения исполнения своих обязательств по ликвидации последствий эксплуатации объектов, в том числе в отношении требований, которые возникнут в будущем</w:t>
+Наличие на каждом полигоне оборудованной системы мониторинга атмосферных выбросов (свалочный газ), фильтрата и сточных вод, образующихся в депонированных отходах, для предупреждения их негативного воздействия на окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие у владельца полигона письменного подтверждения получения каждой партии отходов, принятой на участке, и хранение данной документации в течение пяти лет</w:t>
+Создание ликвидационного фонда для рекультивации земель, ведения мониторинга воздействия на окружающую среду и контроля загрязнения после закрытия полигона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на каждом полигоне оборудованной системы мониторинга атмосферных выбросов (свалочный газ), фильтрата и сточных вод, образующихся в депонированных отходах, для предупреждения их негативного воздействия на окружающую среду</w:t>
+Проведение оператором полигона мониторинга выбросов свалочного газа и фильтрата в течение тридцати лет для полигонов 1 класса, двадцати лет для полигонов 2 класса, пяти лет для полигонов 3 класса после закрытия полигона (части полигона)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9204,200 +8899,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Создание ликвидационного фонда для рекультивации земель, ведения мониторинга воздействия на окружающую среду и контроля загрязнения после закрытия полигона</w:t>
+Уменьшение выбросов метана на полигоне путем сокращения объемов захоронения биоразлагаемых отходов и установки систем сбора и утилизации свалочного газа оператором полигона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
+37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проведение оператором полигона мониторинга выбросов свалочного газа и фильтрата в течение тридцати лет для полигонов 1 класса, двадцати лет для полигонов 2 класса, пяти лет для полигонов 3 класса после закрытия полигона (части полигона)</w:t>
+Осуществление хронологического учета количества, вида, происхождения отходов, пунктов назначения, частоты сбора, метода транспортировки и метода обращения лицами, осуществляющие операции по восстановлению или удалению опасных отходов, образователи опасных отходов, субъекты предпринимательства, осуществляющие деятельность по сбору, транспортировке и (или) обезвреживанию опасных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9430,200 +9125,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уменьшение выбросов метана на полигоне путем сокращения объемов захоронения биоразлагаемых отходов и установки систем сбора и утилизации свалочного газа оператором полигона</w:t>
+Недопущение захоронения опасных отходов на полигонах неопасных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
+39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осуществление хронологического учета количества, вида, происхождения отходов, пунктов назначения, частоты сбора, метода транспортировки и метода обращения лицами, осуществляющие операции по восстановлению или удалению опасных отходов, образователи опасных отходов, субъекты предпринимательства, осуществляющие деятельность по сбору, транспортировке и (или) обезвреживанию опасных отходов</w:t>
+Устранение (пресечение) факторов, а также на контроль, локализации и сокращение экологического ущерба, в целях предотвращения большего экологического ущерба или вредного воздействия на жизнь и (или) здоровье населения и окружающую среду, лицом, причинившие экологический ущерб, не позднее одного рабочего дня после обнаружения факта причинения экологического ущерба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9656,426 +9351,426 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение захоронения опасных отходов на полигонах неопасных отходов</w:t>
+Обеспечение физическими и юридическими лицами, осуществляющими производство на территории Республики Казахстан и (или) ввоз на территорию Республики Казахстан продукции (товаров), по перечню, утвержденному уполномоченным органом в области охраны окружающей среды, сбор транспортировку, переработку, обезвреживание, использование и (или) утилизацию отходов, образующихся после утраты потребительских свойств продукции (товаров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
+41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Устранение (пресечение) факторов, а также на контроль, локализации и сокращение экологического ущерба, в целях предотвращения большего экологического ущерба или вредного воздействия на жизнь и (или) здоровье населения и окружающую среду, лицом, причинившие экологический ущерб, не позднее одного рабочего дня после обнаружения факта причинения экологического ущерба</w:t>
+Разработка программы и проведение ремедиации компонентов природной среды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение физическими и юридическими лицами, осуществляющими производство на территории Республики Казахстан и (или) ввоз на территорию Республики Казахстан продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), сбора, транспортировки, переработки, обезвреживания, использования и (или) утилизации отходов, образующихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), и ее (их) упаковки</w:t>
+Недопущение смешивания строительных отходов с опасными, пищевыми, бытовыми, медицинскими, биологическими, радиоактивными отходами, кроме случаев восстановления строительных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соблюдение оператором расширенных обязательств производителей (импортеров) требований за целевое использование платы производителей (импортеров), неисполнение или ненадлежащее исполнение возложенных на него обязанностей и функций, неиспользование и (или) ненадлежащее использование возможностей по реализации расширенных обязательств производителей (импортеров)</w:t>
+Недопущение складирования отходов горнодобывающей промышленности вне специально установленных мест.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10108,87 +9803,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработка программы и проведение ремедиации компонентов природной среды</w:t>
+Недопущение накопления строительных отходов вне специально установленных мест.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10221,200 +9916,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
+45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение смешивания строительных отходов с другими видами отходов, кроме случаев восстановления строительных отходов</w:t>
+Наличие на пунктах хранения отходов, содержащих стойкие органические загрязнители, средств защиты, обеспечивающих предотвращение влияния стойких органических загрязнителей на окружающую среду и здоровье населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
+46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение складирования отходов горнодобывающей промышленности вне специально установленных мест.</w:t>
+Недопущение производства и использования пестицидов, в составе которых имеются стойкие органические загрязнители.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10447,87 +10142,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
+47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение накопления строительных отходов вне специально установленных мест.</w:t>
+Недопущение эксплуатации квотируемой установки субъектом квотирования без получения углеродных квот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10560,539 +10255,539 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
+48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на пунктах хранения отходов, содержащих стойкие органические загрязнители, средств защиты, обеспечивающих предотвращение влияния стойких органических загрязнителей на окружающую среду и здоровье населения</w:t>
+Недопущение осуществления квотируемой установкой квотируемых выбросов парниковых газов в объеме, превышающем количество углеродных единиц, имеющихся на соответствующем счете оператора квотируемой установки в государственном реестре углеродных единиц.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
+49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение производства и использования пестицидов, в составе которых имеются стойкие органические загрязнители.</w:t>
+Разработка и исполнение субъектом квотирования плана мониторинга выбросов парниковых газов квотируемой установки на период действия Национального плана углеродных квот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение эксплуатации квотируемой установки субъектом квотирования без получения углеродных квот</w:t>
+Представление достоверных данных о валидации и верификации независимыми аккредитованными организациями, аккредитованными органами по валидации и верификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недопущение осуществления квотируемой установкой квотируемых выбросов парниковых газов в объеме, превышающем количество углеродных единиц, имеющихся на соответствующем счете оператора квотируемой установки в государственном реестре углеродных единиц.</w:t>
+Предоставление данных для ведения Государственного кадастра отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Грубое</w:t>
+Значительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработка и исполнение субъектом квотирования плана мониторинга выбросов парниковых газов квотируемой установки на период действия Национального плана углеродных квот</w:t>
+Предоставление отчета в регистр выбросов и переноса загрязнителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11125,87 +10820,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
+53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Представление достоверных данных о валидации и верификации независимыми аккредитованными организациями, аккредитованными органами по валидации и верификации</w:t>
+Предоставление субъектом квотирования отчета об инвентаризации выбросов парниковых газов для верификации в аккредитованный орган по валидации и верификации за предыдущий год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11238,87 +10933,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление данных для ведения Государственного кадастра отходов</w:t>
+Предоставление субъектом квотирования до первого апреля текущего года в государственный углеродный кадастр отчета об инвентаризации выбросов парниковых газов за предыдущий год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11351,503 +11046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...451 lines deleted...]
-59.</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11881,68 +11124,66 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2453" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушения требований к субъектам (объектам) контроля при проведении проверки на соответствие требованиям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12068,51 +11309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12181,51 +11422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12294,51 +11535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12407,51 +11648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12520,51 +11761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12633,51 +11874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12746,51 +11987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12859,51 +12100,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12972,51 +12213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13085,51 +12326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13198,51 +12439,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13311,51 +12552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13424,51 +12665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13537,51 +12778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13650,51 +12891,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13763,87 +13004,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Предоставление декларации о воздействии на окружающую среду для объектов III категории</w:t>
+Непредставление декларации о воздействии на окружающую среду и (или) предоставление недостоверной информации, содержащейся в этой декларации лицами, осуществляющими деятельность на объектах III категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13876,51 +13117,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13989,51 +13230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14102,51 +13343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14215,51 +13456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14328,51 +13569,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14441,51 +13682,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14554,51 +13795,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14667,51 +13908,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14780,51 +14021,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14893,51 +14134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15006,51 +14247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15119,51 +14360,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15191,92 +14432,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значительное</w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15345,51 +14586,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15458,51 +14699,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15571,51 +14812,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15684,51 +14925,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15757,161 +14998,2873 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превышение нормативов эмиссий, выданных в экологическом разрешении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа производственного экологического контроля должна содержать следующую информацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) обязательный перечень количественных и качественных показателей эмиссий загрязняющих веществ и иных параметров, отслеживаемых в процессе производственного мониторинга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) периодичность и продолжительность производственного мониторинга, частоту осуществления измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сведения об используемых инструментальных и расчетных методах проведения производственного мониторинга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) необходимое количество точек отбора проб для параметров, отслеживаемых в процессе производственного мониторинга (по компонентам: атмосферный воздух, воды, почвы), и указание мест проведения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) методы и частоту ведения учета, анализа и сообщения данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) план-график внутренних проверок и процедуру устранения нарушений экологического законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) механизмы обеспечения качества инструментальных измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) протокол действий в нештатных ситуациях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) организационную и функциональную структуру внутренней ответственности работников за проведение производственного экологического контроля.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Проведение предварительной оценки воздействия на окружающую среду</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Проведение скрининга воздействий намечаемой деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Проведение послепроектного анализа фактических воздействий при реализации намечаемой деятельности </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не обеспечение установками очистки газа проектной очистки и (или) обезвреживание загрязняющих веществ от источника выброса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление отчетов по инвентаризации опасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Складирование отходов вне специально установленных мест, предназначенных для их накопления и (или) захоронения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смешивание отходов, подвергнутых раздельному сбору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие ликвидационного фонда для рекультивации земель, ведения мониторинга воздействия на окружающую среду и контроля загрязнения после закрытия полигона, в том числе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) общая сметная стоимость работ, указанных в проекте полигона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) наличие ежегодных отчислений оператором полигона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Захоронение опасных отходов на полигонах неопасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непроведение ремедиации компонентов природной среды, которым причинен вред в результате деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допущение смешивания строительных отходов с пищевыми, бытовыми, медицинскими, биологическими отходами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Складирование отходов горнодобывающей промышленности вне специально установленных мест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Захоронение отходов неприемлемых для полигонов:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) любые отходы в жидкой форме (жидкие отходы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) опасные отходы, которые в условиях полигона являются взрывчатыми, коррозийными, окисляемыми, высокоогнеопасными или огнеопасными;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отходы, вступающие в реакцию с водой;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медицинские отходы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) биологические отходы, определенные в соответствии с законодательством Республики Казахстан в области ветеринарии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) целые использованные шины и их фрагменты, за исключением их применения в качестве стабилизирующего материала при рекультивации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) отходы, содержащие стойкие органические загрязнители;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) пестициды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) отходы, которые не удовлетворяют критериям приема;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) отходы пластмасс, пластика и полиэтилена, полиэтилентерефталатную упаковку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) макулатуру, картон и отходы бумаги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) ртутьсодержащие лампы и приборы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) стеклянную тару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) стеклобой;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) лом цветных и черных металлов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) батареи литиевые, свинцово-кислотные;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) электронное и электрическое оборудование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) вышедшие из эксплуатации транспортные средства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) строительные отходы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) пищевые отходы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицам, осуществляющим операции по восстановлению или удалению опасных отходов, образователям опасных отходов, субъектам предпринимательства, осуществляющим деятельность по сбору, транспортировке и (или) обезвреживанию опасных отходов, осуществлять хронологический учет количества, вида, происхождения отходов, пунктов назначения, частоты сбора, метода транспортировки и метода обращения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускать сброс сточных вод независимо от степени их очистки в поверхностные водные объекты в зонах санитарной охраны источников централизованного питьевого водоснабжения, курортов, в местах, отведенных для купания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускать сброс сточных вод без предварительной очистки, за исключением сбросов шахтных и карьерных вод горно-металлургических предприятий в пруды-накопители и (или) пруды-испарители, а также вод, используемых для водяного охлаждения, в накопители, расположенные в системе замкнутого (оборотного) водоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение ликвидации при возникновении аварийных разливов нефти на море и в предохранительной зоне Республики Казахстан методами наблюдения и оценки; механического сдерживания и сбора нефти с поверхности воды (включая отклонение нефтяного пятна от чувствительных ресурсов); контролируемого сжигания нефтяного пятна; применения химических средств; защиты и очистки предохранительной зоны на основе анализа суммарной экологической пользы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускать сверхнормативных выбросов при сжигании сырого газа на факеле, которое не признано уполномоченным органом в области углеводородов в качестве технологически неизбежного сжигания при технологическом сбое, отказе или отклонении в работе технологического оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15931,368 +17884,220 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...17 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Критериям оценки степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>риска и управления рисками</w:t>
+              <w:t>риска и проверочных листов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области охраны окружающей</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>среды, воспроизводства</w:t>
+              <w:t>среды, воспроизводства и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и использования природных</w:t>
+              <w:t>использования природных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресурсов для отбора</w:t>
-[...12 lines deleted...]
-              <w:t>субъектов (объектов) контроля</w:t>
+              <w:t>ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2455" w:id="120"/>
+    <w:bookmarkStart w:name="z2455" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ресурсов в отношении физических или юридических лиц, в собственности или ином</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции совместного приказа Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>законном пользовании которого находится объект, оказывающий негативное</w:t>
-[...87 lines deleted...]
-        <w:t>наименование однородной группы субъектов (объектов) контроля</w:t>
+        <w:t>
+      В области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду ___________ в соответствии со статьей 138 Предпринимательского кодекса Республики Казахстан наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -16311,51 +18116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16421,137 +18226,107 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...28 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>
+Удельный вес по значимости, балл (в сумме не должен превышать 100 баллов),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Условия /значения, x</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+Условия /значения, xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17297,51 +19072,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непредставление отчетов по инвентаризации опасных отходов</w:t>
+Непредставление отчетов по инвентаризации опасных отходов, отчетов по производственному экологическому контролю, по плану природоохранных мероприятий, отчет по парниковым газам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17796,52 +19571,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-да </w:t>
+              <w:t>
+да</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17967,52 +19742,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Для проверки на соответствие требованиям по разрешительным документам </w:t>
+              <w:t>
+Для проверки на соответствие требованиям по разрешительным документам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18333,205 +20108,380 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Для проверки на соответствие требованиям по наличию уведомления о начале или прекращении деятельности по сбору, сортировке и (или) транспортировке отходов, восстановлению и (или) уничтожению неопасных отходов</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непредставление, представление неполных или несвоевременное представление отчетов по ПЭК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мониторинг отчетности и сведений, представляемых субъектом контроля и результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Наличие уведомления о начале или прекращении деятельности по сбору, сортировке и (или) транспортировке отходов, восстановлению и (или) уничтожению неопасных отходов</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнение условий экологического разрешения оператором, получивший экологическое разрешение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мониторинг отчетности и сведений, представляемых субъектом контроля и результаты анализа сведений, представляемых государственными органами и организациями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18553,381 +20503,648 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-да</w:t>
+0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0 %</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Превышение нормативов эмиссий выданных в экологическом разрешении, в том числе автоматизированной системой мониторинга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мониторинг отчетности и сведений, представляемых субъектом контроля, показания автоматизированной системы мониторинга, результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Для проверки на соответствие требованиям по наличию лицензии для выполнения работ (оказания услуг) по переработке, обезвреживанию, утилизации и (или) уничтожению опасных отходов</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превышение лимитов накопления отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мониторинг отчетности и сведений, представляемых субъектом контроля результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-1</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Наличие лицензии для выполнения работ (оказания услуг) по переработке, обезвреживанию, утилизации и (или) уничтожению опасных отходов</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Захоронение отходов без экологического разрешения или отходов, не заявленных в декларации о воздействии на окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мониторинг отчетности и сведений, представляемых субъектом контроля результаты анализа сведений, представляемых государственными органами и организациями, результаты предыдущих проверок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18949,97 +21166,1224 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-да</w:t>
+100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-нет</w:t>
+0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление ежегодного отчета о выполнении плана мероприятий по охране окружающей среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мониторинг отчетности и сведений, представляемых субъектом контроля результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неисполнение предписания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+результаты предыдущих проверок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нештатные ситуации, связанные с загрязнением окружающей среды (инциденты, аварии, пожары, происшествия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие неблагоприятных происшествий, возникших по вине субъекта (объекта) контроля (инциденты, аварии и пожары, происшествия), результаты анализа сведений, представляемых государственными органами и организациями, результаты предыдущих проверок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие двух и более подтвержденных жалоб либо обращений, не носящих одинаковый характер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жалобы и обращения, поступившие в государственный орган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для проверки на соответствие требованиям по наличию уведомления о начале или прекращении деятельности по сбору, сортировке и (или) транспортировке отходов, восстановлению и (или) уничтожению неопасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие уведомления о начале или прекращении деятельности по сбору, сортировке и (или) транспортировке отходов, восстановлению и (или) уничтожению неопасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -19119,170 +22463,447 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для проверки на соответствие требованиям по наличию лицензии для выполнения работ (оказания услуг) по переработке, обезвреживанию, утилизации и (или) уничтожению опасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие лицензии для выполнения работ (оказания услуг) по переработке, обезвреживанию, утилизации и (или) уничтожению опасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+результаты анализа сведений, представляемых государственными органами и организациями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...117 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19355,380 +22976,331 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра национальной экономики</w:t>
+              <w:t>Министра национальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>экономики</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 декабря 2015 года № 835</w:t>
+              <w:t>от 30 декабря 2015 года № 835 и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и Министра энергетики</w:t>
+              <w:t>Министра энергетики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 декабря 2015 года № 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2335" w:id="122"/>
+    <w:bookmarkStart w:name="z2335" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду</w:t>
+        <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в соответствии со статьей 138 Предпринимательского кодекса Республики Казахстан в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции совместного приказа и.о. Министра экологии и природных ресурсов РК от 14.06.2023 </w:t>
+      Сноска. Приложение 2 - в редакции совместного приказа Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 191</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 111 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наименование однородной группы субъектов (объектов) контроля </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственный орган, назначивший проверку/профилактический контроль</w:t>
+      Государственный орган, назначивший проверку/профилактический контроль с посещением субъекта (объекта) контроля ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>с посещением субъекта (объекта) контроля _____________________________</w:t>
+        <w:t>
+      ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
+        <w:t>
+      Акт о назначении проверки/профилактический контроль с посещением субъекта (объекта) контроля _______________________________________________________________________ (№, дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Акт о назначении проверки/профилактический контроль с посещением субъекта</w:t>
+        <w:t>
+      Наименование субъекта (объекта) контроля ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(объекта) контроля _________________________________________ (№, дата)</w:t>
+        <w:t>
+      Индивидуальный идентификационный номер/бизнес-идентификационный номер субъекта (объекта) контроля ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование субъекта (объекта) контроля _____________________________</w:t>
-[...101 lines deleted...]
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>
+      Адрес места нахождения____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19893,200 +23465,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...107 lines deleted...]
-4.</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20183,51 +23755,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20324,51 +23896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20465,51 +24037,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20606,51 +24178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20747,87 +24319,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Использование приборов учета объемов воды и ведение журнала учета водопотребления и водоотведения природопользователями, осуществляющими забор из подземных водных объектов и (или) сброс сточных вод в водные объекты, недра, в накопители сточных вод, на рельеф местности или имеющих замкнутый цикл водоотведения</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение сброса сточных вод независимо от степени их очистки в поверхностные водные объекты в зонах санитарной охраны источников централизованного питьевого водоснабжения, курортов, в местах, отведенных для купания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20888,87 +24460,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Недопущение сброса сточных вод независимо от степени их очистки в поверхностные водные объекты в зонах санитарной охраны источников централизованного питьевого водоснабжения, курортов, в местах, отведенных для купания</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение сброса сточных вод без предварительной очистки, за исключением сбросов шахтных и карьерных вод горно-металлургических предприятий в пруды-накопители и (или) пруды-испарители, а также вод, используемых для водяного охлаждения, в накопители, расположенные в системе замкнутого (оборотного) водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21029,87 +24601,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Недопущение сброса сточных вод без предварительной очистки, за исключением сбросов шахтных и карьерных вод горно-металлургических предприятий в пруды-накопители и (или) пруды-испарители, а также вод, используемых для водяного охлаждения, в накопители, расположенные в системе замкнутого (оборотного) водоснабжения.</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка и осуществление мероприятий по повторному использованию воды, оборотному водоснабжению операторами объектов I и (или) II категорий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21170,87 +24742,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...35 lines deleted...]
-Разработка и осуществление мероприятий по повторному использованию воды, оборотному водоснабжению операторами объектов I и (или) II категорий</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предотвращение воздействия на окружающую среду и осуществление рекультивации земель после прекращения эксплуатации накопителей сточных вод и (или) искусственных водных объектов, предназначенные для естественной биологической очистки сточных вод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21311,87 +24883,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-Предотвращение воздействия на окружающую среду и осуществление рекультивации земель после прекращения эксплуатации накопителей сточных вод и (или) искусственных водных объектов, предназначенные для естественной биологической очистки сточных вод</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение загрязнения, захламления, деградации и ухудшения плодородия почв, а также снятия плодородного слоя почвы в целях продажи или передачи его другим лицам, за исключением случаев, когда такое снятие необходимо для предотвращения безвозвратной утери плодородного слоя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21452,87 +25024,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...35 lines deleted...]
-Недопущение загрязнения, захламления, деградации и ухудшения плодородия почв, а также снятия плодородного слоя почвы в целях продажи или передачи его другим лицам, за исключением случаев, когда такое снятие необходимо для предотвращения безвозвратной утери плодородного слоя</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение ликвидации на основе анализа суммарной экологической пользы при возникновении аварийных разливов нефти на море, внутренних водоемах и в предохранительной зоне Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21593,87 +25165,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...35 lines deleted...]
-Проведение рекультивации нарушенных земель недропользователями при проведении операций по недропользованию, а также иные лица при выполнении строительных и других работ, связанных с нарушением земель</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие и применение закрытых контейнеров и специальных емкостей для перевозки сыпучих материалов, химических реагентов и опасных грузов, исключающих их попадание в окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21734,87 +25306,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...35 lines deleted...]
-Проведение ликвидации на основе анализа суммарной экологической пользы при возникновении аварийных разливов нефти на море, внутренних водоемах и в предохранительной зоне Республики Казахстан</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Произведение заправки судов с помощью систем, исключающих разливы и утечки топлива и горюче-смазочных материалов в море</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21875,87 +25447,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...35 lines deleted...]
-Наличие и применение закрытых контейнеров и специальных емкостей для перевозки сыпучих материалов, химических реагентов и опасных грузов, исключающих их попадание в окружающую среду</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оснащение и применение суднами оборудования, не допускающего загрязнения палуб судов нефтепродуктами, сброса загрязненных сточных вод в водоемы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22016,87 +25588,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...35 lines deleted...]
-Произведение заправки судов с помощью систем, исключающих разливы и утечки топлива и горюче-смазочных материалов в море</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведение недропользователем проводящий операции по недропользованию в государственной заповедной зоне в северной части Каспийского моря ежегодного производственного мониторинга окружающей среды (по климатическим сезонам) по всей контрактной территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22157,87 +25729,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-Оснащение и применение суднами оборудования, не допускающего загрязнения палуб судов нефтепродуктами, сброса загрязненных сточных вод в водоемы</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение мониторинга последствий аварийного загрязнения окружающей среды в случае возникновения аварийных ситуаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22298,87 +25870,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-Ведение недропользователем проводящий операции по недропользованию в государственной заповедной зоне в северной части Каспийского моря ежегодного производственного мониторинга окружающей среды (по климатическим сезонам) по всей контрактной территории</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение работ по консервации, обеспечение сохранности бурового основания и надежной герметизации скважины до момента возобновления работ в случае консервации скважин после завершения испытаний недропользователем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22439,87 +26011,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-Проведение мониторинга последствий аварийного загрязнения окружающей среды в случае возникновения аварийных ситуаций</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение сжигания флюидов на факелах при эксплуатации скважин, за исключением случаев угрозы возникновения аварийной ситуации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22580,87 +26152,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...35 lines deleted...]
-Проведение работ по консервации, обеспечение сохранности бурового основания и надежной герметизации скважины до момента возобновления работ в случае консервации скважин после завершения испытаний недропользователем</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение сброса с судов нефти, загрязняющих веществ и содержащих их сточных вод, неочищенных балластных вод, пищевых отходов, бытового мусора и всех видов пластмасс в водные объекты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22721,87 +26293,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...35 lines deleted...]
-Недопущение сжигания флюидов на факелах при эксплуатации скважин, за исключением случаев угрозы возникновения аварийной ситуации</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сжигание сырого газа на факеле, которое не признано уполномоченным органом в области углеводородов в качестве технологически неизбежного сжигания при технологическом сбое, отказе или отклонении в работе технологического оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22862,87 +26434,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...35 lines deleted...]
-Недопущение сброса с судов нефти, загрязняющих веществ и содержащих их сточных вод, неочищенных балластных вод, пищевых отходов, бытового мусора и всех видов пластмасс в водные объекты</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обнаружении недропользователями в пределах контрактной территории ранее пробуренных скважин обеспечение их принятия на баланс и проведение по ним мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23003,87 +26575,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...35 lines deleted...]
-Сжигание сырого газа на факеле, которое не признано уполномоченным органом в области углеводородов в качестве технологически неизбежного сжигания при технологическом сбое, отказе или отклонении в работе технологического оборудования</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение складирования отходов вне специально установленных мест, предназначенных для их накопления и (или) захоронения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23144,87 +26716,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...35 lines deleted...]
-При обнаружении недропользователями в пределах контрактной территории ранее пробуренных скважин обеспечение их принятия на баланс и проведение по ним мониторинга</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение раздельного сбора отходов лиц, осуществляющих операции по сбору отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23285,87 +26857,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...35 lines deleted...]
-Недопущение складирования отходов вне специально установленных мест, предназначенных для их накопления и (или) захоронения</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение смешивания отходов, подвергнутых раздельному сбору, на всех дальнейших этапах управления отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23426,87 +26998,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...35 lines deleted...]
-Обеспечение раздельного сбора отходов лиц, осуществляющих операции по сбору отходов</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение юридическими лицами и индивидуальными предпринимателями своевременного вывоза отходов к специализированным местам хранения, обезвреживания, переработки, утилизации или удаления, деятельности которых являются источниками загрязнения атмосферного воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23567,87 +27139,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...35 lines deleted...]
-Недопущение смешивания отходов, подвергнутых раздельному сбору, на всех дальнейших этапах управления отходами</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие паспорта опасных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23708,87 +27280,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...35 lines deleted...]
-Обеспечение юридическими лицами и индивидуальными предпринимателями своевременного вывоза отходов к специализированным местам хранения, обезвреживания, переработки, утилизации или удаления, деятельности которых являются источниками загрязнения атмосферного воздуха</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечения восстановления или удаления образовавшихся отходов как можно ближе к источнику их образования, если это обосновано с технической, экономической и экологической точки зрения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23849,87 +27421,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...35 lines deleted...]
-Наличие паспорта опасных отходов</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка субъектом предпринимательства, осуществляющий предпринимательскую деятельность по сбору, транспортировке, восстановлению и (или) удалению опасных отходов плана действий при чрезвычайных и аварийных ситуациях, которые могут возникнуть при управлении опасными отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23990,87 +27562,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...35 lines deleted...]
-Обеспечения восстановления или удаления образовавшихся отходов как можно ближе к источнику их образования, если это обосновано с технической, экономической и экологической точки зрения</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие на месте захоронения опасных отходов хорошо видимых опознавательных знаков с указанием вида отхода, степени его опасности и даты захоронения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24131,87 +27703,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...35 lines deleted...]
-Разработка субъектом предпринимательства, осуществляющий предпринимательскую деятельность по сбору, транспортировке, восстановлению и (или) удалению опасных отходов плана действий при чрезвычайных и аварийных ситуациях, которые могут возникнуть при управлении опасными отходами</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение захоронения твердых бытовых отходов без их предварительной сортировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24272,87 +27844,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...35 lines deleted...]
-Наличие на месте захоронения опасных отходов хорошо видимых опознавательных знаков с указанием вида отхода, степени его опасности и даты захоронения</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие у оператора объектов I категории финансового обеспечения исполнения своих обязательств по ликвидации последствий эксплуатации объектов, в том числе в отношении требований, которые возникнут в будущем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24413,87 +27985,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...35 lines deleted...]
-Недопущение захоронения твердых бытовых отходов без их предварительной сортировки</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие у владельца полигона письменного подтверждения получения каждой партии отходов, принятой на участке, и хранение данной документации в течение пяти лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24554,87 +28126,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...35 lines deleted...]
-Наличие у оператора объектов I категории финансового обеспечения исполнения своих обязательств по ликвидации последствий эксплуатации объектов, в том числе в отношении требований, которые возникнут в будущем</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие на каждом полигоне оборудованной системы мониторинга атмосферных выбросов (свалочный газ), фильтрата и сточных вод, образующихся в депонированных отходах, для предупреждения их негативного воздействия на окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24695,87 +28267,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...35 lines deleted...]
-Наличие у владельца полигона письменного подтверждения получения каждой партии отходов, принятой на участке, и хранение данной документации в течение пяти лет</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создание ликвидационного фонда для рекультивации земель, ведения мониторинга воздействия на окружающую среду и контроля загрязнения после закрытия полигона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24836,87 +28408,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...35 lines deleted...]
-Наличие на каждом полигоне оборудованной системы мониторинга атмосферных выбросов (свалочный газ), фильтрата и сточных вод, образующихся в депонированных отходах, для предупреждения их негативного воздействия на окружающую среду</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение оператором полигона мониторинга выбросов свалочного газа и фильтрата в течение тридцати лет для полигонов 1 класса, двадцати лет для полигонов 2 класса, пяти лет для полигонов 3 класса после закрытия полигона (части полигона)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24977,87 +28549,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...35 lines deleted...]
-Создание ликвидационного фонда для рекультивации земель, ведения мониторинга воздействия на окружающую среду и контроля загрязнения после закрытия полигона</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уменьшение выбросов метана на полигоне путем сокращения объемов захоронения биоразлагаемых отходов и установки систем сбора и утилизации свалочного газа оператором полигона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25118,87 +28690,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...35 lines deleted...]
-Проведение оператором полигона мониторинга выбросов свалочного газа и фильтрата в течение тридцати лет для полигонов 1 класса, двадцати лет для полигонов 2 класса, пяти лет для полигонов 3 класса после закрытия полигона (части полигона)</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление хронологического учета количества, вида, происхождения отходов, пунктов назначения, частоты сбора, метода транспортировки и метода обращения лицами, осуществляющие операции по восстановлению или удалению опасных отходов, образователи опасных отходов, субъекты предпринимательства, осуществляющие деятельность по сбору, транспортировке и (или) обезвреживанию опасных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25259,87 +28831,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...35 lines deleted...]
-Уменьшение выбросов метана на полигоне путем сокращения объемов захоронения биоразлагаемых отходов и установки систем сбора и утилизации свалочного газа оператором полигона</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение захоронения опасных отходов на полигонах неопасных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25400,87 +28972,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...35 lines deleted...]
-Осуществление хронологического учета количества, вида, происхождения отходов, пунктов назначения, частоты сбора, метода транспортировки и метода обращения лицами, осуществляющие операции по восстановлению или удалению опасных отходов, образователи опасных отходов, субъекты предпринимательства, осуществляющие деятельность по сбору, транспортировке и (или) обезвреживанию опасных отходов</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Устранение (пресечение) факторов, а также на контроль, локализации и сокращение экологического ущерба, в целях предотвращения большего экологического ущерба или вредного воздействия на жизнь и (или) здоровье населения и окружающую среду, лицом, причинивший экологический ущерб, не позднее одного рабочего дня после обнаружения факта причинения экологического ущерба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25541,87 +29113,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...35 lines deleted...]
-Недопущение захоронения опасных отходов на полигонах неопасных отходов</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение физическими и юридическими лицами, осуществляющими производство на территории Республики Казахстан и (или) ввоз на территорию Республики Казахстан продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), сбора, транспортировки, переработки, обезвреживания, использования и (или) утилизации отходов, образующихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), и ее (их) упаковки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25682,87 +29254,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...35 lines deleted...]
-Устранение (пресечение) факторов, а также на контроль, локализации и сокращение экологического ущерба, в целях предотвращения большего экологического ущерба или вредного воздействия на жизнь и (или) здоровье населения и окружающую среду, лицом, причинивший экологический ущерб, не позднее одного рабочего дня после обнаружения факта причинения экологического ущерба</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка программы и проведение ремедиации компонентов природной среды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25823,87 +29395,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...35 lines deleted...]
-Обеспечение физическими и юридическими лицами, осуществляющими производство на территории Республики Казахстан и (или) ввоз на территорию Республики Казахстан продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), сбора, транспортировки, переработки, обезвреживания, использования и (или) утилизации отходов, образующихся после утраты потребительских свойств продукции (товаров), на которую (которые) распространяются расширенные обязательства производителей (импортеров), и ее (их) упаковки</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение смешивания строительных отходов с другими видами отходов, кроме случаев восстановления строительных отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25964,87 +29536,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...35 lines deleted...]
-Соблюдение оператором расширенных обязательств производителей (импортеров) требований за целевое использование платы производителей (импортеров), неисполнение или ненадлежащее исполнение возложенных на него обязанностей и функций, неиспользование и (или) ненадлежащее использование возможностей по реализации расширенных обязательств производителей (импортеров)</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение складирования отходов горнодобывающей промышленности вне специально установленных мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26105,87 +29677,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...35 lines deleted...]
-Разработка программы и проведение ремедиации компонентов природной среды</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение накопления строительных отходов вне специально установленных мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26246,87 +29818,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...35 lines deleted...]
-Недопущение смешивания строительных отходов с другими видами отходов, кроме случаев восстановления строительных отходов</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие на пунктах хранения отходов, содержащих стойкие органические загрязнители, средств защиты, обеспечивающих предотвращение влияния стойких органических загрязнителей на окружающую среду и здоровье населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26387,87 +29959,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...35 lines deleted...]
-Недопущение складирования отходов горнодобывающей промышленности вне специально установленных мест</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение производства и использования пестицидов, в составе которых имеются стойкие органические загрязнители.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26528,87 +30100,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...35 lines deleted...]
-Недопущение накопления строительных отходов вне специально установленных мест</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение эксплуатации квотируемой установки субъектом квотирования без получения углеродных квот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26669,87 +30241,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...35 lines deleted...]
-Наличие на пунктах хранения отходов, содержащих стойкие органические загрязнители, средств защиты, обеспечивающих предотвращение влияния стойких органических загрязнителей на окружающую среду и здоровье населения</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недопущение осуществления квотируемой установкой квотируемых выбросов парниковых газов в объеме, превышающем количество углеродных единиц, имеющихся на соответствующем счете оператора квотируемой установки в государственном реестре углеродных единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26810,87 +30382,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...35 lines deleted...]
-Недопущение производства и использования пестицидов, в составе которых имеются стойкие органические загрязнители.</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка и исполнение субъектом квотирования плана мониторинга выбросов парниковых газов квотируемой установки на период действия Национального плана углеродных квот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26951,87 +30523,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...35 lines deleted...]
-Недопущение эксплуатации квотируемой установки субъектом квотирования без получения углеродных квот</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление достоверных данных о валидации и верификации независимыми аккредитованными организациями, аккредитованными органами по валидации и верификации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27092,87 +30664,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...35 lines deleted...]
-Недопущение осуществления квотируемой установкой квотируемых выбросов парниковых газов в объеме, превышающем количество углеродных единиц, имеющихся на соответствующем счете оператора квотируемой установки в государственном реестре углеродных единиц</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление данных для ведения Государственного кадастра отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27233,87 +30805,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...35 lines deleted...]
-Разработка и исполнение субъектом квотирования плана мониторинга выбросов парниковых газов квотируемой установки на период действия Национального плана углеродных квот</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление отчета в регистр выбросов и переноса загрязнителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27374,87 +30946,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...35 lines deleted...]
-Представление достоверных данных о валидации и верификации независимыми аккредитованными организациями, аккредитованными органами по валидации и верификации</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление субъектом квотирования отчета об инвентаризации выбросов парниковых газов для верификации в аккредитованный орган по валидации и верификации за предыдущий год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27515,87 +31087,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...35 lines deleted...]
-Предоставление данных для ведения Государственного кадастра отходов</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление субъектом квотирования до первого апреля текущего года в государственный углеродный кадастр отчета об инвентаризации выбросов парниковых газов за предыдущий год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27656,615 +31228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...563 lines deleted...]
-59.</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28326,303 +31334,153 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      _________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      Должностное(ые) лицо(а)___________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(должность) (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t xml:space="preserve">                         (должность) (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      _________________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(должность) (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t xml:space="preserve">                         (должность) (подпись) (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель субъекта контроля _________________ ___________</w:t>
+        <w:t xml:space="preserve">
+      Руководитель субъекта контроля _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________</w:t>
-[...132 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">                         (должность) (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28723,340 +31581,309 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 декабря 2015 года № 835</w:t>
+              <w:t>от 30 декабря 2015 года № 835 и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и Министра энергетики</w:t>
+              <w:t>Министра энергетики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 декабря 2015 года № 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2162" w:id="124"/>
+    <w:bookmarkStart w:name="z2162" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду</w:t>
+        <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в соответствии со статьей 138 Предпринимательского кодекса Республики Казахстан в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 3 в соответствии с совместным приказом Министра энергетики РК от 19.11.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 448</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Министра национальной экономики РК от 26.11.2018 № 80 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции совместного приказа и.о. Министра экологии и природных ресурсов РК от 14.06.2023 </w:t>
+        <w:t xml:space="preserve"> и Министра национальной экономики РК от 26.11.2018 № 80 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции совместного приказа Министра экологии и природных ресурсов РК от 13.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 191</w:t>
+        <w:t>№ 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 111 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 19.03.2026 № 18 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственный орган, назначивший проверку __________________________</w:t>
+      Наименование однородной группы субъектов (объектов) контроля _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      Государственный орган, назначивший проверку _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Акт о назначении проверки ____________________________________ (№, дата)</w:t>
+        <w:t>
+      Акт о назначении проверки _______________________________________________________ (№, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наименование субъекта (объекта) контроля ______________________________</w:t>
+        <w:t>
+      Наименование субъекта (объекта) контроля ___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      Индивидуальный идентификационный номер / бизнес-идентификационный номер субъекта (объекта) контроля ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Индивидуальный идентификационный номер / бизнес-идентификационный номер</w:t>
-[...67 lines deleted...]
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>
+      Адрес места нахождения ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -29370,87 +32197,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...35 lines deleted...]
-Наличие программы производственного экологического контроля </w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие программы производственного экологического контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29511,51 +32338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29652,51 +32479,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29793,87 +32620,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Проведение оператором объекта внутренней проверки и сопоставление результатов производственного экологического контроля с условиями экологического разрешения</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Проведение оператором объекта внутренней проверки и сопоставление результатов производственного экологического контроля с условиями экологического разрешения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29934,51 +32761,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30075,51 +32902,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30216,87 +33043,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Наличие экологического разрешения на объекты I и II категорий</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие экологического разрешения на объекты I и II категорий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30357,51 +33184,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30498,51 +33325,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30639,51 +33466,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30780,51 +33607,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30921,51 +33748,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31062,51 +33889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31203,87 +34030,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Наличие и выполнение требований заключения экологической экспертизы </w:t>
+Наличие и выполнение требований заключения экологической экспертизы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31344,51 +34171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31485,87 +34312,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-Предоставление декларации о воздействии на окружающую среду для объектов III категории</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непредставление декларации о воздействии на окружающую среду и (или) предоставление недостоверной информации, содержащейся в этой декларации лицами, осуществляющими деятельность на объектах III категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31626,51 +34453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31767,51 +34594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31908,51 +34735,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32049,51 +34876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32190,51 +35017,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32331,51 +35158,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32472,51 +35299,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32613,51 +35440,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32754,51 +35581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -32895,51 +35722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33036,87 +35863,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Предоставление ежегодного отчета о выполнении плана мероприятий по охране окружающей среды </w:t>
+ Предоставление ежегодного отчета о выполнении плана мероприятий по охране окружающей среды </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33177,87 +36004,3606 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление отчетов по управлению отходами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Превышение нормативов эмиссий, выданных в экологическом разрешении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа производственного экологического контроля должна содержать следующую информацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) обязательный перечень количественных и качественных показателей эмиссий загрязняющих веществ и иных параметров, отслеживаемых в процессе производственного мониторинга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) периодичность и продолжительность производственного мониторинга, частоту осуществления измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сведения об используемых инструментальных и расчетных методах проведения производственного мониторинга;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) необходимое количество точек отбора проб для параметров, отслеживаемых в процессе производственного мониторинга (по компонентам: атмосферный воздух, воды, почвы), и указание мест проведения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) методы и частоту ведения учета, анализа и сообщения данных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) план-график внутренних проверок и процедуру устранения нарушений экологического законодательства Республики Казахстан, включая внутренние инструменты реагирования на их несоблюдение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) механизмы обеспечения качества инструментальных измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) протокол действий в нештатных ситуациях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) организационную и функциональную структуру внутренней ответственности работников за проведение производственного экологического контроля. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Проведение предварительной оценки воздействия на окружающую среду</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Проведение скрининга воздействий намечаемой деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение послепроектного анализа фактических воздействий при реализации намечаемой деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не обеспечение установками очистки газа проектной очистки и (или) обезвреживание загрязняющих веществ от источника выброса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление отчетов по инвентаризации опасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Складирование отходов вне специально установленных мест, предназначенных для их накопления и (или) захоронения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смешивание отходов, подвергнутых раздельному сбору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие ликвидационного фонда для рекультивации земель, ведения мониторинга воздействия на окружающую среду и контроля загрязнения после закрытия полигона, в том числе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) общая сметная стоимость работ, указанных в проекте полигона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) наличие ежегодных отчислений оператором полигона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Захоронение опасных отходов на полигонах неопасных отходов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непроведение ремедиации компонентов природной среды, которым причинен вред в результате деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смешивание строительных отходов с пищевыми, бытовыми, медицинскими, биологическими отходами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Складирование отходов горнодобывающей промышленности вне специально установленных мест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Захоронение отходов неприемлемых для полигонов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) любые отходы в жидкой форме (жидкие отходы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) опасные отходы, которые в условиях полигона являются взрывчатыми, коррозийными, окисляемыми, высокоогнеопасными или огнеопасными;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отходы, вступающие в реакцию с водой;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) медицинские отходы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) биологические отходы, определенные в соответствии с законодательством Республики Казахстан в области ветеринарии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) целые использованные шины и их фрагменты, за исключением их применения в качестве стабилизирующего материала при рекультивации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) отходы, содержащие стойкие органические загрязнители;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) пестициды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) отходы, которые не удовлетворяют критериям приема;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) отходы пластмасс, пластика и полиэтилена, полиэтилентерефталатную упаковку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) макулатуру, картон и отходы бумаги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) ртутьсодержащие лампы и приборы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) стеклянную тару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) стеклобой;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) лом цветных и черных металлов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) батареи литиевые, свинцово-кислотные;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) электронное и электрическое оборудование;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) вышедшие из эксплуатации транспортные средства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) строительные отходы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) пищевые отходы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицам, осуществляющим операции по восстановлению или удалению опасных отходов, образователям опасных отходов, субъектам предпринимательства, осуществляющим деятельность по сбору, транспортировке и (или) обезвреживанию опасных отходов, осуществлять хронологический учет количества, вида, происхождения отходов, пунктов назначения, частоты сбора, метода транспортировки и метода обращения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Не допускать сброс сточных вод независимо от степени их очистки в поверхностные водные объекты в зонах санитарной охраны источников централизованного питьевого водоснабжения, курортов, в местах, отведенных для купания </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускать засорение водных объектов, водосборных площадей водных объектов, ледяного и снежного покрова водных объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускать сброс сточных вод без предварительной очистки, за исключением сбросов шахтных и карьерных вод горно-металлургических предприятий в пруды-накопители и (или) пруды-испарители, а также вод, используемых для водяного охлаждения, в накопители, расположенные в системе замкнутого (оборотного) водоснабжения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Проведение ликвидации при возникновении аварийных разливов нефти на море и в предохранительной зоне Республики Казахстан методом наблюдения и оценки; механического сдерживания и сбора нефти с поверхности воды (включая отклонение нефтяного пятна от чувствительных ресурсов); контролируемого сжигания нефтяного пятна; применения химических средств; защиты и очистки предохранительной зоны на основе анализа суммарной экологической пользы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не допускать сверхнормативных выбросов при сжигании сырого газа на факеле, которое не признано уполномоченным органом в области углеводородов в качестве технологически неизбежного сжигания при технологическом сбое, отказе или отклонении в работе технологического оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33283,187 +39629,118 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________________________________________________</w:t>
+        <w:t xml:space="preserve">
+      Должностное(ые) лицо(а) __________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t xml:space="preserve">                         должность подпись фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________ _____________ _______________________________________</w:t>
+        <w:t xml:space="preserve">
+      Руководитель субъекта контроля _____________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>должность подпись фамилия, имя, отчество (при его наличии)</w:t>
-[...50 lines deleted...]
-        <w:t>должность подпись фамилия, имя, отчество (при его наличии)</w:t>
+        <w:t xml:space="preserve">                         должность подпись фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33609,126 +39886,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 декабря 2015 года № 721</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2458" w:id="126"/>
+    <w:bookmarkStart w:name="z2458" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области охраны окружающей среды, воспроизводства и использования природных ресурсов в отношении физических или юридических лиц, в собственности или ином законном пользовании которого находится объект, оказывающий негативное воздействие на окружающую среду на выполнения работ (оказания услуг) по переработке, обезвреживанию, утилизации и (или) уничтожению опасных отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Совместный приказ дополнен приложением 4 в соответствии с совместным приказом и.о. Министра экологии и природных ресурсов РК от 14.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 191</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 111 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2459" w:id="127"/>
+      <w:bookmarkStart w:name="z2459" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33880,80 +40157,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2460" w:id="128"/>
+          <w:bookmarkStart w:name="z2460" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34041,80 +40318,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2465" w:id="129"/>
+          <w:bookmarkStart w:name="z2465" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34202,80 +40479,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2470" w:id="130"/>
+          <w:bookmarkStart w:name="z2470" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34355,80 +40632,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2475" w:id="131"/>
+          <w:bookmarkStart w:name="z2475" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34508,80 +40785,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2480" w:id="132"/>
+          <w:bookmarkStart w:name="z2480" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34661,80 +40938,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2485" w:id="133"/>
+          <w:bookmarkStart w:name="z2485" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34814,80 +41091,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2490" w:id="134"/>
+          <w:bookmarkStart w:name="z2490" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34967,80 +41244,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z2495" w:id="135"/>
+          <w:bookmarkStart w:name="z2495" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35106,64 +41383,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2500" w:id="136"/>
+      <w:bookmarkStart w:name="z2500" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а) _________________________ ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -35320,55 +41597,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>