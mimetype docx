--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f32d4aa" w14:textId="f32d4aa">
+    <w:p w14:paraId="be4b088" w14:textId="be4b088">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,131 +122,213 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Настоящий приказ вводится в действие с 01.01.2016 г.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящий приказ вводится в действие с 01.01.2016 г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 29) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан от 23 ноября 2015 года </w:t>
+      В соответствии с подпунктом 29) статьи 16 и пунктом 3 статьи 183 Трудового кодекса Республики Казахстан, а также с подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Преамбула в редакции приказа Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -262,200 +345,210 @@
         </w:rPr>
         <w:t xml:space="preserve"> обязательной периодической аттестации производственных объектов по условиям труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту труда и социального партнерства Министерства здравоохранения и социального развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z904" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z905" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление на официальное опубликование в периодических печатных изданиях и информационно-правовой системе "Әділет";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z906" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения и социального развития Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z907" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства здравоохранения и социального развития Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z4" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 31 марта 2015 года № 185 "Об утверждении Правил обязательной периодической аттестации производственных объектов по условиям труда" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11084, опубликованный в информационно-правовой системе "Әділет" от 12 июня 2015 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z5" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на вице-министра здравоохранения и социального развития Республики Казахстан Нурымбетова Б.Б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z908" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 января 2016 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -793,149 +886,151 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 декабря 2015 года № 1057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обязательной периодической аттестации производственных объектов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по условиям труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z909" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила в редакции приказа Министра труда и социальной защиты населения РК от 07.11.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z8" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила обязательной периодической аттестации производственных объектов по условиям труда (далее – Правила) разработаны в соответствии с подпунктом 29) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -947,752 +1042,896 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 183 Трудового кодекса Республики Казахстан от 23 ноября 2015 года (далее – Трудовой кодекс) и определяют порядок проведения обязательной периодической аттестации производственных объектов по условиям труда.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+        <w:t xml:space="preserve"> статьи 183 Трудового кодекса Республики Казахстан (далее – Трудовой кодекс), а также в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и определяют порядок проведения обязательной периодической аттестации производственных объектов по условиям труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) безопасные условия труда – условия труда, при которых уровни воздействия производственных факторов на работающих не превышают установленных нормативов;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      1) гигиена труда – комплекс санитарно-эпидемиологических мер и средств по сохранению здоровья работников, профилактике неблагоприятных воздействий производственной среды и трудового процесса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) гигиена труда – комплекс санитарно-эпидемиологических мер и средств по сохранению здоровья работников, профилактике неблагоприятных воздействий производственной среды и трудового процесса;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+      2) безопасность труда – состояние защищенности работников, обеспеченное комплексом мероприятий, исключающих воздействие вредных и (или) опасных производственных факторов на работников в процессе трудовой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) безопасные условия труда – условия труда, при которых уровни воздействия производственных факторов на работающих не превышают установленных нормативов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) нормативы в области безопасности и охраны труда – эргономические, санитарно-эпидемиологические, психофизиологические и иные требования, обеспечивающие нормальные и безопасные условия труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) охрана труда - система обеспечения безопасности жизни и здоровья работников в процессе трудовой деятельности, включающая в себя правовые, социально-экономические, организационно-технические, санитарно-эпидемиологические, лечебно-профилактические, реабилитационные и иные мероприятия и средства;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+      5) охрана труда – система обеспечения безопасности жизни и здоровья работников в процессе трудовой деятельности, включающая в себя правовые, социально-экономические, организационно-технические, санитарно-эпидемиологические, лечебно-профилактические, реабилитационные и иные мероприятия и средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) средства индивидуальной защиты (далее – СИЗ) – средства, предназначенные для защиты работника от воздействия вредных и (или) опасных производственных факторов, в том числе специальная одежда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) рабочее место – место постоянного или временного нахождения работника при выполнении им трудовых обязанностей в процессе трудовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) представители работников – профессиональные союзы и их объединения, а при их отсутствии выборные представители, избранные и уполномоченные на общем собрании (конференции) работников большинством голосов участников при присутствии на нем (ней) не менее двух третей работников (делегатов конференции) в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Трудового кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) вредные условия труда – условия труда, которые характеризуются наличием вредных производственных факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) нормы безопасности – качественные и количественные показатели, характеризующие условия производства, производственный и трудовой процесс с точки зрения обеспечения организационных, технических, санитарно-гигиенических, биологических и иных норм, правил, процедур и критериев, направленных на сохранение жизни и здоровья работников в процессе их трудовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) производственные объекты – цеха, участки и иные отдельно расположенные производственные подразделения организаций, занимающихся выпуском и изготовлением продукции, разработкой, добычей и переработкой полезных ископаемых, строительством и другими видами производственной деятельности;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+      11) производственные объекты – цеха, участки, рабочие места, а также иные отдельно стоящие подразделения работодателей, осуществляющих производственную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) аттестация производственных объектов по условиям труда (далее - аттестация) – деятельность по оценке производственных объектов (цехов, участков, рабочих мест, а также иных, отдельно стоящих подразделений организаций, осуществляющих производственную деятельность) в целях определения состояния безопасности, вредности, тяжести, напряженности выполняемых на них работ, гигиены труда и определения соответствия условий производственной среды нормативам в области безопасности и охраны труда;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+      12) специализированные организации по проведению аттестации производственных объектов – организации, осуществляющие деятельность по проведению аттестации производственных объектов по условиям труда, обладающие квалифицированными кадрами и имеющие в своем составе испытательные лаборатории, аккредитованные в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z910" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) аттестация производственных объектов по условиям труда (далее - аттестация) – деятельность по оценке производственных объектов в целях определения состояния безопасности, вредности, тяжести, напряженности, выполняемых на них работ, гигиены труда и определения соответствия условий производственной среды нормативам в области безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z911" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) средства коллективной защиты – технические средства, предназначенные для одновременной защиты двух и более работающих от воздействия вредных и (или) опасных производственных факторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z26" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аттестация проводится специализированными организациями по проведению аттестации производственных объектов, аккредитованными в соответствии с законодательством Республики Казахстан, периодически, не реже чем один раз в 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аттестации подлежат все производственные объекты организаций, действующих на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z28" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестация реконструированных (замена, внедрение, установка нового технологического оборудования, процессов) производственных объектов проводится не позднее чем через 90 календарных дней после ввода их в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z29" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченным государственным органом по труду размещается на интернет-ресурсе информация о специализированных организациях по проведению аттестации производственных объектов (наименование, юридический адрес, контактный телефон, виды деятельности, сведения о квалифицированных кадрах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z30" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для организации проведения аттестации производственных объектов по условиям труда работодателем издается соответствующий приказ о создании аттестационной комиссии в составе председателя, членов и секретаря, ответственного за составление, ведение и хранение документации по аттестации производственных объектов по условиям труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z31" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В состав аттестационной комиссии организации включаются руководитель либо его заместитель, специалисты служб безопасности и охраны труда и структурных подразделений организации по согласованию, а также представители работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z32" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аттестационная комиссия организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z33" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) составляет полный перечень производственных объектов, подлежащих аттестации, с выделением аналогичных по характеру выполняемых работ и условий труда рабочих мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z34" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) составляет полный перечень опасных и вредных факторов производственной среды, подлежащих обследованию (лабораторному и инструментальному исследованию и оценке), исходя из характеристик трудового и технологического процессов, применяемых видов оборудования и механизмов, сырья и материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z35" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет специализированную организацию по проведению аттестации производственных объектов и вносит предложение работодателю по заключению с ней соответствующего договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z36" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) составляет и представляет на утверждение работодателю график проведения аттестации производственных объектов организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z37" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) присваивает коды цехам, участкам, рабочим местам для проведения автоматизированной обработки результатов аттестации по условиям труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z38" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проводит оценку причин производственного травматизма и профессиональной заболеваемости, а также результатов производственного контроля за последние 12 месяцев, проводимого в соответствии с Санитарными правилами "Санитарно-эпидемиологические требования к осуществлению производственного контроля", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 7 апреля 2023 года № 62 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32276);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) устанавливает на основе оценки производственного травматизма и результатов производственного контроля наиболее травмоопасные работы, участки рабочих мест, технологии, машины, механизмы, станки и оборудование с вредными производственными факторами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) согласовывает с привлекаемой специализированной организацией по проведению аттестации производственных объектов и работодателем сроки проведения аттестации производственных объектов с учетом объема работ по аттестации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет внутренний контроль в организации за качеством проведения аттестации производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) присутствует при проведении измерений вредных производственных факторов, а также оценки травмобезопасности и обеспеченности специальной одеждой, специальной обувью и средствами индивидуальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1711,840 +1950,672 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аттестация включает в себя комплексную оценку фактического состояния условий труда производственных объектов организации на соответствие их нормативам в области безопасности и охраны труда, и состоит из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценки степени вредности и опасности труда, гигиены труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценки тяжести и напряженности трудового процесса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценки степени травмобезопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценки обеспеченности работников средствами индивидуальной и коллективной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Оценка фактического состояния условий труда, включающая измерения параметров опасных и вредных производственных факторов, определение показателей тяжести и напряженности трудового процесса, уровня травмобезопасности, обеспеченность средствами индивидуальной и коллективной защиты осуществляются на рабочих местах, определенных представителем работодателя, в порядке и в объемах, предусмотренных санитарными правилами, гигиеническими нормативами, утверждаемых в порядке, определяемом государственным органом в сфере санитарно-эпидемиологического благополучия населения в соответствии </w:t>
+      10. Оценка фактического состояния условий труда, включающая измерения параметров опасных и вредных производственных факторов, определение показателей тяжести и напряженности трудового процесса, уровня травмобезопасности, обеспеченность средствами индивидуальной и коллективной защиты осуществляются на рабочих местах, определенных представителем работодателя, в порядке и в объемах, предусмотренных санитарными правилами, гигиеническими нормативами, утверждаемых в порядке, определяемом государственным органом в сфере санитарно-эпидемиологического благополучия населения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 7 июля 2020 года "О здоровье народа и системе здравоохранения".</w:t>
-[...139 lines deleted...]
-        <w:t>и гигиеническим нормативам.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 28.08.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 345</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Оценка степени вредности и опасности труда, гигиены труда определяется на основе лабораторных и инструментальных измерений. Лабораторные и инструментальные измерения физических, химических, биологических и технологических факторов, выполняются в условия работы производственных и технологических процессов, при исправных средствах коллективной и индивидуальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На рабочих местах в подземных угольных шахтах лабораторные и инструментальные измерения не проводятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении измерений параметров вредных и опасных производственных факторов необходимо использовать средства измерений, прошедшие государственную поверку, в соответствии с установленными сроками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тяжесть и напряженность трудового процесса характеризуются степенью функционального напряжения организма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тяжесть трудового процесса оценивается по показателям, выраженных в эргометрических величинах, характеризующих трудовой процесс, независимо от индивидуальных особенностей человека, участвующего в этом процессе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными показателями тяжести трудового процесса являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физическая динамическая нагрузка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) масса поднимаемого и перемещаемого груза вручную;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стереотипные рабочие движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) статическая нагрузка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рабочая поза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наклоны корпуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) перемещение в пространстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка напряженности трудового процесса профессиональной группы работников основывается на анализе трудовой деятельности и ее структуры, которые изучаются путем хронометражных наблюдений в динамике всего рабочего дня, в период не менее недели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z912" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка напряженности трудового процесса проводится по следующим показателям:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z913" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интеллектуальные нагрузки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z914" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сенсорные нагрузки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z915" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эмоциональные нагрузки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z916" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) монотонность нагрузок;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z917" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) режим работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка тяжести и напряженности трудового процесса оформляется протоколами оценки по форме согласно приложениям 2, 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2563,788 +2634,870 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оценка травмобезопасности производственного оборудования, приспособлений и инструментов производится на основе нормативных технических документов, национальных стандартов, правил и инструкций по безопасности и охране труда и зависит от их технического состояния, соответствия паспортным параметрам и требованиям технологии производственного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными объектами оценки травмобезопасности являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производственное оборудование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приспособления и инструменты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспеченность средствами коллективной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспеченность средствами индивидуальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспеченность средствами обучения и инструктажа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии технических паспортов и сертификатов, соответствие производственного оборудования нормативным требованиям безопасности подтверждается актом соответствия на каждую единицу оборудования (далее - акт соответствия), с указанием конкретных конструктивных элементов безопасности, применяемых в данном оборудовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт соответствия составляется в произвольной форме комиссией, созданной работодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии технических паспортов, сертификатов или актов на отдельные виды оборудования, независимо от их технического состояния, дается отрицательная оценка на травмобезопасность и рассматривается вопрос о необходимости приостановления их эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка травмобезопасности производственного оборудования, приспособлений и инструментов, обеспеченность средствами коллективной защиты, а также обучения и инструктажа оформляется протоколом оценки по форме согласно приложению 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Оценка обеспеченности работников средствами индивидуальной защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для каждой профессии определяется обеспеченность работников специальной одеждой, специальной обувью и СИЗ. Оценка обеспеченности работников СИЗ определяется посредством сопоставления фактически выданных средств с нормами выдачи за счет средств работодателя специальной одежды, специальной обуви и других СИЗ работникам с учетом воздействия вредных факторов производственной среды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оценке обеспеченности работников СИЗ одновременно производится оценка соответствия выданных СИЗ фактическому состоянию условий труда. Качество СИЗ подтверждается сертификатами соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценка "обеспечен" ставится только при полном обеспечении работников организации СИЗ в соответствии с нормами выдачи работникам СИЗ, утвержденными в соответствии с подпунктом 35) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка обеспеченности работников средствами индивидуальной и коллективной защиты оформляется протоколом оценки по форме согласно приложению 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Для общей оценки фактического состояния условий труда на основании протоколов измерений и оценок готовится итоговый отчет по результатам обязательной периодической аттестации производственных объектов по условиям труда по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Для общей оценки фактического состояния условий труда на основании протоколов измерений и оценок готовится итоговый отчет по результатам обязательной периодической аттестации производственных объектов по условиям труда по форме согласно приложению 6 Правил.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции приказа Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Результаты аттестации производственных объектов используются в целях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения комплекса организационно-технических мероприятий по улучшению условий и безопасности труда для приведения производственных объектов в соответствие с требованиями нормативных правовых актов в области безопасности и охраны труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) оценки фактического состояния санитарно-гигиенических условий производственной среды и безопасности труда на рабочих местах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определения обеспеченности работников необходимыми средствами индивидуальной и коллективной защиты, соответствия их фактическим условиям труда и предъявляемым к ним требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подтверждения факта работы во вредных или опасных условиях труда, для составления и выдачи санитарно-эпидемиологической характеристики условий труда при определении связи заболевания с профессией и выполняемой работой при подозрении на профессиональное заболевание и установления диагноза профессионального заболевания, в том числе при решении споров и иных разногласий в судебном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принятия решения о прекращении (приостановлении) эксплуатации производственного объекта или оборудования, а также изменения технологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) составления статистической отчетности о состоянии условий труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обоснования оплаты труда и предоставления льгот и компенсаций работникам, занятым на работах с вредными и опасными условиями труда, предусмотренных трудовым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) получения работниками достоверной информации о состоянии условий, безопасности и охраны труда, о вредных производственных факторах и мерах по защите от их воздействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Рабочие места считаются не соответствующими установленным требованиям безопасности труда при несоответствии выявленных показателей установленным нормативам в области безопасности и охраны труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При отнесении условий труда на рабочем месте к вредным и опасным условиям труда, аттестационная комиссия формирует план мероприятий по улучшению и оздоровлению условий труда в организации, который утверждается работодателем и предусматривает меры, направленные на снижение уровня воздействия вредных производственных факторов, либо на уменьшение времени их воздействия, а также меры по обеспечению требований по травмобезопасности и СИЗ, в том числе мероприятия по совершенствованию технологии производственного процесса и замене устаревшей техники и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оформления и предоставления результатов аттестации производственных объектов по условиям труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Результаты аттестации оформляются специализированной организацией в виде отчета, включающего в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общие сведения (полное юридическое название организации, адрес, организационно-правовая форма организации, структура организации с указанием общей численности работающих и по отдельным производственным подразделениям, в том числе работающих во вредных и опасных условиях труда, основания для проведения аттестации, сведения о привлекаемых специализированных организациях по проведению аттестации производственных объектов, состав аттестационной комиссии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) краткую технологию производства (характер деятельности производства, используемые технологии, перечень всех вредных, опасных производственных факторов, опасного производственного оборудования и процессов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) протоколы измерений и оценок, оформленные по формам, согласно приложениям 1, 2, 3, 4, 5 к настоящим Правилам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Отчет по результатам обязательной периодической аттестации производственных объектов по условиям труда, содержащий оценку всех показателей, оформленную по форме, согласно приложению 6 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 183 Трудового кодекса Республики Казахстан специализированная организация по проведению аттестации производственных объектов после завершения аттестации производственных объектов по условиям труда в течение десяти календарных дней на бумажном или электронном носителях направляет в уполномоченный государственный орган по труду отчет о результатах проведенной аттестации производственных объектов по условиям труда по форме согласно приложению 7 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3567,164 +3720,202 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В Приложение 1 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="104"/>
+          <w:bookmarkStart w:name="z116" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Место для знака аккредитации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="105"/>
+          <w:bookmarkStart w:name="z117" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (наименование специализированной организации по проведению аттестации производственных объектов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3788,74 +3979,74 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аттестат аккредитации № ________________ от __________, до ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="106"/>
+      <w:bookmarkStart w:name="z122" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОТОКОЛ № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>измерения вредных производственных факторов</w:t>
@@ -4068,80 +4259,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="107"/>
+          <w:bookmarkStart w:name="z123" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4481,64 +4672,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z138" w:id="108"/>
+      <w:bookmarkStart w:name="z138" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нормативный документ на продукцию (объект):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Условия окружающей среды: температура - ____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>0</w:t>
@@ -4618,80 +4809,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="109"/>
+          <w:bookmarkStart w:name="z139" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код рабочего места</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4722,70 +4913,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессий, должностей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="110"/>
+          <w:bookmarkStart w:name="z142" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество рабочих мест</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4853,70 +5044,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативный документ на метод измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="111"/>
+          <w:bookmarkStart w:name="z146" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норма предельно допустимой концентрации/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предельно допустимого уровня</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5152,70 +5343,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вредный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="112"/>
+          <w:bookmarkStart w:name="z160" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опасный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (экстремальный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6353,64 +6544,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z205" w:id="113"/>
+      <w:bookmarkStart w:name="z205" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку проводил             ___________            ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         подпись             фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6690,125 +6881,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В Приложение 2 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="114"/>
+          <w:bookmarkStart w:name="z208" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование специализированной организации по проведению аттестации производственных объектов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6860,74 +7089,74 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестат аккредитации № ________________ от __________, до ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z211" w:id="115"/>
+      <w:bookmarkStart w:name="z211" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОТОКОЛ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оценки условий труда по показателям тяжести трудового процесса</w:t>
@@ -7121,80 +7350,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="116"/>
+          <w:bookmarkStart w:name="z212" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код рабочего места</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7936,64 +8165,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z244" w:id="117"/>
+      <w:bookmarkStart w:name="z244" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку проводил             ___________             ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         подпись             фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8195,125 +8424,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В Приложение 3 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="118"/>
+          <w:bookmarkStart w:name="z247" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (наименование специализированной организации по проведению аттестации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8393,74 +8660,74 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z251" w:id="119"/>
+      <w:bookmarkStart w:name="z251" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОТОКОЛ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оценки условий труда по показателям напряженности трудового процесса</w:t>
@@ -8644,80 +8911,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="120"/>
+          <w:bookmarkStart w:name="z252" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код рабочего места</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9432,64 +9699,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z282" w:id="121"/>
+      <w:bookmarkStart w:name="z282" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку проводил             ___________             ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         подпись             фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9708,125 +9975,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В Приложение 4 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="122"/>
+          <w:bookmarkStart w:name="z285" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(наименование специализированной организации по проведению аттестации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9877,74 +10182,74 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестат аккредитации № ________________ от __________, до ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z287" w:id="123"/>
+      <w:bookmarkStart w:name="z287" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОТОКОЛ № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">оценки </w:t>
@@ -10085,80 +10390,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="124"/>
+          <w:bookmarkStart w:name="z288" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код рабочего места</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10277,70 +10582,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническая документация (паспорт и сертификат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="125"/>
+          <w:bookmarkStart w:name="z293" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результаты оценки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (соответствует/ не соответствует)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10589,64 +10894,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z305" w:id="126"/>
+      <w:bookmarkStart w:name="z305" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку проводил             ___________             ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         подпись             фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10865,125 +11170,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В Приложение 5 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="127"/>
+          <w:bookmarkStart w:name="z308" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (наименование специализированной организации по проведению аттестации производственных объектов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -11102,74 +11445,74 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z314" w:id="128"/>
+      <w:bookmarkStart w:name="z314" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОТОКОЛ № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оценки обеспеченности работника специальной одеждой,</w:t>
@@ -11329,80 +11672,80 @@
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z315" w:id="129"/>
+          <w:bookmarkStart w:name="z315" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код рабочего места</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11452,70 +11795,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество рабочих мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z318" w:id="130"/>
+          <w:bookmarkStart w:name="z318" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень специальной одежды,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 специальной обуви и средств индивидуальной защиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11626,182 +11969,182 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="131"/>
+          <w:bookmarkStart w:name="z326" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 согласно действующим нормам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (наименование)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="132"/>
+          <w:bookmarkStart w:name="z328" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фактически выдано</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (да/нет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="133"/>
+          <w:bookmarkStart w:name="z330" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -12093,64 +12436,64 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z344" w:id="134"/>
+      <w:bookmarkStart w:name="z344" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку проводил ___________                   ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   подпись                   фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12369,125 +12712,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В Приложение 6 вносится изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="135"/>
+          <w:bookmarkStart w:name="z347" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (наименование специализированной организации по проведению аттестации производственных объектов)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12521,74 +12902,74 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аттестат аккредитации № ________________ от __________, до ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z349" w:id="136"/>
+      <w:bookmarkStart w:name="z349" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отчет по результатам обязательной периодической</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">аттестации производственных объектов </w:t>
@@ -12764,80 +13145,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="137"/>
+          <w:bookmarkStart w:name="z350" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фактор</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12885,127 +13266,127 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="138"/>
+          <w:bookmarkStart w:name="z355" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Допустимый</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z357" w:id="139"/>
+          <w:bookmarkStart w:name="z357" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вредный, тяжелый и напряженный</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13273,80 +13654,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="140"/>
+          <w:bookmarkStart w:name="z369" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Химический </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13518,80 +13899,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z377" w:id="141"/>
+          <w:bookmarkStart w:name="z377" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Биологический </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13763,80 +14144,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="142"/>
+          <w:bookmarkStart w:name="z385" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Аэрозоли преимущественно фиброгенного действия </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14008,80 +14389,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="143"/>
+          <w:bookmarkStart w:name="z393" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Шум </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14253,80 +14634,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="144"/>
+          <w:bookmarkStart w:name="z401" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Вибрация </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14498,80 +14879,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z409" w:id="145"/>
+          <w:bookmarkStart w:name="z409" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ионизирующие излучения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14743,80 +15124,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z417" w:id="146"/>
+          <w:bookmarkStart w:name="z417" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Неонизирующие излучения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14988,80 +15369,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z425" w:id="147"/>
+          <w:bookmarkStart w:name="z425" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Освещение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15233,80 +15614,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z433" w:id="148"/>
+          <w:bookmarkStart w:name="z433" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инфразвук</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15478,80 +15859,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z441" w:id="149"/>
+          <w:bookmarkStart w:name="z441" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ультразвук</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15723,80 +16104,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z449" w:id="150"/>
+          <w:bookmarkStart w:name="z449" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Микроклимат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15968,80 +16349,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z457" w:id="151"/>
+          <w:bookmarkStart w:name="z457" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Вибрация общая</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16213,80 +16594,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z465" w:id="152"/>
+          <w:bookmarkStart w:name="z465" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Вибрация локальная</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16458,80 +16839,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="153"/>
+          <w:bookmarkStart w:name="z473" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электростатическое поле</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16703,80 +17084,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="154"/>
+          <w:bookmarkStart w:name="z481" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Постоянное магнитное поле</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16948,80 +17329,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z489" w:id="155"/>
+          <w:bookmarkStart w:name="z489" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электрические поля промышленной частоты (50 герц)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17193,80 +17574,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z497" w:id="156"/>
+          <w:bookmarkStart w:name="z497" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Магнитные поля промышленной частоты (50 герц)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17438,80 +17819,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z505" w:id="157"/>
+          <w:bookmarkStart w:name="z505" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электромагнитные поля, создаваемые видеодисплейным терминалом и персональным компьютером</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17683,80 +18064,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z513" w:id="158"/>
+          <w:bookmarkStart w:name="z513" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Электромагнитные излучения радиочастотного диапазона</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17928,80 +18309,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z521" w:id="159"/>
+          <w:bookmarkStart w:name="z521" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Лазерное излучение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18173,80 +18554,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="160"/>
+          <w:bookmarkStart w:name="z529" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ультрафиолетовое излучение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18418,80 +18799,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z537" w:id="161"/>
+          <w:bookmarkStart w:name="z537" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Тяжесть труда: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18663,80 +19044,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="162"/>
+          <w:bookmarkStart w:name="z545" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мужчины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18908,80 +19289,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z553" w:id="163"/>
+          <w:bookmarkStart w:name="z553" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>женщины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19153,80 +19534,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z561" w:id="164"/>
+          <w:bookmarkStart w:name="z561" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Напряженность труда: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19398,80 +19779,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z569" w:id="165"/>
+          <w:bookmarkStart w:name="z569" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мужчины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19643,80 +20024,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z577" w:id="166"/>
+          <w:bookmarkStart w:name="z577" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>женщины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19888,80 +20269,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z585" w:id="167"/>
+          <w:bookmarkStart w:name="z585" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Общая оценка условий труда:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20133,80 +20514,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z593" w:id="168"/>
+          <w:bookmarkStart w:name="z593" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мужчины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20378,80 +20759,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="169"/>
+          <w:bookmarkStart w:name="z601" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>женщины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20609,64 +20990,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z609" w:id="170"/>
+      <w:bookmarkStart w:name="z609" w:id="175"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценку проводил             ___________             ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         подпись             фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20891,1490 +21272,331 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z612" w:id="171"/>
+    <w:bookmarkStart w:name="z655" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 в редакции приказа Министра труда и социальной защиты населения РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                       Утверждаю:</w:t>
-[...105 lines deleted...]
-    <w:bookmarkStart w:name="z613" w:id="172"/>
+      Представляется: в департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе:www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наименование административной формы: Отчет о результатах проведенной аттестации производственных объектов по условиям труда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): Т- 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: один раз в 5 лет/ внеочередная аттестация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 20__ - 20__ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: специализированная организация по проведению аттестации производственных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: после завершения аттестации производственных объектов по условиям труда в течение десяти календарных дней в уполномоченный государственный орган по труду в установленном им порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-      <w:bookmarkStart w:name="z614" w:id="173"/>
+      Бизнес-идентификационный номер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование специализированной организации______________________________________</w:t>
-[...171 lines deleted...]
-              <w:t>
 </w:t>
-            </w:r>
-[...1051 lines deleted...]
-      <w:bookmarkStart w:name="z655" w:id="176"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель лаборатории проводившей аттестации ________________ __________________</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">                                                                   (при его наличии)</w:t>
+      Метод сбора: на бумажном носителе, в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22410,157 +21632,1511 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Утверждаю:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам обязательной</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">периодической аттестации </w:t>
+              <w:t>руководитель</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> производственных объектов</w:t>
+              <w:t>специализированной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по условиям труда</w:t>
+              <w:t>организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись) (фамилия, имя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"___" __________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общие сведения</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+        <w:gridCol w:w="820"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата проведения аттестации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество аттестованных рабочих мест</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них не соответствуют установленным требованиям безопасности труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствуют установленным требованиям безопасности труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По показателям вредности и опасности, факторов производственной среды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По обеспеченности средствами индивидуальной защиты в соответствии с нормами выдачи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По показателям травмобезопасности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По показателям тяжести трудового процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По показателям напряженности трудового процесса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По показателям обеспеченности средствами обучения и инструктажа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование специализированной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес специализированной организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование предприятия проводившего аттестацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес предприятия проводившего аттестацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель лаборатории проводившей аттестацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________ подпись __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о результатах проведенной аттестации производственных объектов по условиям труда".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22596,209 +23172,560 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам обязательной</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">периодической аттестации </w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>производственных объектов</w:t>
+              <w:t>на безвозмездной основе "Отчет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по условиям труда</w:t>
-[...64 lines deleted...]
-              <w:t>форма</w:t>
+              <w:t>о результатах проведенной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аттестации производственных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектов по условиям труда"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Отчет о результатах проведенной аттестации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>производственных объектов по условиям труда"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(индекс: Т-07, периодичность: один раз в 5 лет/ внеочередная аттестация) Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о результатах проведенной аттестации производственных объектов по условиям труда" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется специализированными организациями по проведению аттестации производственных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем специализированной организации и руководителем лаборатории, проводившей аттестацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма представляется специализированными организациями по проведению аттестации производственных объектов в департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан в течение десяти календарных дней после завершения аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 Формы указывается дата проведения аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 Формы указывается общее количество аттестованных рабочих мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 Формы указывается общее количество аттестованных рабочих мест по показателям вредности и опасности факторов производственной среды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 Формы указывается общее количество аттестованных рабочих мест по показателям вредности и опасности факторов производственной среды, которые не соответствуют установленным требованиям безопасности труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 Формы указывается общее количество аттестованных рабочих мест по обеспеченности средствами индивидуальной защиты в соответствии с нормами выдачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Формы указывается общее количество аттестованных рабочих мест по обеспеченности средствами индивидуальной защиты в соответствии с нормами выдачи, которые не соответствуют установленным требованиям безопасности труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 7 Формы указывается общее количество аттестованных рабочих мест по показателям травмобезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 8 Формы указывается общее количество аттестованных рабочих мест по показателям травмобезопасности, которые не соответствуют установленным требованиям безопасности труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 9 Формы указывается общее количество аттестованных рабочих мест по показателям тяжести трудового процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 10 Формы указывается общее количество аттестованных рабочих мест по показателям тяжести трудового процесса, которые не соответствуют установленным требованиям безопасности труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 11 Формы указывается общее количество аттестованных рабочих мест по показателям напряженности трудового процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 12 Формы указывается общее количество аттестованных рабочих мест по показателям напряженности трудового процесса, которые не соответствуют установленным требованиям безопасности труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 13 Формы указывается общее количество аттестованных рабочих мест по показателям обеспеченности средствами обучения и инструктажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 14 Формы указывается общее количество аттестованных рабочих мест по показателям обеспеченности средствами обучения и инструктажа, которые не соответствуют установленным требованиям безопасности труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 15 Формы указывается общее количество аттестованных рабочих мест, которые соответствуют установленным требованиям безопасности труда.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22834,211 +23761,161 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам обязательной </w:t>
+              <w:t>к Правилам обязательной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">периодической аттестации </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">производственных объектов по </w:t>
+              <w:t xml:space="preserve"> производственных объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>условиям труда</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>по условиям труда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z918" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 10 исключено приказом Министра труда и социальной защиты населения РК от 24.07.2024 </w:t>
+      Сноска. Приложение 8 исключено приказом Министра труда и социальной защиты населения РК от 24.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 274</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23072,90 +23949,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11</w:t>
+              <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам обязательной </w:t>
+              <w:t>к Правилам обязательной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">периодической аттестации </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">производственных объектов </w:t>
+              <w:t>производственных объектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по условиям труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23210,51 +24087,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 11 исключено приказом Министра труда и социальной защиты населения РК от 24.07.2024 </w:t>
+      Сноска. Приложение 9 исключено приказом Министра труда и социальной защиты населения РК от 24.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 274</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -23310,50 +24187,526 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам обязательной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">периодической аттестации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производственных объектов по </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>условиям труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 10 исключено приказом Министра труда и социальной защиты населения РК от 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам обязательной </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">периодической аттестации </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">производственных объектов </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по условиям труда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 исключено приказом Министра труда и социальной защиты населения РК от 24.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 12</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам обязательной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -23520,55 +24873,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23890,35 +25243,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>