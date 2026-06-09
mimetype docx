--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26fa878" w14:textId="26fa878">
+    <w:p w14:paraId="338322a" w14:textId="338322a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -991,50 +991,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z667" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1594,50 +1662,140 @@
         <w:t>
       1) подтверждение знаний кандидата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) собеседование кандидата в Национальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 4-1 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z371" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Государственная услуга "Выдача сертификата государственного аудитора" (далее – государственная услуга) оказывается Высшей аудиторской палатой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z530" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1754,50 +1912,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Подтверждение знаний кандидата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Организациями по подтверждению знаний, определенными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1923,50 +2157,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Нормативное постановление предусматривается дополнить пунктами 5-1 и 5-2 в соответствии с Нормативным постановлением Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5-1. исключен нормативным постановлением Высшей аудиторской палаты РК от 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2153,50 +2455,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для участия в подтверждении знаний кандидат представляет в Центр следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z628" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2485,50 +2855,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Кандидат на присвоение квалификации государственного аудитора сдает квалификационный экзамен по дисциплинам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z72" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2697,50 +3135,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кандидаты, имеющие национальные и (или) международные профессиональные квалификации в области бухгалтерского учета и аудита, работающие по направлениям соответствующих сертификатов, освобождаются от сдачи отдельных экзаменов по дисциплинам сертификации. Освобождение осуществляется по решению Рабочего органа, на основании представленных Центром подтверждающих документов, из соответствующих организаций, выдавших национальные и (или) международные профессиональные сертификаты в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z683" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3101,50 +3607,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Нормативное постановление предусматривается дополнить пунктами 15-1 и 15-2 в соответствии с Нормативным постановлением Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Экзаменационные модули относятся к служебной информации ограниченного распространения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3203,50 +3777,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При прохождении квалификационного экзамена кандидату не допускается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z695" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3841,50 +4483,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 25 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Результаты тестирования оформляются ведомостью и подписываются в течение 2 (двух) рабочих дней представителями Центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3962,50 +4672,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">26.  Исключен нормативным постановлением Высшей аудиторской палаты РК от 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4209,50 +4987,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z110" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Кандидат, не сдавший квалификационный экзамен, повторно проходит его в срок не ранее 15 (пятнадцати) календарных дней со дня не сдачи квалификационного экзамена, но не позднее 1 (одного) года со дня 1 (первой) не сдачи квалификационного экзамена по определенной дисциплине сертификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4659,50 +5505,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Кандидат подавший заявление на апелляцию, ознакамливается с итогами квалификационного экзамена, а также присутствует при рассмотрении своего заявления на апелляцию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5139,50 +6053,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 41 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z129" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Для собеседования в Национальной комиссии на присвоение квалификации государственного аудитора высшей категории допускается кандидат, работающий государственным аудитором последние 5 (пять) лет в органах государственного аудита и финансового контроля и имеющий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z652" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5632,50 +6614,106 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 3 - в редакции нормативного постановления Высшей аудиторской палаты РК от 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пункт 43 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Для получения государственной услуги кандидат на присвоение квалификации государственного аудитора соответствующего уровня (далее – услугополучатель) направляет через веб-портал "электронного правительства" документы, указанные в пункте 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5733,50 +6771,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 44 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z160" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Услугодатель в день поступления документов и сведений осуществляет их прием и регистрацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z706" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5962,50 +7068,106 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">45. Исключен нормативным постановлением Высшей аудиторской палаты РК от 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пункт 46 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z705" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Услугодатель организует проверку представленных документов услугополучателя на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z709" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6453,50 +7615,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 51 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z169" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. В случае соответствия услугополучателя требованиям, установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6615,50 +7845,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 52 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z170" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Очередность услугополучателей определяется исходя из даты и номера регистрации их заявлений в информационной системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6835,50 +8133,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 53 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Услугодатель не позднее чем за 10 (десять) рабочих дней до дня проведения собеседования размещает список лиц, допущенных к собеседованию, с указанием места, даты и времени проведения собеседования, на его интернет-ресурсе и направляет услугополучателю в "личный кабинет" через веб-портал "электронного правительства" уведомление о приглашении на заседание Национальной комиссии, а также готовит заключение по каждому услугополучателю на присвоение квалификации государственного аудитора соответствующего уровня по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7243,50 +8609,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 59 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Результатом оказания государственной услуги является решение Национальной комиссии о присвоении квалификации государственного аудитора соответствующего уровня согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -7383,50 +8817,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 60 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Услугополучатель, получивший отрицательный результат по итогам собеседования в Национальной комиссии, повторно подает документы для получения государственной услуги через 3 (три) месяца со дня принятия данного решения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -8035,50 +9537,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 62 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z184" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Сертификат государственного аудитора соответствующего уровня на бумажном носителе выдается по журналу учета выдачи сертификатов государственного аудитора соответствующего уровня по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8937,50 +10507,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 72 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z435" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Высшая аудиторская палата в течение трех рабочих дней с даты утверждения нормативного правового акта о внесении изменений и (или) дополнений в настоящие Правила направляет информацию о внесенных изменениях и (или) дополнениях оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9004,50 +10642,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 72 в соответствии с нормативным постановлением Высшей аудиторской палаты РК от 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9562,50 +11268,136 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата заполнения: "______" _______________ 20___г.__________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              (подпись)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10150,50 +11942,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпись, фамилия, имя, отчество (при наличии), ИИН иного лица, подтверждающего факт отказа кандидата,  допустившего указанное </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нарушение, от подписания настоящего акта)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Нормативное постановление предусматривается дополнить приложением 3 в соответствии с Нормативным постановлением Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10272,90 +12150,184 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на присвоение квалификации </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного аудитора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="183"/>
-[...15 lines deleted...]
-      Сноска. Приложение 3 исключено нормативным постановлением Высшей аудиторской палаты РК от 19.04.2024 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Приложение 3 исключено нормативным постановлением Высшей аудиторской палаты РК от 19.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10434,68 +12406,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на присвоение квалификации </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного аудитора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z721" w:id="184"/>
+    <w:bookmarkStart w:name="z721" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТОО "Центр исследований, анализа и оценки эффективности" Документ о подтверждении знаний кандидата, претендующего на присвоение квалификации государственного аудитора   Зарегистрирован в электронной базе данных за № ___ от "___" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции нормативного постановления Высшей аудиторской палаты РК от 05.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11329,50 +13301,160 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (при наличии)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11754,88 +13836,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии) заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z607" w:id="185"/>
+    <w:bookmarkStart w:name="z607" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z608" w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать сертификат на квалификацию</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13118,50 +15200,202 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исключить</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нормативн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановлени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13519,94 +15753,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии) заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z443" w:id="187"/>
+    <w:bookmarkStart w:name="z443" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о согласии на сбор и обработку персональных данных</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z444" w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я, _____________________________________________________________, фамилия,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z444" w:id="188"/>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>имя, отчество (при наличии) – написать полностью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13930,50 +16164,124 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" ____________20 _ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -14079,75 +16387,161 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного аудитора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 6 исключено нормативным постановлением Высшей аудиторской палаты РК от 05.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6-1 предусматривается исключить Нормативным постановлением Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14241,68 +16635,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квалификации государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аудитора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z446" w:id="189"/>
+    <w:bookmarkStart w:name="z446" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача сертификата государственного аудитора"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 6-1 в соответствии с нормативным постановлением Высшей аудиторской палаты РК от 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16219,50 +18613,142 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -16476,306 +18962,306 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z610" w:id="190"/>
+    <w:bookmarkStart w:name="z610" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об услугополучателе на присвоение квалификации государственного аудитора соответствующего уровня</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z611" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Общие сведения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z611" w:id="191"/>
-[...15 lines deleted...]
-      1. Общие сведения:</w:t>
+    <w:bookmarkStart w:name="z612" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ф.И.О. (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z612" w:id="192"/>
-[...15 lines deleted...]
-      1) Ф.И.О. (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z613" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) должность, место работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z613" w:id="193"/>
-[...15 lines deleted...]
-      2) должность, место работы;</w:t>
+    <w:bookmarkStart w:name="z614" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) квалификация государственного аудитора (государственный аудитор, государственный аудитор высшей категории);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z614" w:id="194"/>
-[...15 lines deleted...]
-      3) квалификация государственного аудитора (государственный аудитор, государственный аудитор высшей категории);</w:t>
+    <w:bookmarkStart w:name="z615" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дата рождения (число, месяц, год);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z615" w:id="195"/>
-[...15 lines deleted...]
-      4) дата рождения (число, месяц, год);</w:t>
+    <w:bookmarkStart w:name="z616" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения об образовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z616" w:id="196"/>
-[...15 lines deleted...]
-      5) сведения об образовании;</w:t>
+    <w:bookmarkStart w:name="z617" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) награды и поощрения (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z617" w:id="197"/>
-[...15 lines deleted...]
-      6) награды и поощрения (при наличии);</w:t>
+    <w:bookmarkStart w:name="z618" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) общий стаж (установленных в пунктах 40 и 41 настоящих Правил);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z618" w:id="198"/>
-[...15 lines deleted...]
-      7) общий стаж (установленных в пунктах 40 и 41 настоящих Правил);</w:t>
+    <w:bookmarkStart w:name="z619" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) общий стаж в органах государственного аудита и финансового контроля (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z619" w:id="199"/>
-[...15 lines deleted...]
-      8) общий стаж в органах государственного аудита и финансового контроля (при наличии);</w:t>
+    <w:bookmarkStart w:name="z620" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения об административных и уголовных правонарушениях, а также сведения о дисциплинарных взысканиях (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z620" w:id="200"/>
-[...15 lines deleted...]
-      9) сведения об административных и уголовных правонарушениях, а также сведения о дисциплинарных взысканиях (при наличии).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z621" w:id="200"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информация о результатах прохождении подтверждения знаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z621" w:id="201"/>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата подготовки: _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16793,50 +19279,124 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -16996,279 +19556,389 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="202"/>
+    <w:bookmarkStart w:name="z335" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      СЕРТИФИКАТ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               государственного аудитора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z336" w:id="203"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z336" w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Решением Национальной комиссии по сертификации лиц, претендующих на </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">присвоение квалификации государственного аудитора № ___ от "__" _________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ года ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (Ф.И.О при наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">присвоена квалификация ________________________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальной комиссии:____________ ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (подпись)                   (Ф.И.О при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z337" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:p>
-[...134 lines deleted...]
-      М.П.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи: ____ _____________ 20 __ г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z338" w:id="205"/>
-[...15 lines deleted...]
-      Дата выдачи: ____ _____________ 20 __ г.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрационный номер № ________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z339" w:id="206"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17412,142 +20082,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="207"/>
+    <w:bookmarkStart w:name="z342" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета и выдачи сертификатов государственного аудитора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="208"/>
+          <w:bookmarkStart w:name="z343" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18298,105 +20968,203 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ложение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакции Нормативного постановления Высшей аудиторской палаты РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18722,31 +21490,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>