--- v0 (2025-11-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="03f5dc6" w14:textId="03f5dc6">
+    <w:p w14:paraId="c6dc5be" w14:textId="c6dc5be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -352,233 +352,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 национальной экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Досаев</w:t>
@@ -878,130 +865,224 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>некоторых приказов Министра национальной экономики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Утратил силу приказом Министра национальной экономики РК от 22.05.2020 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу приказом Министра национальной экономики РК от 22.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра национальной экономики Республики Казахстан от 9 декабря 2014 года № 136 "Об утверждении единых квалификационных требований и перечня документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 85299, опубликованный в информационно-правовой системе "Әділет" 26 декабря 2014 года) внести следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1016,90 +1097,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и перечень документов, подтверждающих соответствие им, для осуществления деятельности в сфере архитектуры, градостроительства и строительства, утвержденные указанным приказом, изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 225 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
+      В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 305 "Об утверждении Правил оформления экспертных заключений по проектам (технико-экономическим обоснованиям и проектно-сметной документации), предназначенным для строительства объектов" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10636, опубликованный в информационно-правовой системе "Әділет" 21 апреля 2015 года) внести следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1280,90 +1455,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оформления экспертных заключений по градостроительным и строительным проектам (технико-экономическим обоснованиям и проектно-сметной документации), утвержденные указанным приказом изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 2 апреля 2015 года № 306 "Об утверждении Правил создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной экспертизе проектов" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10635, опубликованный в информационно-правовой системе "Әділет" 21 апреля 2015 года) внести следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1544,90 +1813,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> создания экспертных комиссий (экспертных групп) и привлечения специалистов (специализированных институтов и организаций) для участия в комплексной вневедомственной экспертизе проектов, утвержденные указанным приказом изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 3 февраля 2015 года № 71 "Об утверждении Правил оказания инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 10401, опубликованный в информационно-правовой системе "Әділет" 20 марта 2015 года) внести следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1913,64 +2182,65 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в сфере архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3624"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1980,313 +2250,313 @@
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификационные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, подтверждающие соответствие квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2320,239 +2590,232 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изыскательская деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие в штате не менее одного инженерно-технического работника, имеющего соответствующее высшее профессиональное образование в области изыскательской деятельности и трудовой стаж (трудовая деятельность) работы не менее трех лет по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности, или соответствующее среднее профессиональное или техническое и профессиональное образование в области изыскательской деятельности, трудовой стаж (трудовая деятельность) не менее пяти лет по профилю работ, входящих в состав запрашиваемого подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии квалификации и стаже работы инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2598,167 +2861,160 @@
               <w:t>
 производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2804,51 +3060,51 @@
               <w:t>
 измерительных приборов, механизмов, приспособлений, которые используются в зависимости от технических требований, необходимых для выполнения заявленных работ подвида; лицензируемого вида деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) персонального компьютера с установленным программным обеспечением, необходимым для выполнения расчетов, составления и оформления графических и иных материалов при осуществлении инженерно-геодезических работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2858,399 +3114,378 @@
               <w:t>
 форма сведений, содержащих информацию о материально-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие утвержденной заявителем (лицензиатом) инструкции по системе контроля качества, регламентирующей надлежащее выполнение работ и обеспечение качества (нормоконтроль, контроль качества производства работ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об утвержденной инструкции по системе контроля качества согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие утвержденных заявителем (лицензиатом) правил и инструкций по системе охраны труда и техники безопасности с приложением документов, подтверждающих обучение ответственного инженерно-технического работника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию об утвержденных правилах и инструкциях по системе охраны труда и техники безопасности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3284,242 +3519,228 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проектная деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3529,203 +3750,196 @@
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по следующим специализациям:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3735,438 +3949,410 @@
               <w:t>
 форма сведений, содержащих информацию о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІ категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4176,203 +4362,196 @@
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по следующим специализациям:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4382,319 +4561,305 @@
               <w:t>
 форма сведений, содержащих информацию о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 обадминистративно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, в том числе с применением "BIM-технологий", составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление проектной деятельности (проектно-изыскательской деятельности в части проектирования), либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4706,435 +4871,414 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию) либо не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам І категории для занятия проектной деятельностью:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5144,203 +5288,196 @@
               <w:t>
 наличие в штате не менее одного аттестованного инженерно-технического работника, имеющего соответствующий аттестат по профилю работ входящих в состав запрашиваемого подвида лицензируемого вида деятельности и работающего на постоянной основе у заявителя по следующим специализациям:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 главный инженер проекта, главный архитектор проекта, главный конструктор, ведущий инженер проектировщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие административных-бытовых помещений на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, оснащенных рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5350,283 +5487,269 @@
               <w:t>
 форма сведений, содержащих информацию о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 об административно-бытовых помещениях согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие программного обеспечения, позволяющего осуществлять выполнение расчетов, в том числе с применением "BIM-технологий", составление и оформление графических и иных материалов, необходимых для заявленного подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о программном обеспечении согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5690,51 +5813,51 @@
               <w:t>
 Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, опыт работы не менее шести лет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо-резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу- резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5782,131 +5905,124 @@
               <w:t>
 Для юридического лица, не менее одного из учредителей которого имеет международный опыт в области проектирования не менее тридцати лет и выполнявшего проектирование объектов первого уровня ответственности, рекомендация от юридического лица со стопроцентным участием государства в уставном капитале, основным предметом деятельности которого являются организация и проведение международной специализированной выставки на территории Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие проектной деятельностью, принадлежит 50 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5916,128 +6032,128 @@
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее двадцати объектов первого и (или)второго уровней ответственности, на которых лицензиат выполнял работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо - резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу- резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие проектной деятельностью, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6071,242 +6187,228 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Строительно-монтажные работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6370,167 +6472,160 @@
               <w:t>
 начальник участка,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производитель работ, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6558,51 +6653,51 @@
               <w:t>
 1) административно-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ, а также не нарушает условия труда административных, технических и производственных работников. 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6612,438 +6707,410 @@
               <w:t>
 форма сведений, содержащих информацию о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам ІІ категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7125,167 +7192,160 @@
               <w:t>
 начальник участка,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производитель работ, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7331,51 +7391,51 @@
               <w:t>
 -производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7385,739 +7445,704 @@
               <w:t>
 форма сведений, содержащих информацию о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или) аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 опыт работы лицензиата не менее пяти лет, при этом опыт работы исчисляется со дня получения лицензии или иного равнозначного разрешительного документа для иностранных лиц на осуществление строительно-монтажных работ, либо опыт работы не менее пяти лет в качестве лицензиата ІІІ категории, при этом в случае прекращения действия лицензии опыт работы аннулируется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Копия лицензии или соответствующего официального разрешительного документа иностранного государства, имеющего соответствующее заверение в соответствии с Законом Республики Казахстан "О нотариате"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие не менее пяти реализованных объектов строительства второго технически несложного и (или) третьего уровня ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо наличие не менее десяти объектов первого и (или) второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае наличия опыта работы по договорам генерального подряда и договорам субподряда, допускается представление актов ввода объектов в эксплуатацию и актов выполненных работ, при этом общее количество актов должно представляться в количестве, установленном для подтверждения наличия объектов по договорам субподряда. Предоставление в качестве опыта работы документального подтверждения по объектам, которые в соответствии с категорией лицензии не позволяется выполнять в качестве генерального подрядчика, допускается лишь в случаях выполнения работ по договорам вступивших в силу до 30 января 2012 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квалификационные требования к лицензиатам І категории для занятия строительно-монтажными работами:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8181,167 +8206,160 @@
               <w:t>
 начальник участка,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производитель работ, мастер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о наличии аттестованных инженерно-технических работников согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8387,51 +8405,51 @@
               <w:t>
 производственными зданиями или помещениями, необходимыми для выполнения заявленных видов работ, подвида лицензируемого вида деятельности. При этом административные, производственные и иные здания или помещения производственной базы могут быть совмещены, если это не противоречит требованиям системы охраны труда и техники безопасности при проведении работ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) рабочими местами, организованными в соответствии с условиями труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8441,283 +8459,269 @@
               <w:t>
 форма сведений, содержащих информацию о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 о производственной базе согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие минимальной материально-технической оснащенности на праве собственности (хозяйственного ведения или оперативного управления) и (или)аренды, включающей минимальный комплект оборудования, контрольно-измерительные приборы, машины и механизмы, которые устанавливаются в соответствии с техническими требованиями к выполнению строительно-монтажных работ в зависимости от технических требований к заявленным работам подвида лицензируемого вида деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о технической оснащенности согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8745,51 +8749,51 @@
               <w:t>
 Для иностранных лиц в качестве опыта работы учитывается равнозначный разрешительный документ на осуществление строительно-монтажных работ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица,  участниками (акционерами) которого являются юридическое лицо - резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу-резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажными работами, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8819,131 +8823,124 @@
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О нотариате". </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Юридическим лицом, участниками (акционерами) которого являются юридическое лицо – резидент Республики Казахстан и иностранное юридическое лицо, и в котором юридическому лицу – резиденту Республики Казахстан, имеющему лицензию І категории на занятие строительно-монтажными работами, принадлежит 50 или более процентов участия (долей или акций), предоставляется копия лицензии І категории юридического лица-резидента Республики Казахстан на занятие проектной деятельностью, информация о составе участников (акционеров) с указанием размера участия каждого из участников (акционеров), а также легализованная выписка из торгового реестра или другой легализованный документ, удостоверяющий, что участник (акционер) – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства, с нотариально засвидетельствованным переводом на государственный и русский языки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3054" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8953,87 +8950,87 @@
               <w:t>
 наличие не менее десяти реализованных объектов строительства первого и (или) второго уровней ответственности в качестве генерального подрядчика с представлением документального подтверждения (копии подписанных актов ввода объекта в эксплуатацию), либо не менее двадцати объектов первого и (или)второго уровней ответственности, на которых лицензиат реализовал работы по договорам субподряда, с представлением документального подтверждения (копии подписанных актов выполненных работ).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для юридического лица, участниками (акционерами) которого являются юридическое лицо - резидент Республики Казахстан и иностранное юридическое лицо и в котором участнику (акционеру) - юридическому лицу- резиденту Республики Казахстан принадлежит 50 или более долей участия в уставном капитале (акций) и имеющему лицензию І категории на занятие строительно-монтажными работами, данное требование не распространяется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5181" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 форма сведений, содержащих информацию о реализованных объектах согласно приложению к настоящим квалификационным требованиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18659,64 +18656,65 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Состав группы технического надзора</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2844"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5275"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18726,315 +18724,287 @@
               <w:t>
 Ф.И.О.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="726" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3455" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Работа, по которой осуществляется технический надзор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5275" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и номер приказа о включении в состав группы технического надзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2844" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Форма 4. Третий лист журнала технического надзора</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19048,65 +19018,66 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>представителями технического надзора</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5638"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1441"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19117,88 +19088,88 @@
               <w:t>
 Ф.И.О.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19272,280 +19243,252 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прибытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 убытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5638" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Форма 5. Учетный лист журнала технического надзора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19553,142 +19496,143 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учетный лист № ____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="539"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="575"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4841" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявленные отступления от проекта, технологии производства (качества) работ и нарушения требований и правил государственных нормативов в области строительства с указанием об их устранении, требуемые сроки их устранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19799,836 +19743,780 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель подрядчика (субподрядчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="995" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель подрядчика (субподрядчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель технического надзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4841" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2040" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="995" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="539" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20771,513 +20659,486 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План-график работ авторского надзора</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2291"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3111"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование этапов работ авторского надзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сроки выполнения работ (начало и окончание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата посещения объекта членами группы авторского надзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость этапа работ, тыс. тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3788" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3110" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3111" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22215,364 +22076,337 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Состав группы авторского надзора</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3704"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4191"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность, место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2745" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Работа, по которой осуществляется авторский надзор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4191" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и номер приказа о включении в состав группы авторского надзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3704" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Форма 4. Третий лист журнала авторского надзора</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22586,177 +22420,178 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>авторского надзора</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5938"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="925"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Занимаемая должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1504" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22843,319 +22678,284 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прибытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="925" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 убытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5938" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Форма 5. Учетный лист журнала авторского надзора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23163,177 +22963,178 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учетный лист № ____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="506"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2054" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявленные отступления от проекта и нарушения требований и правил государственных нормативов в области строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Указания об устранении выявленных отступлений и (или) нарушений и требуемые сроки их выполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23404,1067 +23205,976 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметки о выполнении указаний (фамилия, инициалы, должность, дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель подрядчика (субподрядчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="939" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель подрядчика (субподрядчика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представитель заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Член группы авторского надзора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2054" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="939" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="880" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="648" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24560,266 +24270,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 декабря 2015 года № 751</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов в сфере</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>архитектурной, градостроительной и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>строительной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 17 апреля 2015 года № 342 "Об утверждении Правил организации и ведения авторского надзора" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11075, опубликованный в информационно-правовой системе "Әділет" от 22 мая 2015 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 27 марта 2015 года № 254 "Об утверждении Правил привлечения организаций по оказанию инжиниринговых услуг по проектам, финансируемым из бюджетных средств" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 11083, опубликованный в информационно-правовой системе "Әділет" от 17 июня 2015 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 23 июля 2012 года № 356 "Об утверждении Правил проведения государственной экспертизы проектов строительства в режиме экспертного сопровождения" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7866, опубликованный в газете "Казахстанская правда" от 3 октября 2012 года № 336-337 (27155-27156).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>