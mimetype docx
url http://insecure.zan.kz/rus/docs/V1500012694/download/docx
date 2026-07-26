--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6dc5be" w14:textId="c6dc5be">
+    <w:p w14:paraId="66c6bdd" w14:textId="66c6bdd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -871,990 +871,216 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>некоторых приказов Министра национальной экономики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z9" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Утратил силу приказом Министра национальной экономики РК от 22.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Утратил силу приказом Министра национальной экономики РК от 22.05.2020 </w:t>
+        <w:t>№ 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 42</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...59 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Единые квалификационные требования</w:t>
-[...98 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 225 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие с 01.07.2026).</w:t>
-      </w:r>
-[...68 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок</w:t>
-[...246 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
-      </w:r>
-[...274 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему перечню.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2060,7012 +1286,124 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вносятся изменения и дополнения</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом и.о. Министра промышленности и строительства РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Единые квалификационные требования и перечень документов,</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...6870 lines deleted...]
-    </w:tbl>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9099,3375 +1437,176 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к единым квалификационным требованиям</w:t>
+              <w:t>к переченю некоторых приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и перечню документов, подтверждающих</w:t>
+              <w:t>Министра национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>соответствие им, для осуществления</w:t>
+              <w:t>Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деятельности в сфере архитектуры, </w:t>
-[...12 lines deleted...]
-              <w:t>градостроительства и строительства</w:t>
+              <w:t>вносятся изменения и дополнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 225 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3243 lines deleted...]
-      ____________________________________________________________________</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12503,51 +1642,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к переченю некоторых приказов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12556,2278 +1695,123 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вносятся изменения и дополнения</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>от 9 декабря 2014 года № 136</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Правила</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...2135 lines deleted...]
-      15. Привлечение в качестве консультантов сторонних специалистов к участию в комплексной вневедомственной экспертизе (в том числе зарубежных специалистов), выполняемых аккредитованной или государственной экспертной организацией по проектам строительства допускается при наличии у указанных специалистов документов, подтверждающих их профессиональное образование и квалификацию, либо практическую деятельность в соответствующих отечественных и (или) зарубежных специализированных институтах и организациях.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24481,55 +11465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24855,31 +11839,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>