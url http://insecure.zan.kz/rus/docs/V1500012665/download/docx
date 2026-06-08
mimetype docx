--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85205e2" w14:textId="85205e2">
+    <w:p w14:paraId="2c37f53" w14:textId="2c37f53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -870,3150 +870,3516 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2015 года № 1019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок предусматривается изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и сроки проведения обучения, инструктирования и проверок знаний по вопросам безопасности и охраны труда работников, руководителей и лиц, ответственных за обеспечение безопасности и охраны труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 26.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="10"/>
+    <w:bookmarkStart w:name="z84" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z85" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z85" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила и сроки проведения обучения, инструктирования и проверок знаний по вопросам безопасности и охраны труда работников, руководителей и лиц, ответственных за обеспечение безопасности и охраны труда (далее – Правила) разработаны в соответствии с подпунктом 30) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан (далее – Кодекс) и определяют порядок и сроки проведения обучения, инструктирования и проверок знаний работников, руководителей и лиц, ответственных за обеспечение по вопросам безопасности и охраны труда.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z86" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z86" w:id="12"/>
-[...15 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) специальные профессиональные компетенции - компетенции, необходимые руководителям и лицам, ответственным за обеспечение безопасности и охраны труда организации для эффективной профессиональной деятельности по обеспечению безопасности и охраны труда в определенной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z87" w:id="13"/>
-[...15 lines deleted...]
-      1) специальные профессиональные компетенции - компетенции, необходимые руководителям и лицам, ответственным за обеспечение безопасности и охраны труда организации для эффективной профессиональной деятельности по обеспечению безопасности и охраны труда в определенной отрасли;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) территориальное подразделение уполномоченного государственного органа по труду – структурное подразделение уполномоченного государственного органа по труду, осуществляющее в пределах соответствующей административно-территориальной единицы полномочия в области регулирования трудовых отношений в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z88" w:id="14"/>
-[...15 lines deleted...]
-      2) территориальное подразделение уполномоченного государственного органа по труду – структурное подразделение уполномоченного государственного органа по труду, осуществляющее в пределах соответствующей административно-территориальной единицы полномочия в области регулирования трудовых отношений в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) безопасность труда – состояние защищенности работников, обеспеченное комплексом мероприятий, исключающих воздействие вредных и (или) опасных производственных факторов на работников в процессе трудовой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z89" w:id="15"/>
-[...15 lines deleted...]
-      3) безопасность труда – состояние защищенности работников, обеспеченное комплексом мероприятий, исключающих воздействие вредных и (или) опасных производственных факторов на работников в процессе трудовой деятельности;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) общие профессиональные компетенции– компетенции, необходимые руководителям и лицам, ответственным за обеспечение безопасности и охраны труда организации для эффективной профессиональной деятельности по обеспечению безопасности и охраны труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z90" w:id="16"/>
-[...15 lines deleted...]
-      4) общие профессиональные компетенции– компетенции, необходимые руководителям и лицам, ответственным за обеспечение безопасности и охраны труда организации для эффективной профессиональной деятельности по обеспечению безопасности и охраны труда;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сетевая технология – технология, включающая обеспечение учебно-методическими материалами, формы интерактивного взаимодействия обучающихся с преподавателем и друг с другом, а также администрирование учебного процесса на основе использования сети Интернет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z91" w:id="17"/>
-[...15 lines deleted...]
-      5) сетевая технология – технология, включающая обеспечение учебно-методическими материалами, формы интерактивного взаимодействия обучающихся с преподавателем и друг с другом, а также администрирование учебного процесса на основе использования сети Интернет;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нормы безопасности – качественные и количественные показатели, характеризующие условия производства, производственный и трудовой процесс с точки зрения обеспечения организационных, технических, санитарно-гигиенических, биологических и иных норм, правил, процедур и критериев, направленных на сохранение жизни и здоровья работников в процессе их трудовой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z92" w:id="18"/>
-[...15 lines deleted...]
-      6) нормы безопасности – качественные и количественные показатели, характеризующие условия производства, производственный и трудовой процесс с точки зрения обеспечения организационных, технических, санитарно-гигиенических, биологических и иных норм, правил, процедур и критериев, направленных на сохранение жизни и здоровья работников в процессе их трудовой деятельности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дистанционное обучение – обучение, осуществляемое при взаимодействии педагога и обучающихся на расстоянии, в том числе с применением информационно-коммуникационных технологий и телекоммуникационных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) компетенция - способность применять навыки, позволяющие выполнять одну или несколько профессиональных задач, составляющих трудовую функцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z93" w:id="19"/>
-[...15 lines deleted...]
-      7) дистанционное обучение – обучение, осуществляемое при взаимодействии педагога и обучающихся на расстоянии, в том числе с применением информационно-коммуникационных технологий и телекоммуникационных средств;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мультимедиа - комплекс аппаратных и программных средств, позволяющих пользователю работать с разнородными данными (графикой, текстом, звуком, видео);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z94" w:id="20"/>
-[...15 lines deleted...]
-      8) компетенция - способность применять навыки, позволяющие выполнять одну или несколько профессиональных задач, составляющих трудовую функцию;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) учебный центр – организация, проводящая профессиональную подготовку, переподготовку и повышение квалификации по вопросам по безопасности и охране труда у руководящих и ответственных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z95" w:id="21"/>
-[...15 lines deleted...]
-      9) мультимедиа - комплекс аппаратных и программных средств, позволяющих пользователю работать с разнородными данными (графикой, текстом, звуком, видео);</w:t>
+    <w:bookmarkStart w:name="z97" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) наряд-допуск – задание на безопасное производство работы и определяющее содержание, место работы, время ее начала и окончания, условия безопасного выполнения, необходимые меры безопасности (в том числе по радиационной, пожарной безопасности и на загазованных рабочих местах), состав бригады и ответственных работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z96" w:id="22"/>
-[...15 lines deleted...]
-      10) учебный центр – организация, проводящая профессиональную подготовку, переподготовку и повышение квалификации по вопросам по безопасности и охране труда у руководящих и ответственных работников;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и сроки проведения обучения и проверки знаний в области безопасности и охраны труда работников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z97" w:id="23"/>
-[...15 lines deleted...]
-      11) наряд-допуск – задание на безопасное производство работы и определяющее содержание, место работы, время ее начала и окончания, условия безопасного выполнения, необходимые меры безопасности (в том числе по радиационной, пожарной безопасности и на загазованных рабочих местах), состав бригады и ответственных работников.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Обучение и проверка знаний у работников по безопасности и охране труда осуществляется не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z100" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Лица, принятые на работу, а также работники переводимые на другую работу проходят обучение с последующим проведением проверки знаний по вопросам безопасности и охраны труда в сроки, установленные работодателем, но не позднее одного месяца после заключения трудового договора или перевода на другую работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z101" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работники, не прошедшие обучение и проверку знаний по безопасности и охраны труда, к работе не допускаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При перемещении работника на другое рабочее место либо в другое структурное подразделение либо поручении работы на другом механизме или агрегате в пределах должности, специальности, профессии, квалификации повторное обучение и проверка знаний по безопасности и охраны труда не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z103" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Список работников организации, перечень работ и профессий, по которым проводится обучение, а также порядок и форму обучения устанавливает работодатель, исходя из характера профессии, вида работ, специфики производства и условий труда по согласованию с представителями работников (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z104" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Работники, подлежащие проверке знаний по безопасности и охране труда, предупреждаются работодателем не позднее чем за один месяц до начала ее проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z105" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Работники, имеющие перерыв в работе по данному виду работ, должности, профессии три и более лет, а при работе с повышенной опасностью более одного года, проходят обучение и проверку знаний по безопасности и охране труда до начала самостоятельной работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z106" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Обучение (занятия, лекции, семинары) по безопасности и охране труда проводится у работодателя с привлечением специалистов соответствующих отраслей, инженерно-технических работников имеющих опыт работы не менее трех лет и технических инспекторов по охране труда, служб безопасности и охраны труда самой организации, имеющих сертификат по форме согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 278</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра труда и социальной защиты населения РК от 30.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="24"/>
-[...153 lines deleted...]
-      7. Работники, имеющие перерыв в работе по данному виду работ, должности, профессии три и более лет, а при работе с повышенной опасностью более одного года, проходят обучение и проверку знаний по безопасности и охране труда до начала самостоятельной работы.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Учебные программы по безопасности и охране труда предусматривают теоретическое и производственное обучение с учетом специфики данной организации и утверждаются актом работодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z106" w:id="32"/>
-[...15 lines deleted...]
-      8. Обучение (занятия, лекции, семинары) по безопасности и охране труда проводится у работодателя с привлечением специалистов соответствующих отраслей, инженерно-технических работников имеющих опыт работы не менее трех лет и технических инспекторов по охране труда, служб безопасности и охраны труда самой организации, имеющих сертификат по форме согласно приложению 1 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Производственное обучение по безопасности и охране труда, безопасным методам и приемам труда проводят в учебных классах, мастерских, участках, цехах под руководством ответственных работников организации за безопасность и охрану труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...77 lines deleted...]
-      9. Учебные программы по безопасности и охране труда предусматривают теоретическое и производственное обучение с учетом специфики данной организации и утверждаются актом работодателя.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В отдельных производствах, связанных с работами, к которым предъявляются установленные законодательством специальные требования безопасности труда, работники проходят дополнительное специальное обучение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z108" w:id="34"/>
-[...15 lines deleted...]
-      10. Производственное обучение по безопасности и охране труда, безопасным методам и приемам труда проводят в учебных классах, мастерских, участках, цехах под руководством ответственных работников организации за безопасность и охрану труда.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Обучение работников по вопросам безопасности и охраны труда завершается проверкой знаний (экзаменом) по безопасности и охране труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z109" w:id="35"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="37"/>
+    <w:bookmarkStart w:name="z111" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Проверка знаний по вопросам безопасности и охраны труда проводится экзаменационной комиссией, создаваемой актом работодателя, численностью не менее трех человек, и состоит из председателя и членов комиссии из числа специалистов, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. В работе экзаменационной комиссии обязательно участие представителей работников (при наличии).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z112" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функционирование экзаменационной комиссии осуществляется на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z113" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Порядок работы экзаменационной комиссии устанавливается актом работодателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z112" w:id="38"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="40"/>
+    <w:bookmarkStart w:name="z114" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Результаты проверки знаний работников оформляются протоколом. Протокол заседания экзаменационной комиссии по проверке знаний оформляется на бумажном носителе или в форме электронного документа, удостоверенного посредством электронной цифровой подписи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Протокол подписывается председателем и членами экзаменационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z115" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z115" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Работнику, успешно прошедшему проверку знаний, выдают удостоверение по проверке знаний правил, норм и инструкций по безопасности и охраны труда по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z116" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z116" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При получении работником неудовлетворительной оценки повторную проверку знаний назначают не позднее одного месяца. Работник повторно проходит обучение и до проверки знаний работник отстраняется от работы в порядке, предусмотренном подпунктом 2) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z117" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок и сроки проведения обучения и проверки знаний по вопросам безопасности и охраны труда руководителей и лиц, ответственных за обеспечение безопасности и охраны труда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z118" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководители и лица, ответственные за обеспечение безопасности и охраны труда (далее – ответственные работники) проходят обучение по развитию общих или специальных профессиональных компетенций по вопросам безопасности и охраны труда в учебных центрах в очном или дистанционном формате по сетевой технологии в "on-line" режиме.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z117" w:id="43"/>
+    <w:bookmarkStart w:name="z119" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Обучение и проверка знаний ответственных работников по вопросам безопасности и охраны труда осуществляется в учебном центре по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z120" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) развитию общих профессиональных компетенций с учетом категории субъектов предпринимательства один раз и не требует повторного прохождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z121" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитию специальных профессиональных компетенций с учетом вида экономической деятельности, производственных условий труда один раз в три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z122" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Учебные центры имеют материально-техническую базу, включающую в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z123" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учебный класс (собственный или арендуемый), оснащенный аудио-, видеотехникой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z124" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компьютеры и мультимедиа для тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z125" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наглядные пособия по различным темам обучения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z126" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учебно-методические материалы (периодические издания).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z127" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для организации учебного процесса при дистанционном обучении необходимо наличие у учебного центра:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z128" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) образовательного портала со страницами, содержащими учебно-методическую и организационно-административную информацию для обучающихся и учебного контента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z129" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мультимедийных классов с возможностью проведения обучения по сетевой технологии в "on-line" режиме (видеоконференции).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z130" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Обучение (занятия, лекции, семинары) по вопросам безопасности и охраны труда ответственных работников проводится с привлечением специалистов преподавателей профильных учебных заведений, юристов и инженерно-технических работников и специалистов служб безопасности и охраны труда крупных промышленных организаций, имеющих высшее (или послевузовское) образование, а также опыт работы не менее 5 лет в области безопасности и охраны труда и сертификат о прохождении обучения и проверки знаний по безопасности и охране труда. К учебному процессу привлекается государственный инспектор труда по согласованию территориального подразделения уполномоченного государственного органа по труду.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...243 lines deleted...]
-      2) мультимедийных классов с возможностью проведения обучения по сетевой технологии в "on-line" режиме (видеоконференции).</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра труда и социальной защиты населения РК от 26.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Организации составляют списки ответственных работников и графики проведения обучения и проверки знаний по вопросам безопасности и охраны труда, которые утверждаются актом работодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z130" w:id="56"/>
-[...15 lines deleted...]
-      22. Обучение (занятия, лекции, семинары) по вопросам безопасности и охраны труда ответственных работников проводится с привлечением специалистов преподавателей профильных учебных заведений, юристов и инженерно-технических работников и специалистов служб безопасности и охраны труда крупных промышленных организаций, имеющих высшее (или послевузовское) образование, а также опыт работы не менее 5 лет в области безопасности и охраны труда и сертификат о прохождении обучения и проверки знаний по безопасности и охране труда. К учебному процессу привлекается государственный инспектор труда по согласованию территориального подразделения уполномоченного государственного органа по труду.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Обучение по развитию общих и специальных профессиональных компетенций по вопросам безопасности и охраны труда ответственных работников проводится в соответствии с Учебными программами, содержащими информацию о темах обучения, формах обучения, а также о количестве часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Учебные программы по развитию общих и специальных профессиональных компетенций ответственных работников разрабатываются учебными центрами и (или) на основе учебной программы, рекомендуемой Республиканской трехсторонней комиссией по социальному партнерству и регулированию социальных и трудовых отношений и утверждаются руководителями учебных центров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z134" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отраслевые ассоциации работодателей вносят предложения по учебным программам по развитию специальных профессиональных компетенций с учетом степени профессионального риска (по травмоопасным отраслям) в Республиканскую трехстороннюю комиссию по социальному партнерству и регулированию социальных и трудовых отношений для рассмотрения и рекомендации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z233" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендации Республиканской трехсторонней комиссией по социальному партнерству и регулированию социальных и трудовых отношений размещаются на интернет-ресурсе уполномоченного государственного органа по труду.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра труда и социальной защиты населения РК от 26.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 278</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 21.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="57"/>
-[...75 lines deleted...]
-      Отраслевые ассоциации работодателей вносят предложения по учебным программам по развитию специальных профессиональных компетенций с учетом степени профессионального риска (по травмоопасным отраслям) в Республиканскую трехстороннюю комиссию по социальному партнерству и регулированию социальных и трудовых отношений для рассмотрения и рекомендации.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Продолжительность обучения по развитию общих профессиональных компетенций по вопросам безопасности и охраны труда для ответственных работников составляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z233" w:id="61"/>
-[...15 lines deleted...]
-      Рекомендации Республиканской трехсторонней комиссией по социальному партнерству и регулированию социальных и трудовых отношений размещаются на интернет-ресурсе уполномоченного государственного органа по труду.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для субъектов крупного предпринимательства - не менее 72 академических часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z137" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для субъектов среднего предпринимательства - не менее 40 академических часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z138" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для субъектов малого предпринимательства, в том числе субъектов микропредпринимательства - не менее 24 академических часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z139" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Продолжительность обучения по развитию специальных профессиональных компетенций по вопросам безопасности и охраны труда для ответственных работников составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z140" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для субъектов крупного предпринимательства - не менее 40 академических часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z141" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для субъектов среднего предпринимательства - не менее 24 академических часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z142" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для субъектов малого предпринимательства, в том числе субъектов микропредпринимательства - не менее 16 академических часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z143" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Обучение по безопасности и охраны труда ответственных работников завершается проверкой знаний (тестом) по безопасности и охраны труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 21.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 323</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...156 lines deleted...]
-      для субъектов малого предпринимательства, в том числе субъектов микропредпринимательства - не менее 16 академических часов.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 28 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка знаний по безопасности и охраны труда ответственных работников проводится с использованием информационной системы учебного центра в очном или в "on-line" режиме в дистанционном формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 28 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка знаний ответственных работников в "on-line" режиме в дистанционном формате проводится после их идентификации информационной системой учебного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Для проверки знаний учебным центром с учетом особенностей производства, квалификационных требований к специалистам и программы обучения разрабатываются экзаменационные тесты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z143" w:id="70"/>
-[...15 lines deleted...]
-      28. Обучение по безопасности и охраны труда ответственных работников завершается проверкой знаний (тестом) по безопасности и охраны труда.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестовые вопросы составляются по каждой теме программы обучения. При этом общее количество вопросов в тесте не более 80.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z144" w:id="71"/>
-[...15 lines deleted...]
-      Проверка знаний по безопасности и охраны труда ответственных работников проводится с использованием информационной системы учебного центра в очном или в "on-line" режиме в дистанционном формате.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пороговое значение прохождения проверки знаний по безопасности и охраны труда составляет не менее 70 % правильных ответов по тесту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z145" w:id="72"/>
-[...15 lines deleted...]
-      Проверка знаний ответственных работников в "on-line" режиме в дистанционном формате проводится после их идентификации информационной системой учебного центра.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее время на выполнение тестов составляет 60 минут. По истечении времени, отведенного на выполнение тестов, тестирование автоматически завершается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z146" w:id="73"/>
-[...15 lines deleted...]
-      29. Для проверки знаний учебным центром с учетом особенностей производства, квалификационных требований к специалистам и программы обучения разрабатываются экзаменационные тесты.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процесс тестирования фиксируется видео- и аудиозаписью с целью контроля самого процесса. Запись сохраняется в течение шести месяцев со дня прохождения теста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z147" w:id="74"/>
-[...15 lines deleted...]
-      Тестовые вопросы составляются по каждой теме программы обучения. При этом общее количество вопросов в тесте не более 80.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Экзаменационная комиссия по результатам тестирования принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z148" w:id="75"/>
-[...15 lines deleted...]
-      Пороговое значение прохождения проверки знаний по безопасности и охраны труда составляет не менее 70 % правильных ответов по тесту.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прошел проверку знаний по безопасности и охраны труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z149" w:id="76"/>
-[...15 lines deleted...]
-      Общее время на выполнение тестов составляет 60 минут. По истечении времени, отведенного на выполнение тестов, тестирование автоматически завершается.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подлежит повторной проверке знаний по безопасности и охраны труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z150" w:id="77"/>
-[...15 lines deleted...]
-      Процесс тестирования фиксируется видео- и аудиозаписью с целью контроля самого процесса. Запись сохраняется в течение шести месяцев со дня прохождения теста.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Результаты проверки знаний требований безопасности и охраны труда оформляются протоколом заседания экзаменационной комиссии, создаваемой актом руководителя учебного центра в составе не менее трех человек. Функционирование экзаменационной комиссии осуществляется на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z151" w:id="78"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="82"/>
+    <w:bookmarkStart w:name="z155" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Протокол заседания экзаменационной комиссии по проверке знаний оформляется на бумажном носителе или в форме электронного документа, удостоверенного посредством электронной цифровой подписи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Протокол подписывается председателем и членами экзаменационной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z156" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z156" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Ответственным работникам, прошедшим обучение и проверку знаний по вопросам безопасности и охраны труда, выдается сертификат по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z157" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z157" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При прохождении обучения ответственных работников по развитию общих профессиональных компетенции по вопросам безопасности и охраны труда сертификат действует бессрочно, по развитию специальных профессиональных компетенций по вопросам безопасности и охраны труда сертификат действует три года со дня сдачи теста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z158" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z158" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Принятые на работу ответственные работники за обеспечение безопасности и охраны труда проходят обучение и проверку знаний по безопасности и охране труда не позднее одного месяца со дня назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z159" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z159" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ответственные работники не прошедшие проверку знаний по безопасности и охране труда отстраняются от работы в соответствии с подпунктом 2) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового Кодекса до ее повторного прохождения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z160" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Внеочередную проверку знаний по безопасности и охране труда, ответственные работники проходят в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z161" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при введении в действие новых нормативных правовых актов по безопасности и охране труда, при внесении в них изменений и дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z162" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при вводе в эксплуатацию нового оборудования или внедрении новых технологических процессов по решению работодателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z163" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при переводе ответственного лица на другое место работы или назначении его на другую должность, требующую дополнительных знаний по безопасности и охране труда по решению работодателя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z160" w:id="87"/>
-[...15 lines deleted...]
-      36. Внеочередную проверку знаний по безопасности и охране труда, ответственные работники проходят в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по решению комиссии по расследованию несчастных случаев при допущении несчастных случаев – групповых, со смертельным или тяжелым (инвалидным) исходом, а также при возникновении аварии, взрыва, пожара или отравления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z161" w:id="88"/>
-[...15 lines deleted...]
-      1) при введении в действие новых нормативных правовых актов по безопасности и охране труда, при внесении в них изменений и дополнений;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при перерыве в работе более одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z162" w:id="89"/>
-[...15 lines deleted...]
-      2) при вводе в эксплуатацию нового оборудования или внедрении новых технологических процессов по решению работодателя;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Споры, связанные с решением экзаменационных комиссий организаций, рассматриваются уполномоченным государственным органом по труду или в суде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z163" w:id="90"/>
-[...15 lines deleted...]
-      3) при переводе ответственного лица на другое место работы или назначении его на другую должность, требующую дополнительных знаний по безопасности и охране труда по решению работодателя;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Контроль своевременного прохождения обучения и проверки знаний ответственных работников в организациях осуществляет работодатель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z164" w:id="91"/>
-[...15 lines deleted...]
-      4) по решению комиссии по расследованию несчастных случаев при допущении несчастных случаев – групповых, со смертельным или тяжелым (инвалидным) исходом, а также при возникновении аварии, взрыва, пожара или отравления;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок и сроки проведения инструктирования по вопросам безопасности и охраны труда работников, руководителей и лиц, ответственных за обеспечение безопасности и охраны труда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z165" w:id="92"/>
-[...15 lines deleted...]
-      5) при перерыве в работе более одного года.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. По характеру и времени проведения инструктажи подразделяют на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z166" w:id="93"/>
-[...15 lines deleted...]
-      37. Споры, связанные с решением экзаменационных комиссий организаций, рассматриваются уполномоченным государственным органом по труду или в суде.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вводный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z167" w:id="94"/>
-[...15 lines deleted...]
-      38. Контроль своевременного прохождения обучения и проверки знаний ответственных работников в организациях осуществляет работодатель.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первичный на рабочем месте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z168" w:id="95"/>
+    <w:bookmarkStart w:name="z172" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повторный;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z173" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внеплановый;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z174" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) целевой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z175" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Инструктажи проводятся в очной форме или дистанционно по сетевой технологии в "on-line" режиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z176" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Вводный инструктаж по безопасности и охране труда проводят с работниками (за исключением категорий работников, определенных руководителем, подлежащих обучению по курсу безопасность и охрана труда) при приеме на работу независимо от их образования, стажа работы по данной профессии или должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z231" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях безопасности труда вводный и первичный инструктаж по безопасности и охране труда проводят с временными работниками, командированными, учащимися и студентами, прибывшими на производственное обучение или практику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z232" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также вводный инструктаж проводится посетителям, при посещении ими производственных площадок и работникам подрядных организаций, производящих работы на территории опасного производственного объекта организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      40. Инструктажи проводятся в очной форме или дистанционно по сетевой технологии в "on-line" режиме.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции приказа Министра труда и социальной защиты населения РК от 25.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 214</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Вводный инструктаж проводят по программе, разработанной службой безопасности и охраны труда и утвержденной работодателем с учетом требований норм безопасности, стандартов, правил и инструкций по безопасности и охране труда, а также требования работодателя по безопасному ведению работ на производстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z176" w:id="103"/>
-[...15 lines deleted...]
-      41. Вводный инструктаж по безопасности и охране труда проводят с работниками (за исключением категорий работников, определенных руководителем, подлежащих обучению по курсу безопасность и охрана труда) при приеме на работу независимо от их образования, стажа работы по данной профессии или должности.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Вводный инструктаж в организации (предприятии) проводится службой безопасности и охраны труда или лицом, на которое актом работодателя возложены эти обязанности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z231" w:id="104"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="108"/>
+    <w:bookmarkStart w:name="z181" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О проведении вводного инструктажа делается запись в Журнале регистрации вводного инструктажа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с обязательной подписью инструктируемого и инструктирующего.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z182" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Первичный инструктаж на рабочем месте проводят по программам, разработанным и утвержденным руководителями производственных и структурных подразделений организации с учетом требований норм безопасности, правил и инструкций по безопасности и охране труда, а также требований работодателя по безопасному ведению работ на производстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z183" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Первичный инструктаж на рабочем месте проводят индивидуально с каждым работником с практическим показом безопасных приемов труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z184" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Лица, трудовые обязанности которых не связаны с применением, эксплуатацией, обслуживанием, испытанием, наладкой и ремонтом оборудования, использованием электрифицированного или иного механизированного ручного инструмента, хранением и применением сырья и материалов, освобождаются решением организатора обучения от прохождения первичного инструктажа на рабочем месте. Перечень профессий и должностей работников, освобождаемых от прохождения первичного инструктажа на рабочем месте, утверждается работодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z185" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Повторный инструктаж проходят работники независимо от квалификации, образования, стажа, характера выполняемой работы не реже одного раза в полугодие в рабочее время (за исключением категорий работников, определенных руководителем, подлежащих обучению по курсу безопасность и охрана труда).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z182" w:id="109"/>
-[...15 lines deleted...]
-      44. Первичный инструктаж на рабочем месте проводят по программам, разработанным и утвержденным руководителями производственных и структурных подразделений организации с учетом требований норм безопасности, правил и инструкций по безопасности и охране труда, а также требований работодателя по безопасному ведению работ на производстве.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа Министра труда и социальной защиты населения РК от 30.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 98</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Повторный инструктаж проводят аналогично первичному инструктажу на рабочем месте для закрепления полученных знаний и навыков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z183" w:id="110"/>
-[...15 lines deleted...]
-      45. Первичный инструктаж на рабочем месте проводят индивидуально с каждым работником с практическим показом безопасных приемов труда.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Повторный инструктаж проводят индивидуально или с группой работников, обслуживающих однотипное оборудование и в пределах общего рабочего места.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z184" w:id="111"/>
-[...15 lines deleted...]
-      46. Лица, трудовые обязанности которых не связаны с применением, эксплуатацией, обслуживанием, испытанием, наладкой и ремонтом оборудования, использованием электрифицированного или иного механизированного ручного инструмента, хранением и применением сырья и материалов, освобождаются решением организатора обучения от прохождения первичного инструктажа на рабочем месте. Перечень профессий и должностей работников, освобождаемых от прохождения первичного инструктажа на рабочем месте, утверждается работодателем.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Внеплановый инструктаж проводят индивидуально или с группой работников одной профессии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z185" w:id="112"/>
-[...15 lines deleted...]
-      47. Повторный инструктаж проходят работники независимо от квалификации, образования, стажа, характера выполняемой работы не реже одного раза в полугодие в рабочее время (за исключением категорий работников, определенных руководителем, подлежащих обучению по курсу безопасность и охрана труда).</w:t>
+    <w:bookmarkStart w:name="z189" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Внеплановый инструктаж проводят:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...77 lines deleted...]
-      48. Повторный инструктаж проводят аналогично первичному инструктажу на рабочем месте для закрепления полученных знаний и навыков.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при введении в действие новых или переработанных норм безопасности, правил, инструкций по безопасности и охране труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z187" w:id="114"/>
-[...15 lines deleted...]
-      49. Повторный инструктаж проводят индивидуально или с группой работников, обслуживающих однотипное оборудование и в пределах общего рабочего места.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при изменении технологического процесса, замене или модернизации оборудования, приспособлений и инструмента, исходного сырья, материалов и других факторов, влияющих на безопасность труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z188" w:id="115"/>
-[...15 lines deleted...]
-      50. Внеплановый инструктаж проводят индивидуально или с группой работников одной профессии.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при нарушении работниками требований безопасности труда, которые приведут или привели к травме, аварии, взрыву или пожару, отравлению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z189" w:id="116"/>
-[...15 lines deleted...]
-      51. Внеплановый инструктаж проводят:</w:t>
+    <w:bookmarkStart w:name="z193" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по требованию контролирующих и надзорных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z190" w:id="117"/>
-[...15 lines deleted...]
-      1) при введении в действие новых или переработанных норм безопасности, правил, инструкций по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Внеплановый инструктаж проводят индивидуально или с группой работников одной профессии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z191" w:id="118"/>
-[...15 lines deleted...]
-      2) при изменении технологического процесса, замене или модернизации оборудования, приспособлений и инструмента, исходного сырья, материалов и других факторов, влияющих на безопасность труда;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем и содержание инструктажа определяются ответственным работником в каждом конкретном случае в зависимости от причин и обстоятельств, вызвавших необходимость его проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z192" w:id="119"/>
-[...15 lines deleted...]
-      3) при нарушении работниками требований безопасности труда, которые приведут или привели к травме, аварии, взрыву или пожару, отравлению;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Целевой инструктаж проводят при выполнении разовых работ, не связанных с прямыми обязанностями по специальности (погрузка, выгрузка, уборка территории, разовые работы вне организации, цеха и участки), при ликвидации последствий аварий, стихийных бедствий и катастроф, выполнении работ по наряду-допуску.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z193" w:id="120"/>
-[...15 lines deleted...]
-      4) по требованию контролирующих и надзорных органов.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Инструктажи за исключением вводного инструктажа завершаются проверкой знаний в виде устного опроса или тестирования, а также при необходимости проверкой приобретенных навыков безопасных способов работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z194" w:id="121"/>
-[...15 lines deleted...]
-      52. Внеплановый инструктаж проводят индивидуально или с группой работников одной профессии.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Знания проверяет ответственный работник, проводивший инструктаж.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z195" w:id="122"/>
-[...15 lines deleted...]
-      Объем и содержание инструктажа определяются ответственным работником в каждом конкретном случае в зависимости от причин и обстоятельств, вызвавших необходимость его проведения.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Работники, показавшие неудовлетворительные знания, к самостоятельной работе не допускаются и вновь проходят инструктаж.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z196" w:id="123"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="127"/>
+    <w:bookmarkStart w:name="z200" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. О проведении первичного инструктажа на рабочем месте, повторного, внепланового, целевого и допуске к работе работник, проводивший инструктаж, делает запись в журнале регистрации инструктажа по безопасности и охране труда на рабочем месте (далее – Журнал регистрации инструктажа) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с обязательной подписью инструктируемого и инструктирующего.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z201" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал регистрации инструктажа ведется в бумажном или в электронном виде с учетом требований законодательства Республики Казахстан об электронном документе и электронной цифровой подписи. При ведении Журнала регистрации инструктажа в электронном виде, внесенные в них сведения удостоверяются посредством электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z202" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При регистрации внепланового инструктажа указывают причину его проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z203" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журналы регистрации инструктажа в бумажном виде пронумеровываются и прошнуровываются ответственным работником и под роспись выдаются непосредственным руководителям работ (мастер, начальник цеха) службой безопасности и охраны труда организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z204" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Целевой инструктаж с работниками, проводящими работы по наряду-допуску, фиксируется в наряде-допуске или другой документации, разрешающей производство работ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z201" w:id="128"/>
-[...15 lines deleted...]
-      Журнал регистрации инструктажа ведется в бумажном или в электронном виде с учетом требований законодательства Республики Казахстан об электронном документе и электронной цифровой подписи. При ведении Журнала регистрации инструктажа в электронном виде, внесенные в них сведения удостоверяются посредством электронной цифровой подписи.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Первичный инструктаж на рабочем месте, повторный, внеплановый и целевой инструктажи проводят ответственные работники (мастер, начальник отдела, цеха, непосредственный руководитель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z202" w:id="129"/>
-[...15 lines deleted...]
-      При регистрации внепланового инструктажа указывают причину его проведения.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Работники допускаются к работе после стажировки, проверки теоретических знаний и приобретенных навыков безопасных способов работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z203" w:id="130"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4308,88 +4674,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орталығының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="134"/>
+    <w:bookmarkStart w:name="z209" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> С Е Р Т И Ф И К А Т</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z210" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z210" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "______________________________________________________________________"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4859,119 +5225,119 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z213" w:id="136"/>
+      <w:bookmarkStart w:name="z213" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации, предприятия)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="137"/>
+    <w:bookmarkStart w:name="z214" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокол заседания экзаменационной комиссии по проверке знаний по безопасности и охране труда работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z215" w:id="138"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z215" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "_____" ____________ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комиссия в составе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5645,64 +6011,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="139"/>
+      <w:bookmarkStart w:name="z216" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии _________________________________________ _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> фамилия, имя, отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6009,120 +6375,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="140"/>
+    <w:bookmarkStart w:name="z219" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обложка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z220" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z220" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УДОСТОВЕРЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по проверке знаний правил, норм и инструкций по безопасности и охране труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z221" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Последующие страницы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выдано ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6824,51 +7190,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="143"/>
+    <w:bookmarkStart w:name="z224" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6877,71 +7243,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(организация, предприятие, учебное заведение)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z225" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z225" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обложка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начат _______________ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8213,88 +8579,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="145"/>
+    <w:bookmarkStart w:name="z228" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации инструктажа по безопасности и охране труда на рабочем месте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z229" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z229" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обложка ________________________________организация, предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начат ______________ 20____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>