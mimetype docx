--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c37f53" w14:textId="2c37f53">
+    <w:p w14:paraId="f717ed4" w14:textId="f717ed4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -895,50 +895,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9856,55 +9932,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10230,31 +10306,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>