--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc76101" w14:textId="dc76101">
+    <w:p w14:paraId="88a5f9e" w14:textId="88a5f9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2131,51 +2131,167 @@
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Объективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z145" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. После проведения анализа возможных рисков, проведенного в соответствии с пунктами 10, 11 и 12 настоящих Критериев, субъекты (объекты) контроля распределяются по трем степеням риска по объективным критериям (высокая, средняя и низкая).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z146" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Часть вторая пункта 10 предусматривается в редакции с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">овместного приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. По объективным критериям к высокой степени риска относятся субъекты контроля, осуществляющие деятельность в следующих видах экономической деятельности, с высокой вероятностью причинения вреда жизни или здоровью человека, законным интересам физических лиц:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z147" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2469,51 +2585,147 @@
         <w:t>
       2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z162" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z163" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для оценки степени риска используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z164" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2729,51 +2941,137 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z171" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Управлениями рисками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z172" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z173" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2869,326 +3167,420 @@
         <w:t xml:space="preserve">
       К смягчающему индикатору относится наличие у субъекта контроля, выдаваемого в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан сертификата доверия, подтверждающего, что деятельность работодателя соответствует требованиям трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z178" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Параграф 4 предусматривается в редакции совместного приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Особенности формирования системы оценки и управления рисками использующих информационные системы с учетом специфики и конфиденциальности, в соответствии с законодательными актами Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z179" w:id="92"/>
+    <w:bookmarkStart w:name="z179" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Система оценки и управления рисками ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z180" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z180" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля не должен превышать пяти процентов от общего количества таких субъектов контроля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z181" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок расчета степени риска по субъективным критериям</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z181" w:id="94"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="95"/>
+    <w:bookmarkStart w:name="z182" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Для отнесения субъекта контроля к степени риска в соответствии с пунктом 3 настоящих Критериев применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z183" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z183" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальное подразделение собирает информацию и формирует базу данных по субъективным критериям из источников согласно пункту 15 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z184" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z184" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 18 настоящих Критериев (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z185" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z185" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z186" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z186" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z187" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z187" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z188" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z188" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с пунктом 18 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z189" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z189" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3207,151 +3599,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 10.09.2024 № 71 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="103"/>
+    <w:bookmarkStart w:name="z190" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z191" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z191" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении одного грубого нарушения по любому из источников информации, указанных в пункте 15 настоящих Критериев, субъекту контроля приравнивается показатель степени риска 100 баллов и в отношении него проводится профилактический контроль с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z192" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z192" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z193" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z193" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z194" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z194" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z195" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z195" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3386,451 +3778,451 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> х 100/SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) х 0,7, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z196" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z196" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z197" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z197" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z198" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z198" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z199" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z199" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z200" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z200" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z201" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z201" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР2 х 100/SР1) х 0,3, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z202" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z202" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z203" w:id="116"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z203" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – требуемое количество незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z204" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z204" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – количество выявленных незначительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z205" w:id="118"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z205" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z206" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z206" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z207" w:id="120"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z207" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z208" w:id="121"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z208" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z209" w:id="122"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z209" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z210" w:id="123"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z210" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z211" w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z211" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 18 настоящих Критериев, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z212" w:id="125"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z212" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2222500" cy="863600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3852,210 +4244,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="126"/>
+    <w:bookmarkStart w:name="z213" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z214" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z214" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия xi,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z215" w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z215" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z216" w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z216" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с пунктом 18 настоящих Критериев, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z217" w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z217" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z218" w:id="131"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z218" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1663700" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -4077,190 +4469,286 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="132"/>
+    <w:bookmarkStart w:name="z219" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z220" w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z220" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z221" w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z221" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z222" w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z222" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с пунктом 22 настоящих Критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 1 предусматривается изменение в соответствии с совместным приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4352,105 +4840,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>трудового законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="136"/>
+    <w:bookmarkStart w:name="z224" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степень нарушений требований за соблюдением трудового законодательства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 с изменением, внесенным совместным приказом Министра труда и социальной защиты населения РК от 05.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 10.09.2024 № 71 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9301,50 +9796,135 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грубое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 2 предусматривается изменение в соответствии с совместным приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9436,68 +10016,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>трудового законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="137"/>
+    <w:bookmarkStart w:name="z226" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям оценки степени риска за соблюдением трудового законодательства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10824,170 +11404,266 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="138"/>
+    <w:bookmarkStart w:name="z227" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инструкция по заполнению шаблона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z228" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z228" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Показатели субъективных критериев определяются для однородных групп субъектов (объектов) контроля в каждой сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z229" w:id="140"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z229" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается показатель субъективного критерия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z230" w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z230" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указываются приоритетные источники информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z231" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z231" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается удельный вес по значимости показателя субъективного критерия в баллах. Сумма всех строк по данной графе не должно превышать 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z232" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z232" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указываются условия учета показателя субъективного критерия в расчете степени риска по субъективным критериям и числовые значения показателей субъективных критериев, соответствующие каждому условию. Числовые значения указываются в процентах от 0 до 100, в зависимости от повышения риска. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 2 предусматривается изменение в соответствии с совместным приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Заместителя Премьер-Министра – Министра национальной экономики РК от 29.05.2026 № 59 (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11189,51 +11865,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения РК от 12.12.2022 № 492 и Министра национальной экономики РК от 12.12.2022 № 123 (вводится в действие с 01.01.2023); с изменением, внесенным совместным приказом Министра труда и социальной защиты населения РК от 05.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Заместителя Премьер-Министра - Министра национальной экономики РК от 10.09.2024 № 71 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="144"/>
+    <w:bookmarkStart w:name="z32" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Проверочный лист за соблюдением трудового законодательства Республики Казахстан и законодательства Республики Казахстан о занятости населения в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
@@ -11263,51 +11939,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>юридических лиц, в том числе государственных органов, филиалов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и представительств юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14171,70 +14847,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="145"/>
+          <w:bookmarkStart w:name="z92" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие договоров обязательного страхования работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей, обязательного социального страхования работников.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При осуществлении работодателем деятельности в рамках договора на оказание услуг по предоставлению персонала в качестве направляющей стороны, он подлежит отнесению к виду экономической деятельности, который имеет класс профессионального риска не ниже класса профессионального риска принимающей стороны или самого высокого класса профессионального риска принимающей стороны, в соответствии с заключаемыми им договорами на оказание услуг по предоставлению персонала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17630,51 +18306,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="146"/>
+    <w:bookmarkStart w:name="z93" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Должностное (ые) лицо (а) _____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17731,51 +18407,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________________________";</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17919,51 +18595,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 декабря 2015 года № 801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="147"/>
+    <w:bookmarkStart w:name="z34" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Проверочный лист за соблюдением трудового законодательства </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17972,51 +18648,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       (здравоохранение, образование, культура, социальное обеспечение, торговля, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         услуги по проживанию и питанию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Проверочный лист исключен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18198,92 +18874,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 декабря 2015 года № 801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="148"/>
+    <w:bookmarkStart w:name="z36" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             Проверочный лист за соблюдением трудового законодательства </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       Республики Казахстан в отношении организаций непроизводственной сферы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> работники которых осуществляют трудовую деятельность в офисных помещениях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Проверочный лист исключен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18327,55 +19003,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>