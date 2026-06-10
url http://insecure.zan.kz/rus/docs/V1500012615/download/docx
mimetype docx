--- v1 (2025-12-28)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3241cba" w14:textId="3241cba">
+    <w:p w14:paraId="5ba8536" w14:textId="5ba8536">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,82 +100,79 @@
         </w:rPr>
         <w:t>Об утверждении Правил присвоения персональных идентификационных номеров-кодов на производимые и импортируемые этиловый спирт и алкогольную продукцию (кроме пивоваренной продукции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра финансов Республики Казахстан от 10 декабря 2015 года № 646. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 декабря 2015 года № 12615.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Примечание РЦПИ!</w:t>
+        <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1842,207 +1839,191 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услугодатель отказывает в присвоении персональных идентификационных номеров-кодов в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отсутствия постановки на регистрационной учет в качестве налогоплательщика, осуществляющего отдельные виды деятельности, по месту нахождения объектов налогообложения и (или) объектов, связанных с налогообложением, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статье 88</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс);</w:t>
+        <w:t>статье 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличия присвоенного персонального идентификационного номера-кода на этиловый спирт и/или вина наливом, алкогольную продукцию (кроме пивоваренной продукции).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра финансов РК от 07.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При получении отказа в присвоении персонального идентификационного номера-кода в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3455,148 +3436,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                фамилия, имя, отчество (при его наличии) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -3675,87 +3558,172 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>персональных идентификационных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>номеров-кодов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра финансов РК от 26.12.2022 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра финансов РК от 07.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1322</w:t>
+        <w:t>№ 679</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3771,51 +3739,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Присвоение персонального идентификационного номера (ПИН-код) производителям (импортерам) отдельных видов нефтепродуктов, а также на товары производителей и импортеров некоторых видов подакцизной продукции, авиационного топлива и мазута"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Присвоение персонального идентификационного номера (ПИН-код) производителям (импортерам) отдельных видов нефтепродуктов, а также на товары производителей и импортеров некоторых видов подакцизной продукции, авиационного топлива и мазута"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3884,51 +3870,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-территориальные органы Комитета государственных доходов Министерства финансов Республики Казахстан по областям, городам Астана, Алматы и Шымкенту</w:t>
+территориальные органы Комитета государственных доходов Министерства финансов Республики Казахстан по областям, городам республиканского значения и столице</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4336,51 +4322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-присвоенный персональный идентификационный номер-код по форме согласно приложению 4 или мотивированный отказ</w:t>
+присвоенный персональный идентификационный номер-код по форме согласно приложению 4 к настоящим Правилам или мотивированный отказ в случаях, предусмотренных пунктом 7 настоящих Правил</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4562,51 +4548,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.30 до 18.00 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4637,72 +4623,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предварительная запись для получения государственной услуги не требуется, ускоренное обслуживание не предусмотрено;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> кодексу Республики Казахстан и Закону о праздниках.</w:t>
+              <w:t>
+2) Государственная корпорация – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудовому кодексу Республики Казахстан и Закону о праздниках.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прием осуществляется в порядке "электронной" очереди, по месту регистрации услугополучателя без ускоренного обслуживания, возможно бронирование электронной очереди.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4984,61 +4950,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) отсутствия постановки на регистрационной учет в качестве налогоплательщика, осуществляющего отдельные виды деятельности, по месту нахождения объектов налогообложения и (или) объектов, связанных с налогообложением, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>статье 88</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс);</w:t>
+              <w:t>статье 104</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) наличия присвоенного персонального идентификационного номера-кода на этиловый спирт и/или вина наливом, алкогольную продукцию (кроме пивоваренной продукции).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5145,160 +5111,62 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Услугополучателям, имеющим в установленном </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения" полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 777 (при оказании услуги через Государственную корпорацию).</w:t>
+              <w:t xml:space="preserve"> Республики Казахстан "О здоровье народа и системе здравоохранения" полную или частичную утрату способности самостоятельно получать услугу, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 777 (при оказании услуги через Государственную корпорацию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -5373,568 +5241,143 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>персональных</w:t>
+              <w:t>персональных идентификационных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>идентификационных</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>номеров-кодов</w:t>
-            </w:r>
-[...180 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3- в редакции приказа Министра финансов РК от 07.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...292 lines deleted...]
-        <w:t>"___" _________ 20__ год</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5970,103 +5413,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
-[...51 lines deleted...]
-              <w:t>номеров-кодов</w:t>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6087,94 +5478,863 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>________________________________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугополучателя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="59"/>
+    <w:bookmarkStart w:name="z157" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "О государственных услугах", отдел №____ филиала некоммерческого акционерного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>общества "Государственная корпорация "Правительство для граждан" (далее –</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственная корпорация) (указать адрес) отказывает в приеме документов на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оказание государственной услуги "Присвоение персонального идентификационного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номера (ПИН-код) производителям (импортерам) отдельных видов нефтепродуктов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а также на товары производителей и импортеров некоторых видов подакцизной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>продукции, авиационного топлива и мазута" ввиду (необходимое подчеркнуть):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отсутствия постановки на регистрационной учет в качестве налогоплательщика,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляющего отдельные виды деятельности, по месту нахождения объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>налогообложения и (или) объектов, связанных с налогообложением, согласно статье</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>104 Налогового кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наличия присвоенного персонального идентификационного номера-кода на этиловый</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>спирт и/или вина наливом, алкогольную продукцию (кроме пивоваренной продукции).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) _____________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя и отчество (если оно указано в документе, удостоверяющем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>личность) работника Государственной корпорации ___________ (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ____________________________________________/______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/ подпись услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам присвоения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>персональных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номеров-кодов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z149" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Структура персональных идентификационных номеров-кодов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z150" w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура ПИН-кодов представлена следующей схемой:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>XXXX ХХ XXXX XX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6216,130 +6376,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               └ вид продукции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       └ код юридического (физического) лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="61"/>
+    <w:bookmarkStart w:name="z151" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый фасет (первая группа из четырех цифр) – код юридического (физического) лица, производящего (импортирующего) этиловый спирт и/или вина наливом, алкогольную продукцию (кроме пивоваренной продукции).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z152" w:id="62"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z152" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Второй фасет (вторая группа из двух чисел) – вид продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z153" w:id="63"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z153" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Третий фасет (третья группа из четырех цифр) – наименование продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z154" w:id="64"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z154" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четвертый фасет (четвертая группа из двух чисел) – объем используемой тары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6377,55 +6537,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>