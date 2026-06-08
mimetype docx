--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc5a230" w14:textId="dc5a230">
+    <w:p w14:paraId="eaa681a" w14:textId="eaa681a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -692,1392 +692,1438 @@
         <w:t xml:space="preserve">
       1. Настоящие Правила оплаты деятельности частного судебного исполнителя, связанной с исполнением исполнительных документов о взыскании алиментов и заработной платы (далее - Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей" (далее – Закон об исполнительном производстве) и определяют порядок оплаты деятельности частного судебного исполнителя, связанной с исполнением исполнительных документов о взыскании алиментов и заработной платы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Оплата деятельности частного судебного исполнителя осуществляется по социально значимым категориям дел:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) о взыскании алиментов при: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      наличии задолженности три и более месяцев в связи с розыском должника; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      отсутствии у должника постоянного дохода, места работы и имущества, на которое возможно обратить взыскание; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о взыскании заработной платы при отсутствии денежных средств и имущества, на которое возможно обратить взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Оплата деятельности частного судебного исполнителя, связанная с исполнением исполнительных документов о взыскании алиментов и заработной платы в случаях и порядке, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 117-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона об исполнительном производстве, финансируется за счет средств республиканского бюджета по бюджетной программе, администратором которой является Министерство юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Оплата деятельности частного судебного исполнителя по проблемным исполнительным документам о взыскании алиментов и заработной платы производится территориальными органами юстиции на основании отчета частного судебного исполнителя о совершении исполнительных действий согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отчет содержит сведения о произведенных частным судебным исполнителем следующих исполнительных действий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по исполнительному документу о взыскании алиментов при наличии задолженности три и более месяцев в связи с розыском должника:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление о возбуждении исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       извещение каждой из сторон о возбуждении исполнительного производства, с приложением документов, подтверждающих отправку или вручения извещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии пенсионных отчислений, не позднее, чем за три месяца до направления отчета в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии движимого и недвижимого имущества (запросы и ответы регистрирующих органов) не позднее, чем за три месяца до направления отчета в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      выставление временного ограничения на выезд физического лица, являющегося должником, из Республики Казахстан после истечения срока обжалования, согласно пункту 5 статьи 10 Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с приложением документов, подтверждающих отправку или вручение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санкционированное прокурором постановление частного судебного исполнителя об объявлении в розыск должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление об определении задолженности за три и более месяцев в отношении должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акт выезда по месту жительства должника по форме, согласно приложению 2 к настоящим Правилам. При этом помощники и стажеры частного судебного исполнителя не могут участвовать в исполнительных действиях в качестве понятого;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по исполнительному документу о взыскании алиментов при отсутствии у должника постоянного дохода, места работы и имущества, на которое возможно обратить взыскание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление о возбуждении исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      извещение каждой из сторон о возбуждении исполнительного производства, с приложением документов, подтверждающих отправку или вручение извещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии пенсионных отчислений, не позднее, чем за три месяца до направления отчета в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии движимого и недвижимого имущества (запросы и ответы регистрирующих органов) не позднее, чем за три месяца до направления отчета в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление об определении задолженности, подтверждающее неисполнение алиментных обязательств должником более трех месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      выставление временного ограничения на выезд физического лица, являющегося должником, из Республики Казахстан после истечения срока обжалования, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона об исполнительном производстве (с приложением документов, подтверждающих отправку или вручение); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомление о необходимости трудоустройства должника;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалы, направленные в территориальный орган юстиции для составления протокола об административном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление взыскателя о привлечении должника к уголовной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесенное в орган уголовного преследования представление о привлечении к уголовной ответственности должника, уклоняющегося от исполнения судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При направлении материалов и представлений, указанных в абзацах восьмом и девятом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 настоящих Правил для привлечения должника к административной либо уголовной ответственности, к материалам и представлениям должны быть приложены следующие документы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление о возбуждении исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, подтверждающие предупреждение должника об административной ответственности за неисполнения исполнительного документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомления или требования о необходимости исполнения судебного акта, с приложением документов, подтверждающих их отправку или вручение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление взыскателя о привлечении должника к уголовной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановления об определении задолженности должника за три и более месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения и документы, подтверждающие отсутствие за должником движимого и недвижимого имущества, на которое возможно обратить взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по исполнительному документу о взыскании заработной платы при отсутствии денежных средств и имущества, на которое возможно обратить взыскание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      постановление о возбуждении исполнительного производства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      извещение каждой из сторон о возбуждении исполнительного производства, с приложением документов, подтверждающих отправку или вручение извещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии движимого и недвижимого имущества (запросы и ответы регистрирующих органов) не позднее, чем за 3 месяца до направления отчета в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      выставление временного ограничения на выезд руководителя (исполняющего обязанности) юридического лица, являющегося должником, из Республики Казахстан, после истечения срока обжалования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона об исполнительном производстве (с приложением документов, подтверждающих отправку или вручение); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о проверке действий лицензий, разрешения и специальных прав и направление в суд представления о временном запрещении выдавать должнику лицензии, разрешения и специальные права, а также о приостановлении действия ранее выданных должнику лицензий, разрешений и специальных прав, с приложением подтверждающих документов о направлении в суд представления";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вызов сторон исполнительного производства к судебному исполнителю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об отсутствии дебиторской задолженности (информация из органов государственных доходов и бухгалтерии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      судебный акт о привлечении должника к административной ответственности либо об отказе, постановление уполномоченного органа о привлечении к уголовной ответственности либо прекращении досудебного производства рассмотрения в связи с отсутствием состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К отчету прилагаются копии постановлений частного судебного исполнителя и другие подтверждающие документы о произведенных исполнительских действиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...977 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказами Министра юстиции РК от 28.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 211 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); и.о. Министра юстиции РК от 06.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...71 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Копии отчета частного судебного исполнителя о совершении исполнительных действий о взыскании алиментов и заработной платы за отчетный период приобщаются к делопроизводству частного судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен приказом и.о. Министра юстиции РК от 06.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Территориальный орган юстиции проверяет обоснованность и достоверность отчетов частных судебных исполнителей и приложенных к ним копий документов в течение пяти рабочих дней и составляет заявку на финансирование средств, подлежащих выплате частным судебным исполнителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае предоставления неполного пакета документов, в течение пяти рабочих дней возвращает предоставленные документы с указанием конкретных недостатков для доработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра юстиции РК от 30.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оплата деятельности частного судебного исполнителя, связанная с исполнением исполнительных документов о взыскании алиментов и заработной платы по одному исполнительному документу, производится один раз в год, по истечении двенадцати месяцев с даты последней произведенной оплаты по данному исполнительному документу. Данная оплата выплачивается в первом либо во втором полугодии текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На момент осуществления оплаты исполнительное производство должно находиться в производстве частного судебного исполнителя и иметь статус "на исполнении", либо "приостановлено" в связи с розыском должника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Оплата деятельности частного судебного исполнителя, связанная с исполнением исполнительных документов о взыскании алиментов и заработной платы по одному исполнительному производству, производится один раз в год. Данная оплата выплачивается в первом либо во втором полугодии текущего года.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="23"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. С момента поступления отчета о совершении исполнительных действий оплата производится в течение 10 рабочих дней путем перечисления на счет частного судебного исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2124,103 +2170,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам утвержденным</w:t>
+              <w:t>к Правилам оплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом</w:t>
+              <w:t>деятельности частного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра юстиции</w:t>
+              <w:t>судебного исполнителя,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>связанной с исполнением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 ноября 2015 года № 595</w:t>
+              <w:t>исполнительных документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о взыскании алиментов и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заработной платы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2247,105 +2319,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет частного судебного исполнителя о совершении исполнительных действий по принятию мер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 30.12.2021 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1136</w:t>
+        <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2504,51 +2583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-о взыскании алиментов</w:t>
+о взыскании алиментов при</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2607,87 +2686,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наличие задолженности три и более месяцев, в связи с розыском должника</w:t>
+наличии задолженности три и более месяцев, в связи с розыском должника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отсутствие у должника постоянного дохода, места работы и имущества, на которое возможно обратить взыскание</w:t>
+отсутствии у должника постоянного дохода, места работы и имущества, на которое возможно обратить взыскание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2941,51 +3020,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-извещение сторон, с приложением документов, подтверждающих отправку извещения</w:t>
+извещение каждой из сторон о возбуждении исполнительного производства, с приложением документов, подтверждающих отправку или вручения извещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3126,51 +3205,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вызов сторон исполнительного производства к судебному исполнителю</w:t>
+сведения об отсутствии пенсионных отчислений не позднее, чем за три месяца до направления отчета в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3225,61 +3304,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -3311,51 +3386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сведения об отсутствии пенсионных отчислений не позднее, чем за 3 месяца до направления в уполномоченный орган</w:t>
+сведения об отсутствии движимого и недвижимого имущества (запросы и ответы регистрирующих органов об отсутствии недвижимости, земельного участка, транспортного средства, сельскохозяйственной техники, пенсий и пособий) не позднее, чем за три месяца до направления отчета в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3410,57 +3485,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -3492,51 +3571,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сведения об отсутствии движимого и недвижимого имущества (запросы и ответы регистрирующих органов) не позднее, чем за 3 месяца до направления в уполномоченный орган</w:t>
+выставление временного ограничения на выезд физического лица, являющегося должником из Республики Казахстан, после истечения срока обжалования, согласно пункту 5 статьи 10 Закона об исполнительном производстве (с приложением документов, подтверждающих отправку или вручение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3591,61 +3670,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -3676,72 +3751,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> статьи 10 Закона об исполнительном производстве (с приложением документов, подтверждающих отправку или вручения извещения)</w:t>
+              <w:t>
+санкционированное прокурором постановление частного судебного исполнителя об объявлении в розыск должника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3760,61 +3815,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3878,51 +3929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-санкционированное прокурором постановление частного судебного исполнителя об объявлении в розыск должника, с приложением документов, подтверждающих отправление постановления в органы полиции с отметкой о получении</w:t>
+постановление об определение задолженности за три и более месяцев в отношении должника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3941,57 +3992,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4055,51 +4110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-постановление об определение задолженности за три и более месяцев в отношении должника</w:t>
+акт выезда по месту жительства должника, по форме согласно приложению 2 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4232,140 +4287,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-акт выезда по месту жительства должника, по форме согласно </w:t>
-[...20 lines deleted...]
-            </w:r>
+уведомление о необходимости трудоустройства должника </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4429,51 +4464,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сопроводительное письмо о направлении в территориальный орган юстиции материалов для составления протокола об административном правонарушении, сопроводительное письмо о внесении в орган уголовного преследования представления о привлечении к уголовной ответственности должника, уклоняющегося от исполнения судебного акта, при наличии заявления взыскателя о привлечении должника к уголовной ответственности</w:t>
+материалы, направленные в территориальный орган юстиции для составления протокола об административном правонарушении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4524,61 +4559,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4610,84 +4641,52 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сведения о проверке действий лицензии, разрешении и специальных прав и направление в суд представления суд о временном запрещении выдавать должнику лицензии, разрешения и специальные права, а также о приостановлении действия ранее выданных должнику лицензий, разрешений и специальных прав с приложением подтверждающих документов направления в суд представления</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+заявление взыскателя о привлечении должника к уголовной ответственности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4712,50 +4711,82 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4787,51 +4818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-уведомление о необходимости трудоустройства должника</w:t>
+внесенное в орган уголовного преследования представление о привлечении к уголовной ответственности должника, уклоняющегося от исполнения судебного акта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4964,51 +4995,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сведения об отсутствии дебиторской задолженности (информация из органов государственных доходов и бухгалтерии)</w:t>
+выставление временного ограничения на выезд руководителя (исполняющего обязанности) юридического лица, являющегося должником из Республики Казахстан после истечения срока обжалования согласно пункту 5 статьи 10 Закона об исполнительном производстве (с приложением документов, подтверждающих отправку или вручение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5140,156 +5171,154 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...104 lines deleted...]
-          </w:tcPr>
+              <w:t>
+сведения о проверке действий лицензий, разрешения и специальных прав и направление в суд представления о временном запрещении выдавать должнику лицензии, разрешения и специальные права, а также о приостановлении действия ранее выданных должнику лицензий, разрешений и специальных прав, с приложением подтверждающих документов о направлении в суд представления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5338,51 +5367,759 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
+вызов сторон исполнительного производства к судебному исполнителю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сведения об отсутствии дебиторской задолженности (информация из органов государственных доходов и бухгалтерии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+судебный акт о привлечении должника к административной ответственности либо об отказе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+постановление уполномоченного органа о привлечении к уголовной ответственности либо прекращении досудебного производства рассмотрения в связи с отсутствием состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5440,50 +6177,81 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5530,103 +6298,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Правилам утвержденным </w:t>
+              <w:t>к Правилам оплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом</w:t>
+              <w:t>деятельности частного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра юстиции</w:t>
+              <w:t>судебного исполнителя,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>связанной с исполнением</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 ноября 2015 года № 595</w:t>
+              <w:t>исполнительных документов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о взыскании алиментов и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заработной платы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5653,569 +6447,660 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="25"/>
+    <w:bookmarkStart w:name="z60" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт выезда по месту жительства (нахождения, расположения) должника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2 в соответствии с приказом Министра юстиции РК от 30.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 2 в соответствии с приказом Министра </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">юстиции РК от 30.12.2021 № 1136 (вводится в действие по истечении десяти календарных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "____"______ 20__ г. __________ _____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (дата и время выезда)             наименование области, города </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Частный судебный исполнитель ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, инициалы частного судебного исполнителя, адрес и его исполнительный округ) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      по исполнительному документу ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование исполнительного документа, его номер и дата) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      о ________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указываются требование исполнительного документа, данные взыскателя и должника </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии), его идентификационный номер) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона "Об исполнительном производстве и статусе судебных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исполнителей" осуществил выезд по адресу: ________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (город, улица, дом, подъезд, этаж, корпус, квартира) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и установил _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (результат выезда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Понятые/ой _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) (подпись) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Частный судебный исполнитель _____________________________ _________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, инициалы частного судебного исполнителя) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "____"______ 20__ г. __________                   _________________________</w:t>
-[...445 lines deleted...]
-        <w:t xml:space="preserve">             (фамилия, инициалы частного судебного исполнителя) (подпись)</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6223,55 +7108,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>