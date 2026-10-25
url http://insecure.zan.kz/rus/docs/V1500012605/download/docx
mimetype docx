--- v1 (2025-11-22)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35424fe" w14:textId="35424fe">
+    <w:p w14:paraId="43da800" w14:textId="43da800">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1717,492 +1717,674 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. После заключения договора, указанного в пункте 7 настоящих Правил, расчеты по сделкам, заключенным на биржевых торгах, учитываются в клиринговом регистре учета денежных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z49" w:id="16"/>
-[...15 lines deleted...]
-      Денежные средства члена товарной биржи вносятся в клиринговый регистр учета денежных средств не позднее одного рабочего дня с даты обращения члена товарной биржи в клиринговый центр товарной биржи, с предоставлением подтверждающих документов о внесении денежных средств на текущий счет клирингового центра в расчетной организации.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денежные средства члена товарной биржи, зачисленные на текущий счет клирингового центра товарной биржи в расчетной организации, отражаются клиринговым центром товарной биржи в клиринговом регистре учета денежных средств не позднее одного рабочего дня со дня их зачисления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z50" w:id="17"/>
-[...15 lines deleted...]
-      При этом возврат биржевого обеспечения члена товарной биржи осуществляется клиринговым центром товарной биржи не позднее трех рабочих дней с момента подачи заявления на возврат биржевого обеспечения.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиринговый центр товарной биржи не распоряжается денежными средствами, внесенными членами товарной биржи в качестве биржевого обеспечения, за исключением случаев перечисления суммы биржевого обеспечения, виновной стороны в пользу пострадавшей стороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z51" w:id="18"/>
-[...15 lines deleted...]
-      Клиринговый центр товарной биржи не распоряжается денежными средствами, внесенными членами товарной биржи в качестве биржевого обеспечения, за исключением случаев перечисления суммы биржевого обеспечения, виновной стороны в пользу пострадавшей стороны.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-1 в соответствии с приказом и.о. Министра торговли и интеграции РК от 20.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025); в редакции приказа Министра торговли и интеграции РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Для клирингового обслуживания биржевых сделок клиринговый центр товарной биржи открывает каждому участнику биржевых торгов торговые счета с раздельными регистрами по учету биржевого обеспечения и денег, внесенных для оплаты товара по биржевой сделке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z53" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деньги участников биржевых торгов подлежат хранению на отдельном банковском счете клирингового центра товарной биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z54" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиринговый центр товарной биржи ведет раздельный учет денег брокера и его клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиринговый центр товарной биржи ведет учет заблокированного биржевого обеспечения по каждой совершенной сделке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-1 в соответствии с приказом и.о. Министра торговли и интеграции РК от 20.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-2 в соответствии с приказом и.о. Министра торговли и интеграции РК от 20.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="19"/>
-[...75 lines deleted...]
-      Клиринговый центр товарной биржи ведет учет заблокированного биржевого обеспечения по каждой совершенной сделке.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. При наличии заявления, подписанного сторонами биржевой сделки об отсутствии взаимных требований по такой биржевой сделке либо ее части и согласии на возврат биржевого обеспечения, либо ее части, клиринговый центр товарной биржи осуществляет возврат биржевого обеспечения до истечения срока исполнения обязательств по биржевой сделке не позднее трех рабочих дней со дня получения указанного заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат биржевого обеспечения, в соответствии с настоящим пунктом, не влечет прекращения или изменения обязательств сторон по биржевой сделке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 7-2 в соответствии с приказом и.о. Министра торговли и интеграции РК от 20.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-3 в соответствии с приказом Министра торговли и интеграции РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkStart w:name="z60" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-4. Денежные средства, зачисленные на текущий счет клирингового центра товарной биржи в расчетной организации в счет исполнения денежных обязательств покупателя по биржевой сделке, подлежат перечислению клиринговым центром товарной биржи продавцу не позднее одного рабочего дня со дня их зачисления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 7-4 в соответствии с приказом Министра торговли и интеграции РК от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 264-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В зависимости от биржевых сделок, по которым осуществляется клиринговая деятельность, клиринговые центры выполняют функции, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для выполнения своих функций клиринговый центр осуществляет сбор, обработку и хранение информации по биржевым сделкам, по которым клиринговый центр осуществляет клиринговое обслуживание, ее сверку и корректировку при наличии расхождений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Клиринговый центр осуществляет хранение информации и документов, связанных с клиринговой деятельностью, и ежедневное резервное копирование такой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Резервные копии подлежат защите от несанкционированного доступа к информации и хранятся в резервном техническом центре клирингового центра до их замены обновленными резервными копиями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Клиринговый центр товарной биржи обеспечивает постоянную готовность резервного технического центра к немедленной активизации. Резервный технический центр соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содержит резервные копии информации, связанной с клиринговой деятельностью, идентичные основной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содержит копию программно-технического обеспечения клирингового центра товарной биржи, используемого в процессе осуществления клиринговой деятельности по биржевым сделкам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивается коммуникациями, необходимыми для осуществления деятельности клирингового центра товарной биржи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при невозможности осуществления клиринга по месту нахождения клирингового центра товарной биржи представляет возможность осуществления клиринга не позднее, чем на следующий рабочий день после возникновения данной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2253,126 +2435,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="30"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Раскрытие и сохранность информации клиринговым центром</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра торговли и интеграции РК от 03.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="31"/>
+    <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Клиринговый центр товарной биржи обеспечивает раскрытие информации о своей деятельности и свободный доступ к ознакомлению с информацией, не составляющей коммерческую тайну, всем заинтересованным лицам путем публикации (размещения) на постоянной основе указанной информации в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2391,70 +2573,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="32"/>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. На интернет-ресурсе клиринговой организации или обслуживаемой ею товарной биржи обеспечивается раскрытие следующей информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общей информации о клиринговой организации (состав органов клиринговой организации, фамилии, имена, при наличии отчества руководящих работников клиринговой организации, место нахождения клиринговой организации, контактные телефоны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2501,70 +2683,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наименование товарных бирж, обслуживаемых клиринговой организацией;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование расчетной(ых) организации(ий), в которой(ых) обслуживается товарная биржа/клиринговая организация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="33"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Клиринговый центр соблюдает конфиденциальность следующей информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о суммах денег и прочих обязательств, учитываемых на клиринговых регистрах учета члена товарной биржи, в том числе о задолженности члена товарной биржи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2693,70 +2875,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-1. Клиринговый центр товарной биржи обеспечивает предоставление информации о члене товарной биржи, указанной в пункте 14 настоящих Правил, непосредственно члену товарной биржи на основании его письменного запроса. Срок предоставления данной информации не превышает трех рабочих дней с момента получения запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2978,266 +3160,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 ноября 2015 года № 729</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="35"/>
+    <w:bookmarkStart w:name="z32" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к аппаратно–программному комплексу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>клирингового центра товарной биржи</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 в редакции приказа Министра торговли и интеграции РК от 03.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Требования к аппаратно–программному комплексу клирингового центра товарной биржи (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 4 мая 2009 года "О товарных биржах" и определяют требования к аппаратно–программному комплексу клирингового центра товарной биржи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z35" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Настоящие Требования не распространяются на клиринговую деятельность по фьючерсным и опционным сделкам, порядок осуществления которой регулируется законодательством Республики Казахстан о рынке ценных бумаг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z36" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z36" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования к аппаратно-программному комплексу клирингового центра товарной биржи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции приказа Министра торговли и интеграции РК от 03.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:bookmarkStart w:name="z37" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для осуществления клиринговой деятельности клиринговый центр имеет в пользовании аппаратно-программный комплекс, обеспечивающий автоматизацию процесса клиринговой деятельности, включая автоматизированный контроль допуска участников биржевой торговли к биржевым торгам в зависимости от суммы внесенного ими биржевого обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3256,70 +3438,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="40"/>
+    <w:bookmarkStart w:name="z38" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Аппаратно–программный комплекс клирингового центра состоит из рабочих станций (компьютерной базы), серверного аппаратного обеспечения, программного обеспечения и обеспечивает: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) надежное хранение информации, защиту от несанкционированного доступа, целостность баз данных и полную сохранность информации в электронных архивах и базах данных при:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3564,70 +3746,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) учет параметров всех заключенных сделок в торговой системе организатора торгов и (или) на товарной бирже, принятых на клиринговое обслуживание;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) формирование отчета по результатам клиринговой деятельности для членов товарной биржи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) автоматическое проведение следующих операций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздельный учет средств члена товарной биржи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3826,90 +4008,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="42"/>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сохранность информации аппаратно–программного комплекса клирингового центра обеспечивается путем ежедневного автоматического сохранения резервной копии базы данных и системного журнала транзакций на дополнительном сервере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z40" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Защита информации клирингового центра обеспечивается основными уровнями доступа – "администратор" и "пользователь":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уровень доступа – "администратор" включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4180,90 +4362,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="44"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для каждого пользователя программного обеспечения предусматривается вход по индивидуальному паролю. Для уровня доступа – "администратор" предусматривается возможность изменения паролей. Доступ к входным данным, функциям, операциям, отчетам обеспечивается посредством ввода соответствующего пароля, который меняется не реже одного раза в тридцать календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z42" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В программном обеспечении (независимо от уровня доступа) не допускается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содержание средств, позволяющих исполнить определенные функции и операции с нарушением установленного порядка их выполнения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4274,70 +4456,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иметь функции, позволяющие напрямую вносить изменения в данные сформированных выходных документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изменение (удаление) данных о проведенных операциях и о состоянии клиринговых регистров учета, за исключением специально предназначенных для этого операций (функций).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="46"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При выполнении операций программным обеспечением клирингового центра уведомляется о наступлении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количество средств, подлежащих списанию с клирингового регистра учета, превышает количество средств на нем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4348,70 +4530,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарушение сроков исполнения сделок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клиринговой регистр учета, с которого списываются средства, блокирован.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Членом товарной биржи – пользователем аппаратно–программного комплекса клирингового центра выполняются следующие требования: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на рабочем месте пользователя устанавливается антивирусное программное обеспечение с регулярно обновляемой антивирусной базой и автоматическая загрузка системных обновлений операционной системы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4422,144 +4604,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на персональном компьютере пользователя, используемом для проведения операций, не допускается установка программных средств, не предназначенных для решения задач по подготовке, обработке, передаче или ведению электронных документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) одному системному имени пользователя, по которому идентифицируется пользователь при входе в программную среду, соответствует одно физическое лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для обеспечения бесперебойности и непрерывности функционирования своего аппаратно–программного комплекса клиринговый центр предусматривает наличие не менее двух источников бесперебойного электрического питания, один из которых используется в качестве основного, а остальные – в качестве резервных, либо единственный источник бесперебойного электрического питания, с наличием резервного генератора, готовым к немедленной активации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z46" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Серверное аппаратное обеспечение клирингового центра имеет в своем составе резервное оборудование, готовое к немедленной активизации в случае повреждения, уничтожения или невозможности использования основного оборудования. При этом помещение с серверным оборудованием оснащается системой контроля доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>