--- v0 (2025-10-05)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fadae5f" w14:textId="fadae5f">
+    <w:p w14:paraId="1b0b17f" w14:textId="1b0b17f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1344,268 +1344,362 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главный государственный инспектор труда области, города республиканского значения, столицы – руководитель соответствующего территориального подразделения уполномоченного государственного органа по труду;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственные инспекторы труда – должностные лица территориальных подразделений уполномоченного государственного органа по труду области, города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) Электронная биржа труда – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Условием участия работодателей в декларировании является соответствие параметров их деятельности требованиям трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      4. Условием участия работодателей в декларировании является соответствие параметров их деятельности требованиям трудового законодательства Республики Казахстан.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок декларирования деятельности работодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра труда и социальной защиты населения РК от 28.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Декларирование деятельности работодателя осуществляется территориальным подразделением уполномоченного государственного органа по труду совместно с региональными объединениями работодателей и территориальными объединениями профсоюзов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1623,717 +1717,945 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Работодатель в личном кабинете государственного информационного портала "Электронная биржа труда" заполняет заявление-декларацию о деятельности работодателя по соблюдению трудовых прав работников (далее – декларация) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После заполнения и подтверждения декларации работодателем, ее автоматическое направление в территориальное подразделение уполномоченного государственного органа по труду по месту нахождения организации осуществляется посредством интеграционного взаимодействия государственного информационного портала "Электронная биржа труда" с автоматизированной информационной системой Министерства труда и социальной защиты населения Республики Казахстан "Охрана труда и безопасность" (далее – АИС "ОТиБ").</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С момента передачи декларации в АИС "ОТиБ" осуществляется ее автоматическая регистрация с присвоением уникального идентификационного номера и датой регистрации, что считается датой официального поступления декларации в уполномоченный государственный орган по труду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение о соответствии или несоответствии деятельности работодателя требованиям трудового законодательства Республики Казахстан принимается комиссией по декларированию деятельности работодателя (далее – комиссия), создаваемой территориальным подразделением уполномоченного государственного органа по труду в следующем составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель – представитель территориального подразделения уполномоченного государственного органа по труду;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены – представитель регионального объединения работодателей и представитель территориального объединения профсоюзов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссия рассматривает поступившую декларацию и принимает решение в течение двадцати рабочих дней со дня еҰ регистрации в АИС "ОТиБ".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о принятом решении направляется работодателю посредством размещения в его личном кабинете на государственном информационном портале "Электронная биржа труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заседание комиссии признается правомочным, если в нем принимает участие не менее двух третей членов комиссии. При отсутствии указанного кворума заседание переносится на другую дату.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После заполнения и подтверждения декларации работодателем, ее автоматическое направление в территориальное подразделение уполномоченного государственного органа по труду по месту нахождения организации осуществляется посредством интеграционного взаимодействия государственного информационного портала "Электронная биржа труда" с автоматизированной информационной системой Министерства труда и социальной защиты населения Республики Казахстан "Охрана труда и безопасность" (далее – АИС "ОТиБ").</w:t>
-[...17 lines deleted...]
-      С момента передачи декларации в АИС "ОТиБ" осуществляется ее автоматическая регистрация с присвоением уникального идентификационного номера и датой регистрации, что считается датой официального поступления декларации в уполномоченный государственный орган по труду.</w:t>
+      Решение комиссии является основанием для выдачи либо отказа в выдаче Сертификата доверия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение комиссии по результатам рассмотрения заявления работодателя принимается открытым голосованием простым большинством голосов от числа проголосовавших.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае равенства голосов при голосовании решающим является голос председателя комиссии. Заочное голосование не допускается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен приказом Министра труда и социальной защиты населения РК от 28.08.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...234 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. По результатам посещения государственными инспекторами труда составляется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заключение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (информация) о соответствии или несоответствии параметров деятельности работодателя требованиям трудового законодательства Республики Казахстан, которое выносится на рассмотрение комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Работодателям, деятельность которых признана соответствующей требованиям трудового законодательства Республики Казахстан, в течение пяти рабочих дней со дня принятия решения о соответствии их деятельности требованиям трудового законодательства Республики Казахстан, выдается Сертификат доверия сроком на три года по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Сертификат доверия учитывается при формировании территориальным подразделением уполномоченного государственного органа по труду профилактического контроля с посещением субъекта контроля, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Трудовым</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении работодателя - обладателя Сертификата доверия профилактический контроль с посещением не проводится.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2370,70 +2692,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Основанием для отказа в выдаче Сертификата доверия являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоответствие деятельности работодателя требованиям трудового законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2531,71 +2853,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сертификат доверия аннулируется незамедлительно с момента установления (подтверждения) факта грубого нарушения трудового законодательства по результатам проверки и (или) профилактического контроля с посещением, а также с момента наступления тяжҰлого или смертельного несчастного случая, связанного с трудовой деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2614,70 +3012,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Решение об отмене действия Сертификата доверия принимается территориальным подразделением уполномоченного государственного органа по труду по рекомендации комиссии, и направляется работодателю в течение трех рабочих дней с даты его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2696,126 +3094,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра труда и социальной защиты населения РК от 28.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Территориальное подразделение уполномоченного органа по труду в течение трех рабочих дней со дня принятия комиссией решения о соответствии деятельности работодателя требованиям трудового законодательства и отмене действия Сертификата доверия, представляет в уполномоченный государственный орган по труду сведения о работодателях-обладателях Сертификата доверия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о работодателях, имеющих Сертификат доверия, размещается на интернет-ресурсе уполномоченного государственного органа по труду в течение трех рабочих дней со дня получения сведений о работодателях - обладателях Сертификата доверия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2852,136 +3250,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. В случае несогласия с решением территориального подразделения уполномоченного органа по труду, работодатель вправе обжаловать его в судебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административно</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложения 1 предусматривается изменения на государственном языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3063,51 +3539,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам декларирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности работодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="33"/>
+    <w:bookmarkStart w:name="z108" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В территориальное подразделение уполномоченного государственного органа по труду</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3116,119 +3592,119 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование области, городов республиканского значения, столицы) Заявление-декларация о деятельности работодателя</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по соблюдению трудовых прав работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z109" w:id="34"/>
+      <w:bookmarkStart w:name="z109" w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического или физического лица, юридический адрес)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6201,88 +6677,88 @@
               </w:rPr>
               <w:t>
 Территориальное подразделение</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________ области (города)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="35"/>
+    <w:bookmarkStart w:name="z124" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚЫЗМЕТКЕРЛЕРДІҢ ЕҢБЕК ҚҰҚЫҚТАРЫН САҚТАУ ЖӨНІНДЕГІ СЕНІМ СЕРТИФИКАТЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z125" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырылады (заңды немесе жеке тұлғаның толық атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________ облысының (қаласының) Бас мемлекеттік еңбек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6405,55 +6881,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6779,31 +7255,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>