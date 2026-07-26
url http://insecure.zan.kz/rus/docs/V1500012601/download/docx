--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b0b17f" w14:textId="1b0b17f">
+    <w:p w14:paraId="d7eb1d8" w14:textId="d7eb1d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1323,69 +1323,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       главные государственные инспекторы труда – должностные лица уполномоченного государственного органа по труду;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      главный государственный инспектор труда области, города республиканского значения, столицы – руководитель соответствующего территориального подразделения уполномоченного государственного органа по труду;</w:t>
-[...17 lines deleted...]
-      государственные инспекторы труда – должностные лица территориальных подразделений уполномоченного государственного органа по труду области, города республиканского значения, столицы;</w:t>
+      главный государственный инспектор труда столицы, области, города республиканского значения – руководитель соответствующего территориального подразделения уполномоченного государственного органа по труду;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственные инспекторы труда – должностные лица территориальных подразделений уполномоченного государственного органа по труду столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1543,51 +1543,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3565,114 +3585,160 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В территориальное подразделение уполномоченного государственного органа по труду</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(наименование области, городов республиканского значения, столицы) Заявление-декларация о деятельности работодателя</w:t>
-[...11 lines deleted...]
-        <w:t>по соблюдению трудовых прав работников</w:t>
+        <w:t>(наименование столицы, области, городов республиканского значения) Заявление-декларация о деятельности работодателя по соблюдению трудовых прав работников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Министра труда и социальной защиты населения РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z109" w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6881,55 +6947,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7255,31 +7321,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>