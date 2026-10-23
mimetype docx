--- v1 (2026-06-03)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3eae348" w14:textId="3eae348">
+    <w:p w14:paraId="a314e6e" w14:textId="a314e6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -797,4798 +797,3906 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном аудите и финансовом контроле" (далее – Закон) и определяют порядок проведения камерального контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z704" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) единая платформа закупок (далее – веб-портал) – цифровая система уполномоченного органа в сфере государственных закупок, предоставляющая единую точку доступа к электронным услугам государственных закупок и закупок, осуществляемых в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z705" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) камеральный контроль – иная форма контроля, осуществляемая ведомством уполномоченного органа по внутреннему государственному аудиту (далее – ведомство) и его территориальными подразделениями без посещения объекта государственного аудита и финансового контроля (далее – объект государственного аудита) на основе анализа и сопоставления данных цифровых систем, а также сведений о деятельности объектов государственного аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z706" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) профиль рисков камерального контроля (далее – профиль риска) – совокупность условий выбора данных, определенная путем анализа сведений о деятельности объектов государственного аудита и разрабатываемая с целью выявления определенных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z707" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) риск – вероятность несоблюдения бюджетного и иного законодательства Республики Казахстан, неблагоприятного воздействия события или действия на объект и предмет государственного аудита, которая приведет к финансовым нарушениям, хищениям (растрате) бюджетных средств и нанесению экономического ущерба государству, а также вероятность недостижения или неисполнения в полном объеме целевых индикаторов и показателей, предусмотренных в программных документах и стратегических планах государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z708" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) система управления рисками – система администрирования, обеспечивающая формирование перечня объектов государственного аудита на соответствующий год и проведение государственного аудита, иной деятельности органов государственного аудита и финансового контроля, базирующаяся на принципах выборочности, оптимального распределения ресурсов на наиболее приоритетных направлениях государственного аудита, включающая в себя всесторонний анализ совокупности имеющихся рисков, их идентификацию и оценку, выработку и принятие мер реагирования, мониторинг эффективности результатов принятых мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z709" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган по внутреннему государственному аудиту (далее – уполномоченный орган) – центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в сфере внутреннего государственного аудита и финансового контроля, государственных закупок, аудиторской деятельности, бухгалтерского учета и финансовой отчетности в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z710" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ведомство уполномоченного органа по внутреннему государственному аудиту (далее – ведомство уполномоченного органа) – ведомство уполномоченного органа, осуществляющее в пределах компетенции реализационные и контрольные функции в сфере внутреннего государственного аудита и финансового контроля, государственных закупок, государственного имущества, аудиторской деятельности, бухгалтерского учета и финансовой отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z711" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) цифровая система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач, используемых уполномоченным органом при осуществлении камерального контроля, интегрированных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интеграции объектов информатизации "цифрового правительства", утвержденными приказом исполняющего обязанности Министра информации и коммуникации Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) единая платформа закупок (далее – веб-портал) – информационная система уполномоченного органа в сфере государственных закупок, предоставляющая единую точку доступа к электронным услугам государственных закупок и закупок, осуществляемых в соответствии с </w:t>
+      3. Не указанные в пункте 2 понятия, используемые в настоящих Правилах, применяются в значениях, определяемых </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджетным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, Административным процедурно-процессуальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора";</w:t>
+        <w:t xml:space="preserve"> и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Целью камерального контроля является своевременное пресечение и недопущение нарушений, предоставление объекту государственного аудита права самостоятельного устранения нарушений, выявленных по результатам камерального контроля и снижение административной нагрузки на объекты государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...83 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения камерального контроля</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...431 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       5. Камеральный контроль проводится ведомством и его территориальными подразделениями на постоянной основе в соответствии с подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных закупках" (далее – Закон о государственных закупках) без посещения объекта государственного аудита путем сопоставления сведений, полученных из различных источников информации, по деятельности объектов государственного аудита, а также по результатам применения системы управления рисками.</w:t>
-      </w:r>
-[...180 lines deleted...]
-        <w:t xml:space="preserve"> компетенции ведомства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. При установлении нарушений после осуществления оплаты по договорам о государственных закупках проводится государственный аудит в соответствии с подпунктами 3) и 4) пункта 5 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона.</w:t>
+      6. Выявление нарушений в ходе проведения камерального контроля осуществляется в соответствии с перечнем профилей рисков камерального контроля, приведенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Меры реагирования камерального контроля предусмотрены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 30 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Камеральный контроль осуществляется на всех этапах бюджетного процесса с соблюдением норм и требований законодательства Республики Казахстан, регулирующего бюджетные отношения, бухгалтерский учет, а также сферу государственных закупок, в рамках установленной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> компетенции ведомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. При выявлении нарушений по результатам камерального контроля государственных закупок, ведомством и его территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление об устранении нарушений, выявленных по результатам камерального контроля, с описанием выявленных нарушений по форме согласно </w:t>
-[...650 lines deleted...]
-      Подтверждение исполнения уведомления осуществляется посредством веб-портала и информационных систем, ведомством и его территориальными подразделениями не позднее трех рабочих дней со дня поступления информации от объекта государственного аудита по исполнению уведомления.</w:t>
+      9. При установлении нарушений после осуществления оплаты по договорам о государственных закупках проводится государственный аудит в соответствии с подпунктами 3) и 4) пункта 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Камеральный контроль соответствующего бюджета (плана развития), индивидуального плана финансирования и годового плана государственных закупок проводится на постоянной основе в соответствии с перечнем профилей рисков камерального контроля и элементами камерального контроля государственных закупок, и способами устранения нарушений, приведенным в </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      10. При выявлении нарушений по результатам камерального контроля государственных закупок, ведомством и его территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление об устранении нарушений, выявленных по результатам камерального контроля, с описанием выявленных нарушений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – уведомление), и автоматически регистрируется на веб-портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z833" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Камеральный контроль предварительного годового плана государственных закупок проводится по истечении десяти рабочих дней со дня вынесения положительного предложения соответствующей бюджетной комиссии до утверждения (уточнения) соответствующего бюджета.</w:t>
+      При выявлении нарушений по результатам камерального контроля в цифровой системе, за исключением веб-портала ведомством и территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление, и регистрируется в цифровой системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z712" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Камеральный контроль надлежащего исполнения обязательств по договору о государственных закупках проводится ведомством и его территориальными подразделениями в соответствии с перечнем профилей рисков камерального контроля и элементами камерального контроля государственных закупок, и способами устранения нарушений, приведенным в </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      11. Уведомление направляется объекту государственного аудита с 8:30 до 18:00 часов, перерыв на обед с 13:00 до 14:30 часов, кроме выходных и праздничных дней в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республики Казахстан", посредством веб-портала и/или цифровых систем, в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Камеральный контроль государственных закупок способом запроса ценовых предложений проводится со дня размещения на веб-портале сведений о проводимых государственных закупках способом запроса ценовых предложений до заключения договора о государственных закупках.</w:t>
+      12. Уведомление исполняется объектом государственного аудита в течение десяти рабочих дней со дня, следующего за днем его вручения (получения посредством веб-портала и/или цифровых систем) объекту государственного аудита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Камеральный контроль государственных закупок способами из одного источника путем прямого заключения договора о государственных закупках проводится не позднее трех рабочих дней со дня направления проекта договора о государственной закупке на подписание потенциальному поставщику.</w:t>
+      При самостоятельном устранении нарушений, выявленных по результатам камерального контроля, в течение десяти рабочих дней со дня, следующего за днем вручения объекту государственного аудита уведомления, должностное лицо не подлежит привлечению к административной ответственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа и.о. Министра финансов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      17. Камеральный контроль государственных закупок способом конкурса (аукциона) проводится по следующим направлениям:</w:t>
+        <w:t xml:space="preserve">
+      13. Элементы камерального контроля государственных закупок и способы устранения нарушений, указанных в уведомлении, отражены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z695" w:id="33"/>
+    <w:bookmarkStart w:name="z834" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) первое направление:</w:t>
+        <w:t xml:space="preserve">
+      Информация об исполнении уведомления (при необходимости с приложением подтверждающих документов) представляется объектом государственного аудита посредством веб-портала и/или цифровых систем в ведомство и его территориальное подразделение, направившее уведомление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z696" w:id="34"/>
+    <w:bookmarkStart w:name="z835" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      со дня объявления конкурса (аукциона) до окончания срока приема замечаний в период предварительного обсуждения проекта конкурсной документации (аукционной документации);</w:t>
+      Подтверждение исполнения уведомления осуществляется посредством веб-портала и/или цифровых систем, ведомством и его территориальными подразделениями не позднее трех рабочих дней со дня поступления информации от объекта государственного аудита по исполнению уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z697" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      если предварительное обсуждение проекта конкурсной документации не осуществляется – в течении пяти рабочих дней со дня размещения текста объявления об осуществлении государственных закупок способом конкурса;</w:t>
+        <w:t xml:space="preserve">
+      14. Камеральный контроль соответствующего бюджета (плана развития), индивидуального плана финансирования и годового плана государственных закупок проводится на постоянной основе в соответствии с перечнем профилей рисков камерального контроля и элементами камерального контроля государственных закупок, и способами устранения нарушений, приведенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z698" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) второе направление – в течение пяти рабочих дней и/или до окончания сроков приема заявок со дня размещения на веб-портале протокола предварительного обсуждения проекта конкурсной документации.</w:t>
+      Камеральный контроль предварительного годового плана государственных закупок проводится по истечении десяти рабочих дней со дня вынесения положительного предложения соответствующей бюджетной комиссии до утверждения (уточнения) соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z712" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Камеральный контроль надлежащего исполнения обязательств по договору о государственных закупках проводится ведомством и его территориальными подразделениями в соответствии с перечнем профилей рисков камерального контроля и элементами камерального контроля государственных закупок, и способами устранения нарушений, приведенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 237</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Завершением камерального контроля на веб-портале и информационных системах признается отметка исполнителя и заместителя руководителя ведомства и/или первого руководителя территориального подразделения ведомства или лица, исполняющего его обязанности об отсутствии нарушений по результатам проведенного камерального контроля.</w:t>
-[...38 lines deleted...]
-      Контроль за исполнением уведомления осуществляется заместителем руководителя ведомства и/или руководителем территориального подразделения ведомства или лицом, исполняющим его (их) обязанности, с отметкой об исполнении уведомления на веб-портале и информационных системах.</w:t>
+      15. Камеральный контроль государственных закупок способом запроса ценовых предложений проводится со дня размещения на веб-портале сведений о проводимых государственных закупках способом запроса ценовых предложений в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа и.о. Министра финансов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      16. Камеральный контроль государственных закупок способами из одного источника путем прямого заключения договора о государственных закупках проводится не позднее трех рабочих дней со дня направления проекта договора о государственной закупке на подписание потенциальному поставщику.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z865" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Камеральный контроль дополнительных соглашений по договорам о государственных закупках проводится в течение трех рабочих дней со дня направления проекта дополнительного соглашения на подписание поставщику (подрядчику).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 18-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с приказом и.о. Министра финансов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Решение заказчика, организатора, единого организатора принятое по результатам рассмотрения жалобы, может быть обжаловано в суде в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Камеральный контроль государственных закупок способом конкурса (аукциона) проводится по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z700" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z695" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом обжалование решения заказчика, организатора, единого организатора в рамках административного судопроизводства не приостанавливает процедуры государственных закупок.</w:t>
+      1) первое направление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z701" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z696" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238).</w:t>
+        <w:t>
+      со дня объявления конкурса (аукциона) до окончания срока приема замечаний в период предварительного обсуждения проекта конкурсной документации (аукционной документации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z702" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z697" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Требования по направлению и рассмотрению жалобы посредством веб-портала не распространяются на государственные закупки с применением особого порядка.</w:t>
+      если предварительное обсуждение проекта конкурсной документации не осуществляется – в течении пяти рабочих дней со дня размещения текста объявления об осуществлении государственных закупок способом конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z698" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) второе направление – в течение пяти рабочих дней и/или до окончания сроков приема заявок со дня размещения на веб-портале протокола предварительного обсуждения проекта конкурсной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Завершением камерального контроля на веб-портале и/или цифровых системах признается отметка исполнителя и заместителя руководителя ведомства и/или первого руководителя территориального подразделения ведомства или лица, исполняющего его обязанности об отсутствии нарушений по результатам проведенного камерального контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z836" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление об устранении нарушений, выявленных по результатам камерального контроля, подписывается заместителем руководителя ведомства и/или первым руководителем территориального подразделения ведомства или лицом лицами, исполняющим их (его) обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z837" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контроль за исполнением уведомления осуществляется заместителем руководителя ведомства и/или руководителем территориального подразделения ведомства или лицом, исполняющим его (их) обязанности, с отметкой об исполнении уведомления на веб-портале и/или цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3 Контроль качества камерального контроля</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkStart w:name="z713" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Ведомство уполномоченного органа осуществляет контроль качества камерального контроля в соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона на основе системы управления рисками в течение трех рабочих дней.</w:t>
+      18-1. Уведомление об устранении нарушений, выявленных по результатам камерального контроля направленное посредством цифровых систем, подлежат регистрации в журнале регистрации уведомлений об устранении нарушений, выявленных по результатам камерального контроля, направленных посредством цифровых систем, за исключением веб-портала государственных закупок по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 18-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При проведении контроля качества срок исполнения уведомления приостанавливается до его завершения.</w:t>
+      19. Решение заказчика, организатора, единого организатора принятое по результатам рассмотрения жалобы, может быть обжаловано в суде в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z700" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. По результатам проведенного контроля качества ведомство выносит заключение контроля качества, которое автоматически регистрируется и направляется в адрес территориального подразделения ведомства уполномоченного органа.</w:t>
+      При этом обжалование решения заказчика, организатора, единого организатора в рамках административного судопроизводства не приостанавливает процедуры государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z701" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Территориальное подразделение ведомства в соответствии с заключением контроля качества в течение одного рабочего дня, следующего за днем принятия такого решения:</w:t>
+        <w:t xml:space="preserve">
+      Порядок подачи и рассмотрения жалоб определяется главой 19 Правил осуществления государственных закупок, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z702" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) отменяет уведомление;</w:t>
-[...457 lines deleted...]
-      Объект государственного аудита предоставляет копии документов, подтверждающих доводы возражения посредством веб-портала и информационных систем, по которым поступило уведомление.</w:t>
+      Требования по направлению и рассмотрению жалобы посредством веб-портала не распространяются на государственные закупки с применением особого порядка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3 Контроль качества камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      20. Ведомство уполномоченного органа осуществляет контроль качества камерального контроля в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона на основе системы управления рисками в течение трех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      23-1. При несогласии с нарушениями, указанными в уведомлении ведомства уполномоченного органа, потенциальный поставщик посредством веб- портала и информационных систем подает жалобу в Апелляционную комиссию.</w:t>
+      При проведении контроля качества срок исполнения уведомления приостанавливается до его завершения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. По результатам проведенного контроля качества ведомство выносит заключение контроля качества, которое автоматически регистрируется и направляется в адрес территориального подразделения ведомства уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальное подразделение ведомства в соответствии с заключением контроля качества в течение одного рабочего дня, следующего за днем принятия такого решения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отменяет уведомление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляет уведомление в соответствии с заключением контроля качества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносит изменения (дополнения) в уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии вынесенного заключения контроля качества ведомством уполномоченного органа в срок, предусмотренный настоящим пунктом, принятые решения по результатам камерального контроля территориальным подразделением ведомства признаются пройденными контроль качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. При несогласии с решением ведомства уполномоченного органа и (или) с уведомлением территориального подразделения, направленным в соответствии с подпунктами 2) и 3) части второй пункта 21 настоящих Правил, потенциальный поставщик, подает жалобу, объект государственного аудита – возражение в Апелляционную комиссию при уполномоченном органе (далее – Апелляционная комиссия) посредством общедоступных цифровых систем, в том числе посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо обращается в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 23-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования результатов камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Возражение рассматривается в порядке и сроки, определенные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 20 марта 2020 года № 302 "Об утверждении состава и Положения об апелляционной комиссии по рассмотрению возражений к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту, и обжалованию решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20171).</w:t>
+      23. При несогласии с нарушениями, указанными в уведомлении, объект государственного аудита подает посредством веб-портала и/или цифровых систем по которым поступило уведомление в Апелляционную комиссию при уполномоченном органе (далее – Апелляционная комиссия) в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 11-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, возражение к нарушениям, указанным в уведомлении об устранении нарушений, выявленных по результатам камерального контроля, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Срок исполнения уведомления приостанавливается на период рассмотрения возражения.</w:t>
+      Объект государственного аудита предоставляет копии документов, подтверждающих доводы возражения посредством веб-портала и/или цифровых систем, по которым поступило уведомление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z714" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. По результатам рассмотрения возражения Апелляционной комиссией принимается одно из следующих решений:</w:t>
+      23-1. При несогласии с нарушениями, указанными в уведомлении ведомства уполномоченного органа, потенциальный поставщик посредством веб- портала и/или цифровых систем подает жалобу в Апелляционную комиссию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 23-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) об удовлетворении возражения – при удовлетворении всех оспариваемых объектом государственного аудита вопросов;</w:t>
+        <w:t xml:space="preserve">
+      24. Возражение рассматривается в порядке и сроки, определенные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 11-1 Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и положением об апелляционной комиссии при уполномоченном органе по внутреннему государственному аудиту, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 20 марта 2020 года № 302 "Об утверждении состава и Положения об апелляционной комиссии по рассмотрению возражений к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту, и обжалованию решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20171).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) о частичном удовлетворении возражения – при частичном удовлетворении оспариваемых объектом государственного аудита вопросов;</w:t>
+      25. Срок исполнения уведомления приостанавливается на период рассмотрения возражения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона.</w:t>
+        <w:t>
+      26. По результатам рассмотрения возражения Апелляционной комиссией принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z838" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      1) об удовлетворении возражения – при удовлетворении всех оспариваемых объектом государственного аудита вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z839" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заключение регистрируются и направляется объекту государственного аудита посредством веб-портала и информационных систем, по которым поступило уведомление.</w:t>
+      2) о частичном удовлетворении возражения – при частичном удовлетворении оспариваемых объектом государственного аудита вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z840" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) об отказе в удовлетворении возражения с обоснованием принятия такого решения – при неудовлетворении всех оспариваемых объектом государственного аудита вопросов в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 11-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z841" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Результаты рассмотрения возражения оформляются заключением по результатам рассмотрения возражения (далее – заключение), по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z842" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение регистрируются и направляется объекту государственного аудита посредством веб-портала и/или цифровых систем, по которым поступило уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным приказом Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В случаях, предусмотренных подпунктом 1) пункта 26 настоящих Правил уведомление подлежит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отмене, при условии оспаривания всех нарушений, указанных в уведомлении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исполнению в части устранения нарушений, указанных в уведомлении, которые не оспариваются возражением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предусмотренное подпунктом 2) пункта 26 настоящих Правил, уведомление подлежит исполнению в части устранения нарушений по неудовлетворенным доводам возражения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предусмотренное подпунктом 3) пункта 26 настоящих Правил, уведомление подлежит исполнению объектом государственного аудита в полном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При частичном возражении на уведомление, неоспариваемые нарушения уведомления подлежат устранению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объектов государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 32 Закона неисполнение в установленный срок уведомления влечет приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объектов государственного аудита в порядке, установленном законодательными актами Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> статьи 32 Закона неисполнение в установленный срок уведомления влечет приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объектов государственного аудита в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z866" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие настоящего пункта приостанавливается на период рассмотрения возражений к уведомлениям об устранении нарушений, выявленных по результатам камерального контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z867" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мера реагирования, предусмотренная настоящим пунктом, не применяется в случаях, когда нарушения невозможно устранить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z868" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита, применяется на все расходные операции объектов государственного аудита, за исключением расходных операций, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 32 Закона.</w:t>
+        <w:t xml:space="preserve"> статьи 32 Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Министра финансов РК от 04.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Соответствующее территориальное подразделение в течение одного рабочего дня со дня окончания срока, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона, письменно информирует ведомство уполномоченного органа об установленных фактах неисполнения уведомлений в срок, предусмотренный пунктом 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Распоряжение о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита (далее – распоряжение) формируется в течение одного рабочего дня, следующего за днем получения письма, предусмотренного пунктом 28 настоящих Правил, при подтверждении фактов неисполнения уведомления в установленный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Распоряжение выносится по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2015 года № 596 "Об утверждении формы Распоряжения уполномоченного органа по внутреннему государственному аудиту о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12606).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Распоряжение направляется в центральный уполномоченный орган по исполнению бюджета, банки или организации, осуществляющие отдельные виды банковских операций, на бумажном носителе или в электронном виде посредством передачи по информационно-коммуникационной сети в течение трех рабочих дней со дня его формирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Распоряжение подлежит регистрации в журнале регистрации распоряжений о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в котором содержатся следующие сведения: порядковый номер, номер распоряжения, дата распоряжения, статус распоряжения, способ отправки, индивидуальный идентификационный номер (далее – ИИН)/бизнес-идентификационный номер (далее – БИН) объекта государственного аудита, наименование объекта государственного аудита, наименование центрального уполномоченного органа по исполнению бюджета, банка или организации, осуществляющей отдельные виды банковских операций, причина непринятия/отказа, дата непринятия/отказа, причина отмены, номер отмены, дата отмены, статус отмены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Распоряжение подлежит исполнению центральным уполномоченным органом по исполнению бюджета, банками или организациями, осуществляющими отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Распоряжение отменяется ведомством уполномоченного органа не позднее одного рабочего дня, следующего за днем устранения причин приостановления расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам, путем направления документа об отмене распоряжения в центральный уполномоченный орган по исполнению бюджета, банки или организации, осуществляющие отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документ об отмене распоряжения содержит: наименование и БИН ведомства уполномоченного органа, наименование и ИИН/БИН и банковские реквизиты объекта государственного аудита, номер и дату распоряжения, номер кода и счетов объекта государственного аудита, по которым необходимо возобновить расходные операции, подпись руководителя ведомства уполномоченного органа либо лица, его замещающего, заверенную печатью согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При закрытии кодов и счетов объектов государственного аудита, открытых в центральном уполномоченном органе по исполнению бюджета, а также банковского счета объекта государственного аудита в соответствии с банковским законодательством Республики Казахстан, центральный уполномоченный орган по исполнению бюджета, банк или организация, осуществляющая отдельные виды банковских операций, возвращает распоряжение в ведомство уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Учет и отчетность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Сведения и материалы камерального контроля о рассмотрении возражений в целях ведения учета и отчетности, а также для применения системы управления рисками обобщаются на веб-портале автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Результаты камерального контроля размещаются на веб-портале и/или в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5670,94 +4778,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень профилей рисков камерального контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра финансов РК от 02.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
+        <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -5782,52 +4890,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-№ № </w:t>
+              <w:t>
+№ №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5968,51 +5076,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Установление организатором, заказчиком в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, не предусмотренных законодательством о государственных закупках.</w:t>
+Утверждение заказчиком, организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, не предусмотренных законодательством о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6040,51 +5148,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Предметом государственных закупок являются товары, работы, услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3. Отражение организатором (заказчиком) в конкурсной документации (аукционной документации) квалификационных требований и условий в нарушение </w:t>
+3. Отражение заказчиком, организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и условий в нарушение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статей 11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6116,51 +5224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отражение организатором, заказчиком в конкурсной документации квалификационных требований и условий, которые:</w:t>
+Отражение заказчиком, организатором, единым организатором в конкурсной документации квалификационных требований и условий, которые:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ограничивают и необоснованно усложняют участие потенциальных поставщиков в государственных закупках;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6169,88 +5277,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) непосредственно не вытекают из необходимости выполнения обязательств по договору о государственных закупках товаров, работ, услуг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) влекут за собой ограничение количества потенциальных поставщиков, в том числе: </w:t>
+              <w:t>
+3) влекут за собой ограничение количества потенциальных поставщиков, в том числе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 установление любых не измеряемых количественно и (или) не администрируемых требований к потенциальным поставщикам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-содержание указаний на товарные знаки, знаки обслуживания, фирменные наименования, патенты, полезные модели, промышленные образцы, наименование места происхождения товара и наименование производителя определяющих принадлежность приобретаемого товара, работы, услуги отдельному потенциальному поставщику; </w:t>
+              <w:t>
+содержание указаний на товарные знаки, знаки обслуживания, фирменные наименования, патенты, полезные модели, промышленные образцы, наименование места происхождения товара и наименование производителя определяющих принадлежность приобретаемого товара, работы, услуги отдельному потенциальному поставщику;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 нарушение принципов осуществления государственных закупок. Нарушение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -6341,51 +5449,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утверждение заказчиком, организатором конкурсной документации и (аукционной документации) с нарушением Закона о государственных закупках, при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту конкурсной документации и (аукционной документации).</w:t>
+Утверждение заказчиком, организатором, единым организатором конкурсной документации и (аукционной документации) с нарушением Закона о государственных закупках, при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту конкурсной документации и (аукционной документации).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6449,91 +5557,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Утверждение заказчиком, организатором конкурсной документации (аукционной документации) с нарушением </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> о государственных закупках и </w:t>
+Утверждение заказчиком, организатором, единым организатором конкурсной документации (аукционной документации) с нарушением Закона о государственных закупках и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Правил</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> осуществления государственных закупок от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238) (далее – правила осуществления государственных закупок), при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту конкурсной документации (аукционной документации). </w:t>
+              <w:t xml:space="preserve"> осуществления государственных закупок от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238) (далее – правила осуществления государственных закупок), при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту конкурсной документации (аукционной документации).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6565,52 +5653,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Осуществление государственных закупок отдельных видов товаров, работ, услуг среди потенциальных поставщиков с нарушениями требований статьи 27 Закона о государственных закупках.</w:t>
+              <w:t xml:space="preserve">
+Осуществление государственных закупок отдельных видов товаров, работ, услуг среди потенциальных поставщиков с нарушениями требований </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6676,51 +5784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Осуществление организатором/заказчиком государственных закупок отдельных видов товаров, работ, услуг среди потенциальных поставщиков с нарушениями требований </w:t>
+Осуществление заказчиком, организатором, единым организатором государственных закупок отдельных видов товаров, работ, услуг среди потенциальных поставщиков с нарушениями требований </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -6837,117 +5945,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2. Не разделение при осуществлении государственных закупок товаров, работ и услуг на лоты в случаях, предусмотренных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Законом</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> о государственных закупках и правилами осуществления государственных закупках.</w:t>
+              <w:t>Законом о государственных закупках</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и правилами осуществления государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Не разделение организатором, заказчиком государственных закупок товаров, работ, услуг способом конкурса на лоты в нарушение </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> о государственных закупках и правил осуществления государственных закупок.</w:t>
+Не разделение заказчиком, организатором, единым организатором государственных закупок товаров, работ, услуг способом конкурса на лоты в нарушение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом о государственных закупках</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и правил осуществления государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6980,105 +6088,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок поставки товаров, выполнения работ, оказания услуг менее пятнадцати календарных дней, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по строительно-монтажным работам (далее - СМР) срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
+Срок поставки товаров, выполнения работ, оказания услуг менее сроков, предусмотренных пунктом 569 правил осуществления государственных закупок,, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по строительно-монтажным работам (далее-СМР) срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Срок поставки товаров, выполнения работ, оказания услуг менее пятнадцати календарных дней, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-2. Сроки выполнения работ и оказания услуг не соответствуют срокам выполнения работ, указанным в данном заключении комплексной вневедомственной экспертизы проекта.</w:t>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Сроки выполнения работ и оказания услуг не соответствуют срокам выполнения работ, указанным в данном заключении комплексной вневедомственной экспертизы проекта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. В случае, если Поставщик находится в реестре казахстанских товаропроизводителей, минимальный срок поставки товаров по договору составляет менее 60 (шестидесяти) календарных дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7109,50 +6247,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 17 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные закупки товаров, работ, услуг проведены с нарушением пункта 119 правил осуществления государственных закупок.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные закупки проведены с нарушением пункта 569 правил осуществления государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7880,68 +7036,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z45" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неправомерное применение способа государственных закупок – способ из одного источника путем прямого заключения договора о государственных закупках.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Осуществление государственных закупок способом из одного источника путем прямого заключения договора в нарушение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7954,142 +7112,214 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Проект договора о государственных закупках путем прямого заключения, направлен заказчиком на подписание потенциальному поставщику.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Основание для заключения договора о государственных закупках способом из одного источника путем прямого заключения не соответствует требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2. Основание для заключения договора о государственных закупках способом из одного источника путем прямого заключения не соответствует требованиям </w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+3.Осуществление государственных закупок способом из одного источника путем прямого заключения без обоснования причин невозможности осуществления государственных закупок иными способами, указанными в подпунктах </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) пункта 1 статьи 10 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8178,123 +7408,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Установление организатором (заказчиком) в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, не предусмотренных законодательством о государственных закупках, при изменении конкурсной документации (аукционной документации) по итогам обсуждения либо в конкурсной документации (аукционной документации).</w:t>
+Установление заказчиком, организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, не предусмотренных законодательством о государственных закупках, при изменении конкурсной документации (аукционной документации) по итогам обсуждения либо в конкурсной документации (аукционной документации), когда вместо технической спецификации содержится проектно-сметная документация (перечень основных видов оборудования (механизмов, машин) и трудовых ресурсов).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Государственные закупки товаров, работ, услуг, способом конкурса (аукциона) по которым оформлен протокол предварительного обсуждения проекта конкурсной документации (аукционной документации).</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Согласно протоколу предварительного обсуждения, имеются замечания к проекту конкурсной документации (аукционной документации).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3. Отражение организатором (заказчиком) в конкурсной документации (аукционной документации) квалификационных требований и условий в нарушение </w:t>
+3. Отражение заказчиком, организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и условий в нарушение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статей 11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8311,174 +7543,216 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о государственных закупках, а также принципов осуществления государственных закупок, по итогам внесения изменений и (или) дополнений в проект конкурсной документации (аукционной документации).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-1) ограничивают и необоснованно усложняют участие потенциальных поставщиков в государственных закупках;</w:t>
+          <w:bookmarkStart w:name="z50" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отражение заказчиком, организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и условий, которые:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) ограничивают и необоснованно усложняют участие потенциальных поставщиков в государственных закупках;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) непосредственно не вытекают из необходимости выполнения обязательств по договору о государственных закупках товаров, работ, услуг;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-4) нарушают принципы осуществления государственных закупок. </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) влекут за собой ограничение количества потенциальных поставщиков, в том числе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>установления любых не измеряемых количественно и (или) не администрируемых требований к потенциальным поставщикам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержания указаний на товарные знаки, знаки обслуживания, фирменные наименования, патенты, полезные модели, промышленные образцы, наименование места происхождения товара и наименование производителя определяющих принадлежность приобретаемого товара, работы, услуги отдельному потенциальному поставщику;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) нарушают принципы осуществления государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8698,87 +7972,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неправомерные требования при осуществлении государственных закупок способом запроса ценовых предложений.</w:t>
+Неправомерные требования при осуществлении государственных закупок способом запроса ценовых предложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Опубликованные государственные закупки способом запроса ценовых предложений.</w:t>
+1.Опубликованные государственные закупки способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Предметом государственных закупок являются товары, работы, услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8790,51 +8064,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. Отражение организатором (заказчиком) квалификационных требований и условий в нарушение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> статьи 11 Закона о государственных закупках.</w:t>
+              <w:t xml:space="preserve"> статьи 11, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 12 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9184,51 +8478,69 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Утверждение (уточнение) годового плана государственных закупок в объеме, не соответствующем бюджету (плану развития) или индивидуальному плану финансирования в совокупности по спецификам экономической классификации (статьям расходов), по которым требуются заключения договоров о государственных закупках в нарушение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+              <w:t xml:space="preserve"> Закона о государственных закупках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствие или подмена проектов, предусмотренных документами Системы государственного планирования в годовом плане государственных закупок (предварительном годовом плане государственных закупок).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9333,87 +8645,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При осуществлении государственных закупок работ, по которым имеется проектно–сметная документация, заказчиком в годовом плане государственных закупок (предварительном годовом плане государственных закупок):</w:t>
-[...35 lines deleted...]
-2) не размещена на веб-портале государственных закупок проектно-сметная документация, прошедшая экспертизу в соответствии законодательством Республики Казахстан.</w:t>
+Неправомерное применение способа закупки при планировании;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбор кодов Классификатора товаров, работ и услуг (далее - КТРУ), не соответствующего предмету государственной закупки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарушения в части определения (завышения) цен (средняя, медианная) на товары, работ и услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Включение в план государственных закупок (в предварительный годовой план государственных закупок) сведений в нарушение правил осуществления государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9518,71 +8848,151 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Включение в годовой план государственных закупок (предварительный годовой план государственных закупок) сведений о государственных закупках, осуществляемых в соответствии с подпунктами 3), 6), 21), 22) и 24) пункта 3 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+Включение в годовой план государственных закупок (предварительный годовой план государственных закупок) сведений о государственных закупках, осуществляемых в соответствии с подпунктами </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 3 статьи 16 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9651,51 +9061,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Опубликованные государственные закупки работ, проведенные способом конкурса.</w:t>
+1.Опубликованные государственные закупки работ, проведенные способом конкурса.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Не установление либо не верное установление организаторами в конкурсной документации признака демпинга и суммы расчета демпинговой цены.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9969,107 +9379,109 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Не указания, или не верное указание в технической спецификации соответствующих национальных стандартов, а при их отсутствии соответствующих межгосударственных стандартов на закупаемые товары, работы, услуги являющихся предметом государственных закупок.</w:t>
-[...17 lines deleted...]
-Не указание и/или неверное указание в технической спецификации требований к поставщикам о предоставлении документов, подтверждающих соответствие поставляемых товаров требованиям, установленным техническими регламентами, положениями стандартов или иными документами в соответствии с законодательством Республики Казахстан.</w:t>
+Не указания, или не верное указание в технической спецификации национальных стандартов, а при их отсутствии межгосударственных стандартов на закупаемые товары, работы, услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не указание и/или неверное указание в технической спецификации требование к поставщикам о предоставлении документов, подтверждающих соответствие поставляемых товаров требованиям, установленным техническими регламентами, положениями стандартов или иными документами в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z66" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Опубликованные государственные закупки товаров, работ, услуг, проведенные способом конкурса, аукциона</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Размещенная на веб-портале информация по государственным закупкам способом запроса ценовых предложений</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10264,51 +9676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Опубликованные государственные закупки товаров, работ, услуг, проведенные способом конкурса, аукциона</w:t>
+1.Опубликованные государственные закупки товаров, работ, услуг, проведенные способом конкурса, аукциона</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Размещенная на веб-портале информация по государственным закупкам способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10395,71 +9807,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Внесение изменений в заключенный договор о государственных закупках, изменяющие содержание условий, проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по основаниям, не предусмотренным пунктами 1 и 2 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+Внесение изменений в заключенный договор о государственных закупках, изменяющие содержание условий, проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по основаниям, не предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10487,71 +9899,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Заключение дополнительного соглашения по договору о государственных закупках с изменениями, изменяющие содержание условий, проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по основаниям, не предусмотренным пунктами 1 и 2 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+Заключение дополнительного соглашения по договору о государственных закупках с изменениями, изменяющие содержание условий, проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по основаниям, не предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10583,202 +9995,242 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Осуществление государственных закупок товаров, работ, услуг, способом запроса ценовых предложений в нарушение требований Закона Республики Казахстан "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>О разрешениях и уведомлениях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" (далее – Закон о разрешениях) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 11 Закона.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Государственные закупки товаров, работ, услуг способом запроса ценовых предложений, требующих наличие соответствующего разрешения или уведомления о начале деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Осуществление государственных закупок товаров, работ, услуг, способом запроса ценовых предложений в нарушение требований Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях) и пункта 4 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона.</w:t>
+2. Государственные закупки товаров, работ, услуг способом запроса ценовых предложений проводятся в нарушение требований Закона о разрешениях и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 11 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-2. Государственные закупки товаров, работ, услуг способом запроса ценовых предложений проводятся в нарушение требований Закона о разрешениях и пункта 4 </w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+Осуществление государственных закупок товаров, работ, услуг, способом запроса ценовых предложений в нарушение требований </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закона о разрешениях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 11 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10846,146 +10298,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> к правилам осуществления государственных закупок</w:t>
+              <w:t>
+1. Государственные закупки товаров, работ, услуг, входящих в Перечень товаров, работ, услуг, по которым способ осуществления государственных закупок определяется уполномоченным органом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Государственные закупки товаров, работ, услуг, входящих в Перечень товаров, работ, услуг, по которым государственные закупки осуществляются способом конкурса с использованием рейтингово-балльной системы, в нарушение правил осуществления государственных закупок согласно приложению 16 к правилам осуществления государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к правилам осуществления государственных закупок </w:t>
+              <w:t>
+Осуществление государственных закупок товаров, работ, услуг, входящих в Перечень товаров, работ, услуг, по которым государственные закупки осуществляются способом конкурса с использованием рейтингово-балльной системы, в нарушение правил осуществления государственных закупок согласно приложению 16 к правилам осуществления государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11074,87 +10486,107 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Государственные закупки товаров, работ, услуг, которые подлежат приобретению в соответствии с порядком осуществления государственных закупок, изъятых из национального режима, утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>постановлением</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 октября 2024 года № 853 "Об утверждении Правил установления изъятий из национального режима при осуществлении государственных закупок". </w:t>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 октября 2024 года № 853 "Об утверждении Правил установления изъятий из национального режима при осуществлении государственных закупок".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Неправомерное определение вида предмета государственных закупок и (или) кода единого номенклатурного справочника товаров, работ, услуг при осуществлении государственных закупок товаров, работ, услуг на которые установлены изъятия постановлением Правительства Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">
+Неправомерное определение вида предмета государственных закупок и (или) кода единого номенклатурного справочника товаров, работ, услуг при осуществлении государственных закупок товаров, работ, услуг на которые установлены изъятия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11336,89 +10768,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Осуществление государственных закупок товаров, работ, услуг в соответствии с предметом закупки кодов Классификатора товаров, работ и услуг (далее - КТРУ)</w:t>
+Осуществление государственных закупок товаров, работ, услуг в соответствии с предметом закупки КТРУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные закупки товаров, работ, услуг в соответствии с предметом закупки кодов КТРУ.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Годовой объем однородных товаров в стоимостном выражении превышает стократного размера месячного расчетного показателя, работ и услуг, если годовой объем таких однородных работ и услуг в стоимостном выражении превышает пятисоткратного размера месячного расчетного показателя, а для аппаратов акимов городов районного значения, сел, поселков, сельских округов если годовой объем однородных товаров, работ и услуг превышает четырехтысячекратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11502,72 +10936,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам осуществления государственных закупок, в том числе подтверждения приобретенных товаров, работ и услуг у иных контрагентов (в части соответствия объемов)</w:t>
+              <w:t>
+Выявление несоответствия выполненных работ условиям договора о государственных закупках СМР согласно приложению 39 к правилам осуществления государственных закупок, в том числе подтверждения приобретенных товаров, работ и услуг у иных контрагентов (в части соответствия объемов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11580,66 +10994,202 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утвержденные сторонами посредством веб-портала акты выполненных работ в сфере СМР.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Утверждение актов выполненных работ в нарушение законодательства Республики Казахстан о государственных закупках, законодательства о об архитектурной, градостроительной, строительной деятельности.</w:t>
+          <w:bookmarkStart w:name="z74" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Утверждение актов выполненных работ в нарушение законодательства Республики Казахстан о государственных закупках, законодательства о об архитектурной, градостроительной, строительной деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Утверждение актов выполненных работ в нарушение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктов 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 41 Бюджетного кодекса Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Несоблюдение сроков исполнения обязательств по договору о государственных закупках, в случае отсутствия дополнительного соглашения, заключенного в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона о государственных закупках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Утверждение актов выполненных работ, не соответствующих утвержденной проектно-сметной документации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11729,68 +11279,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Утвержденные сторонами посредством веб-портала государственных закупок документы, предусмотренные пунктом 585 правил осуществления государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z77" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Отсутствие подтверждающих документов, предшествующих оплате по договору о государственных закупках в сфере СМР в соответствии с пунктом 585 правил осуществления государственных закупок;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Несоответствие подтверждающих документов, предшествующих оплате по договору о государственных закупках формам, информации, формату, предусмотренному соответствующим отраслевым законодательством.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12060,184 +11612,149 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отказ/отмена от государственных закупок в случаях, не предусмотренных законодательством о государственных закупках</w:t>
+Отмена государственных закупок в случаях, не предусмотренных законодательством о государственных закупках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Государственные закупки со статусом "Отменено" после подведения итогов;</w:t>
-[...17 lines deleted...]
-2. Государственные закупки со статусом "Отказ от закупки" после подведения итогов.</w:t>
+Государственные закупки со статусом "Отменено" после подведения итогов;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...38 lines deleted...]
-2. Отмена государственной закупки в нарушение законодательства о государственных закупках;</w:t>
+              <w:t>
+Отмена государственной закупки в нарушение законодательства о государственных закупках;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12303,635 +11820,1118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z281" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление об устранении нарушений, выявленных по результатам камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z843" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      "____" _______20____года №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="84"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...200 lines deleted...]
-        <w:t>Руководитель территориального ведомства уполномоченного органа по внутреннему</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>государственному аудиту ___________________________________________________</w:t>
+        <w:t>(Наименование уполномоченного органа по внутреннему государственному аудиту)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя, отчество (при его наличии)) (Подпись)</w:t>
+        <w:t xml:space="preserve">В соответствии с подпунктом 1) пункта 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z717" w:id="87"/>
-[...27 lines deleted...]
-        <w:t>(Должность, наименование уполномоченного органа, фамилия, имя, отчество (при его</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственном аудите и финансовом контроле" (далее – Закон) уведомляет,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наличии))</w:t>
+        <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном аудите</w:t>
+        <w:t>(Наименование, бизнес-идентификационный номер, местонахождение объекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и финансовом контроле" проведен камеральный контроль</w:t>
+        <w:t>государственного аудита) о нарушениях, выявленных по результатам камерального</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">контроля. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Вам необходимо исполнить</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Предмет контроля) на основании</w:t>
+        <w:t>настоящее уведомление об устранении нарушений, выявленных по результатам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________</w:t>
+        <w:t>камерального контроля (далее – уведомление) в течение десяти рабочих дней со дня,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________</w:t>
+        <w:t>следующего за днем его вручения (получения). Информация об устранении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Системы управления рисками/жалобы с указанием сведений о заявителе) посредством</w:t>
+        <w:t>нарушений (при необходимости подтверждающие документы) представляются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________</w:t>
+        <w:t>объектом государственного аудита посредством веб-портала и/или цифровых систем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________________</w:t>
+        <w:t>в уполномоченный орган, направивший уведомление согласно приложению 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Наименование информационной системы)</w:t>
+        <w:t>к Правилам проведения камерального контроля (далее – Правила), утвержденных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2015 года № 598.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В соответствии с пунктом 23 и 23-1 настоящих Правил при несогласии с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нарушениями, указанными в уведомлении, объект государственного аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при необходимости в течение пяти рабочих дней со дня, следующего за днем его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вручения (получения) посредством веб-портала и/или цифровых систем направляет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченному органу возражение к нарушениям, указанным в уведомлении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об устранении нарушений, выявленных по результатам камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. При необходимости к возражению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прилагаются копии документов, подтверждающих доводы возражения. Неисполнение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в установленный срок уведомления об устранении нарушений, выявленных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по результатам камерального контроля, влечет приостановление расходных операций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по кодам и счетам объектов государственного аудита, открытых в центральном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уполномоченном органе по исполнению бюджета, а также банковским счетам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(за исключением корреспондентских) объектов государственного аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона, а также административную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ответственность должностных лиц в соответствии с частью 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан об административных правонарушениях. В соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>со статьей 60 Закона действия (бездействие) органов государственного аудита</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и финансового контроля и (или) их должностных лиц могут быть обжалованы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в порядке, установленном законодательством Республики Казахстан. Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с описанием выявленных нарушений на ____ листе (-ах).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель территориального ведомства уполномоченного органа по внутреннему</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственному аудиту __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)) (Подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мной, ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Должность, наименование уполномоченного органа, фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии со статьей 30 Закона проведен камеральный контроль</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Предмет контроля) на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Системы управления рисками/жалобы с указанием сведений о заявителе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>посредством</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Наименование цифровой системы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>По результатам камерального контроля установлено (-ы) следующее (-ие) нарушение (-я):</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -12949,80 +12949,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z718" w:id="88"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер пункта нарушения</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13110,80 +13098,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z723" w:id="89"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пункт 1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13259,80 +13235,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z728" w:id="90"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пункт 2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13408,80 +13372,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z733" w:id="91"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13537,110 +13489,192 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z738" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z864" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Каждый факт нарушения фиксируется отдельным пунктом и нумеруется в сквозном порядке с указанием профиля риска, описанием характера нарушения со ссылкой на статьи, пункты и подпункты нормативных правовых актов, положения которых нарушены. В описании нарушения делается ссылка на реквизиты и наименования документов, подтверждающих нарушения.)</w:t>
+      (Каждый факт нарушения фиксируется отдельным пунктом и нумеруется в сквозном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z739" w:id="93"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      На основании вышеизложенного, выявленные нарушения подлежат устранению в соответствии с </w:t>
+        <w:t>порядке с указанием профиля риска, описанием характера нарушения со ссылкой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на статьи, пункты и подпункты нормативных правовых актов, положения которых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нарушены. В описании нарушения делается ссылка на реквизиты и наименования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов, подтверждающих нарушения.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>На основании вышеизложенного, выявленные нарушения подлежат устранению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам проведения камерального контроля.</w:t>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13706,94 +13740,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="94"/>
+    <w:bookmarkStart w:name="z306" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Элементы камерального контроля государственных закупок и способы устранения нарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра финансов РК от 02.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 496</w:t>
+        <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -14096,70 +14130,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-№ 1 – Установление организатором (заказчиком) в конкурсной документации (аукционной документации) квалификационных требований и условий (или), в нарушение законодательства Республики Казахстан о государственных закупках</w:t>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 1 – Утверждение заказчиком организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, в нарушение законодательства Республики Казахстан о государственных закупках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14438,52 +14472,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Профиль </w:t>
+              <w:t>
+Профиль</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 4 – Не разделение на лоты при проведении государственных закупок способом конкурса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -14559,70 +14593,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-№ 5 – Срок поставки товаров, выполнения работ, оказания услуг менее пятнадцати календарных дней, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по строительно-монтажным работам (далее - СМР) срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 5 – Срок поставки товаров, выполнения работ, оказания услуг менее сроков, предусмотренных пунктом 569 правил осуществления государственных закупок, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по строительно-монтажным работам (далее-СМР) срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14680,52 +14714,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Профиль </w:t>
+              <w:t>
+Профиль</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № 6 – </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14819,88 +14853,108 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 10 – Неправомерное применение способа государственных закупок – способ из одного источника путем прямого заключения договора о государственных закупках.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Профиль </w:t>
-[...35 lines deleted...]
-Осуществление государственных закупок способом из одного источника путем прямого заключения договора в нарушение статьей 16 Закона о государственных закупках</w:t>
+Осуществление государственных закупок способом из одного источника путем прямого заключения договора в нарушение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона о государственных закупках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14976,52 +15030,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профиль</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№ 24 – Неправомерный выбор способа осуществления государственных закупок товаров, работ и услуг входящих в Перечень товаров, работ, услуг, по которым государственные закупки осуществляются способом конкурса с использованием рейтингово-балльной системы, в нарушение Правил осуществления государственных закупок от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238)</w:t>
+              <w:t xml:space="preserve">
+№ 24 – Неправомерный выбор способа осуществления государственных закупок товаров, работ и услуг входящих в Перечень товаров, работ, услуг, по которым государственные закупки осуществляются способом конкурса с использованием рейтингово-балльной системы, в нарушение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правил</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> осуществления государственных закупок от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (далее–правила осуществления государственных закупок) согласно приложению 16 к правилам осуществления государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -15097,52 +15171,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Профиль </w:t>
+              <w:t>
+Профиль</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 18 – Неправомерное применение/неприменение расчета демпинговой цены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -15218,70 +15292,90 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Профиль </w:t>
-[...17 lines deleted...]
-№ 19 – Осуществление государственных закупок товаров, работ, услуг, входящих в перечень товаров, работ, услуг по которым государственные закупки осуществляются способом конкурса с предварительным квалификационным отбором в нарушение требований Закона о государственных закупках и правил осуществления государственных закупок.</w:t>
+№ 19 – Осуществление государственных закупок товаров, работ, услуг, входящих в перечень товаров, работ, услуг по которым государственные закупки осуществляются способом конкурса с предварительным квалификационным отбором в нарушение требований </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закона о государственных закупках</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и правил осуществления государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15358,69 +15452,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профиль</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 20 – Не указания, или не верное указание в технической спецификации соответствующих национальных стандартов, а при их отсутствии соответствующих межгосударственных стандартов на закупаемые товары, работы, услуги являющихся предметом государственных закупок.</w:t>
-[...17 lines deleted...]
-Не указание и/или неверное указание в технической спецификации требований к поставщикам о предоставлении документов, подтверждающих соответствие поставляемых товаров требованиям, установленным техническими регламентами, положениями стандартов или иными документами в соответствии с законодательством Республики Казахстан.</w:t>
+№ 20 – Не указание, или не верное указание в технической спецификации национальных стандартов, при их отсутствии межгосударственных стандартов на закупаемые товары, работы, услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не указание и/или неверное указание в технической спецификации требование к поставщикам о предоставлении документов, подтверждающих соответствие поставляемых товаров требованиям, установленным техническими регламентами, положениями стандартов или иными документами в соответствии с законодательством Республики Казахстан соответствующей отрасли.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15464,68 +15558,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z103" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № 21 - </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15603,104 +15699,106 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Профиль </w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+№ 22 – Внесение изменений в заключенный договор о государственных закупках, изменяющие содержание условий, проводимых (проведенных) государственных закупок, и (или) предложения, явившегося основой для выбора поставщика, по основаниям, не предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 18 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15744,68 +15842,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z105" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 25 – Неправомерное определение вида предмета государственных закупок и (или) кода единого номенклатурного справочника товаров, работ, услуг при осуществлении государственных закупок товаров, работ, услуг на которые установлены изъятия постановлением Правительства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15865,68 +15965,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z106" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профиль</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 26 – Неправомерный выбор способа осуществления государственных закупок товаров, работ, услуг, входящих в перечень товаров, работ, услуг, по которым способ осуществления государственных закупок определяется правилами осуществления государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16137,104 +16239,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные закупки способом конкурса (аукциона);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> о государственных закупках и правил осуществления государственных закупок, при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту конкурсной документации (аукционной документации).</w:t>
+          <w:bookmarkStart w:name="z107" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 2 – Утверждение заказчиком, организатором, единым организатором конкурсной документации (аукционной документации) с нарушением Закона о государственных закупках и правил осуществления государственных закупок, при наличии соответствующих замечаний в протоколе предварительного обсуждения к проекту конкурсной документации (аукционной документации).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16278,84 +16362,86 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профиль</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-№ 11 – Установление организатором (заказчиком) в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, не предусмотренных законодательством о государственных закупках при изменении конкурсной документации (аукционной документации) по итогам обсуждения либо в конкурсной документации (аукционной документации)</w:t>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 11 – Установление заказчиком, организатором, единым организатором в конкурсной документации (аукционной документации) квалификационных требований и (или) условий, не предусмотренных законодательством о государственных закупках при изменении конкурсной документации (аукционной документации) по итогам обсуждения либо в конкурсной документации (аукционной документации), когда вместо технической спецификации содержится проектно-сметная документация (перечень основных видов оборудования (механизмов, машин) и трудовых ресурсов).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16411,68 +16497,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камеральный контроль государственных закупок способом запроса ценовых предложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z109" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные закупки способом запроса ценовых предложений сумма лота которых превышает два миллиона теңге.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Государственные закупки товаров, работ, услуг, которые подлежат приобретению в соответствии с порядком осуществления государственных закупок, изъятых из национального режима, утвержденным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16485,68 +16573,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 октября 2024 года № 853 "Об утверждении Правил установления изъятий из национального режима при осуществлении государственных закупок".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z110" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профиль</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 12 – Приобретение способом запроса ценовых предложений однородных товаров, работ, услуг, годовой объем которых в стоимостном выражении превышает восьмитысячекратный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16620,70 +16710,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-№ 13 – Неправомерные требования при осуществлении государственных закупок способом запроса ценовых предложений.</w:t>
+              <w:t>
+Профиль № 13 – Неправомерные требования при осуществлении государственных закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16850,84 +16922,86 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Срок поставки товаров, выполнения работ, оказания услуг менее пятнадцати календарных дней, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по СМР срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
+          <w:bookmarkStart w:name="z111" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 5 –</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок поставки товаров, выполнения работ, оказания услуг менее сроков, предусмотренных пунктом 569 правил осуществления государственных закупок, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по строительно-монтажным работам (далее-СМР) срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16971,68 +17045,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z112" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 7 – Нарушения порядка и сроков размещения информации при осуществлении государственных закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17092,68 +17168,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z113" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 8 – Не разделение на лоты при проведении государственных закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17213,68 +17291,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Профиль</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 9 – Техническая спецификация содержит указания на товарные знаки, знаки обслуживания, фирменные наименования, патенты, полезные модели, промышленные образцы, наименование места происхождения товара и наименование производителя при проведении государственных закупок способом запроса ценовых предложений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17334,84 +17414,96 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-№ 21 - </w:t>
+          <w:bookmarkStart w:name="z115" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 21 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление государственных закупок товаров, работ, услуг по ограничениям, установленным в действующих нормативных правовых актах Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -17473,124 +17565,106 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках.</w:t>
+          <w:bookmarkStart w:name="z117" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 23 – Осуществление государственных закупок товаров, работ, услуг, способом запроса ценовых предложений в нарушение требований Закона Республики Казахстан "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>О разрешениях и уведомлениях</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" и пункта 4 статьи 11 Закона о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17634,68 +17708,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z118" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 25 – Неправомерное определение вида предмета государственных закупок и (или) кода единого номенклатурного справочника товаров, работ, услуг при осуществлении государственных закупок товаров, работ, услуг на которые установлены изъятия постановлением Правительства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17755,86 +17831,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z119" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 26 –</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неправомерный выбор способа осуществления государственных закупок товаров, работ, услуг, входящих в перечень товаров, работ, услуг, по которым способ осуществления государственных закупок определяется правилами осуществления государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17853,294 +17913,362 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отмена государственной закупки до заключения договора о государственных закупках*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Камеральный контроль государственных закупок при планировании годового плана государственных закупок</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 27 -</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неправомерный выбор кодов Классификатора товаров, работ и услуг, несоответствующей предмету закупки и неправомерный выбор способа при превышении установленных размеров годового объема однородных товаров, работ, услуг в стоимостном выражении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...101 lines deleted...]
-Разместить на веб-портале государственных закупок Годовой план государственных закупок (предварительный годовой план государственных закупок) или внесенные изменения и (или) дополнения в годовой план государственных закупок (предварительный годовой план государственных закупок) в соответствии с уведомлением*</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отмена государственной закупки до заключения договора о государственных закупках*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Профиль № 15 – Соответствие объемов государственных закупок.</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камеральный контроль государственных закупок при планировании годового плана государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Внесение изменений в Годовой план государственных закупок в соответствии с уведомлением*</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Утвержденные пункты плана государственных закупок;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Сумма пункта плана превышает стократный размер месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Пункты плана со способом "Через электронный магазин".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 14 – Своевременность размещения Годового плана государственных закупок (предварительного годового плана государственных закупок).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разместить на веб-портале государственных закупок Годовой план государственных закупок (предварительный годовой план государственных закупок) или внесенные изменения и (или) дополнения в годовой план государственных закупок (предварительный годовой план государственных закупок) в соответствии с уведомлением*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18163,51 +18291,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 16 – Содержание годового плана государственных закупок.</w:t>
+Профиль № 15 – Соответствие объемов государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18266,89 +18394,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 17 –</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона о государственных закупках</w:t>
+Профиль № 16 – Содержание годового плана государственных закупок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18406,623 +18496,649 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Профиль № 30. Необоснованное указание источников финансирования (доля участия местного бюджета) по итогам государственных закупок и (или) при заключении договоров о государственных закупках (в том числе с учетом условного уменьшения цены поставщиком признанным победителем)</w:t>
+              <w:t xml:space="preserve">
+Профиль № 17 – Включение в годовой план государственных закупок (предварительных годовых планов государственных закупок) сведения о государственных закупках, осуществляемых в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктами 3),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 3 статьи 16 Закона о государственных закупках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внесение изменений в Годовой план государственных закупок в соответствии с уведомлением*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Камеральный контроль государственных закупок способами из одного источника</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 30 Необоснованное указание источников финансирования (доля участия местного бюджета) по итогам государственных закупок и (или) при заключении договоров о государственных закупках (в том числе с учетом условного уменьшения цены поставщиком признанным победителем)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...193 lines deleted...]
-Отзыв проекта договора о государственных закупках с внесением изменений в годовой план государственных закупок в соответствии с уведомлением*</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внесение изменений в Годовой план государственных закупок в соответствии с уведомлением*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Профиль № 25 – Неправомерное определение вида предмета государственных закупок и (или) кода единого номенклатурного справочника товаров, работ, услуг при осуществлении государственных закупок товаров, работ, услуг на которые установлены изъятия постановлением Правительства Республики Казахстан.</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камеральный контроль государственных закупок способами из одного источника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z123" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект договора о государственных закупках путем прямого заключения, направленный заказчиком на подписание потенциальному поставщику, если имеются следующие условия:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) имеется более одного пункта Годового плана государственных закупок с одинаковыми наименованиями и кодами Единого номенклатурного справочника товаров, работ, услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) годовой объем однородных товаров в стоимостном выражении превышает стократного размера месячного расчетного показателя, работ и услуг, если годовой объем таких однородных работ и услуг в стоимостном выражении превышает пятисоткратного размера месячного расчетного показателя, а для аппаратов акимов городов районного значения, сел, поселков, сельских округов если годовой объем однородных товаров, работ и услуг превышает четырехтысячекратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) осуществление государственных закупок товаров, работ, услуг, которые подлежат приобретению в соответствии с порядком осуществления государственных закупок, изъятых из национального режима, утвержденным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 октября 2024 года № 853 "Об утверждении Правил установления изъятий из национального режима при осуществлении государственных закупок" среди потенциальных поставщиков, не являющихся отечественными товаропроизводителями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) сумма государственной закупки превышает два миллиона теңге.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 10 – Неправомерное применение способа государственных закупок – способ из одного источника путем прямого заключения договора о государственных закупках.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отзыв проекта договора о государственных закупках с внесением изменений в годовой план государственных закупок в соответствии с уведомлением*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Камеральный контроль надлежащего исполнения обязательств по договору о государственных закупках</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 25 – Неправомерное определение вида предмета государственных закупок и (или) кода единого номенклатурного справочника товаров, работ, услуг при осуществлении государственных закупок товаров, работ, услуг на которые установлены изъятия постановлением Правительства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...139 lines deleted...]
-Отзыв акта выполненных работ с последующим приведением в соответствие</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отзыв проекта договора о государственных закупках с внесением изменений в годовой план государственных закупок в соответствии с уведомлением*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19030,329 +19146,835 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Профиль № 29. Выявленные несоответствия в подтверждающих документах, предшествующих оплате по договору о государственных закупках в сфере СМР в нарушение пункта 585 правил осуществления государственных закупок</w:t>
+          <w:bookmarkStart w:name="z127" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 27 -</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неправомерный выбор кодов Классификатора товаров, работ и услуг, несоответствующей предмету закупки и неправомерный выбор способа при превышении установленных размеров годового объема однородных товаров, работ, услуг в стоимостном выражении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отзыв акта выполненных работ с последующим приведением в соответствие</w:t>
+Отзыв проекта договора о государственных закупках с внесением изменений в годовой план государственных закупок в соответствии с уведомлением*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Камеральный контроль отказа от закупки/отмены государственных закупок</w:t>
+          <w:bookmarkStart w:name="z128" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 5 – Срок поставки товаров, выполнения работ, оказания услуг менее сроков, предусмотренных пунктом 569 правил осуществления государственных закупок, а также менее срока, затрачиваемого на поставку товара, в том числе его изготовление (производство), доставку, выполнение работы, оказание услуги, а также по строительно-монтажным работам (далее-СМР) срок выполнения работ и оказания услуг не соответствует срокам, установленным в соответствующем положительном заключении комплексной вневедомственной экспертизы проекта.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Отзыв проекта договора о государственных закупках с внесением изменений в годовой план государственных закупок в соответствии с уведомлением*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камеральный контроль рисков ненадлежащего исполнения обязательств по договору о государственных закупках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Утвержденные сторонами посредством веб-портала государственных закупок акты выполненных работ в сфере строительно-монтажных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Утвержденные сторонами посредством веб-портала государственных закупок документы, предусмотренные пунктом 585 Правил осуществления государственных закупок;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 28. Выявление несоответствия выполненных работ условиям договора о государственных закупках СМР согласно приложению 39 к Правилам осуществления государственных закупок, в том числе подтверждения приобретенных товаров, работ и услуг у иных контрагентов (в части соответствия объемов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z130" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отзыв акта выполненных работ с последующим приведением в соответствие путем исключения не подтвержденных камеральным контролем товаров, работ и услуг из акта выполненных работ**;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Представление согласованного заинтересованными сторонами скорректированной и утвержденной в установленном порядке проектно-сметной документации и (или) документа, подтверждающего замену товаров, работ и услуг (протоколы замены и т.д. с указанием исключҰнных и добавленных товаров, работ и услуг) **;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Представление заказчиком дополнительной электронной счет-фактуры**;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Документ, подтверждающий взыскание заказчиком неустойки (штрафа, пени) по договору и (или) письма-уведомления о намерении взыскать неустойку (штраф, пеню) **;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Иные подтверждающие документы, в том числе документы, предусмотренные законодательством о бухгалтерском учете и финансовой отчетности и т.д. **</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профиль № 29. Выявленные несоответствия в подтверждающих документах, предшествующих оплате по договору о государственных закупках в сфере СМР в нарушение пункта 585 правил осуществления государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отзыв акта выполненных работ с последующим приведением в соответствие утвержденной форме.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камеральный контроль отмены государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1. Государственные закупки со статусом "Отменено" после подведения итогов;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Профиль № 31. Отказ/отмена от государственных закупок в случаях, не предусмотренных законодательством о государственных закупках</w:t>
+Профиль № 31. Отмена государственных закупок в случаях, не предусмотренных законодательством о государственных закупках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Отмена решения заказчика об отказе от закупок;</w:t>
-[...17 lines deleted...]
-2. Отмена решения заказчика, организатора, единого организатора об отмене государственной закупки</w:t>
+Направление проекта договора победителю закупки в соответствии с протоколом итогов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z703" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z135" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>* При заключении договора о государственных закупках после вручения уведомления, нарушение устраняется путем расторжения такого договора (с отменой итогов).</w:t>
+        <w:t>
+      * При заключении договора о государственных закупках после вручения уведомления, нарушение устраняется путем расторжения такого договора (с отменой итогов).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z136" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Ответственность за достоверность представленных документов в рамках исполнения уведомления об устранении нарушений, выявленных по результатам камерального контроля возложена на руководителя объекта государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19535,88 +20157,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутреннему</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственному аудиту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z516" w:id="96"/>
+    <w:bookmarkStart w:name="z516" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об исполнении уведомления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z517" w:id="97"/>
+      <w:bookmarkStart w:name="z517" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19786,80 +20408,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z518" w:id="98"/>
+          <w:bookmarkStart w:name="z518" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19983,80 +20605,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="99"/>
+          <w:bookmarkStart w:name="z524" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункт 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20164,80 +20786,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="100"/>
+          <w:bookmarkStart w:name="z530" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункт 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20345,80 +20967,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z536" w:id="101"/>
+          <w:bookmarkStart w:name="z536" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20512,64 +21134,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z542" w:id="102"/>
+      <w:bookmarkStart w:name="z542" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель объекта государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20669,100 +21291,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z544" w:id="103"/>
+    <w:bookmarkStart w:name="z544" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалоба на действие (бездействия) территориального подразделения или ведомства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>уполномоченного органа по внутреннему государственному аудиту и его должностных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z545" w:id="104"/>
+      <w:bookmarkStart w:name="z545" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"__________ 20___года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21234,120 +21856,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутреннему</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственному аудиту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z548" w:id="105"/>
+    <w:bookmarkStart w:name="z548" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Возражение к нарушениям, указанным в уведомлении об устранении нарушений,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>выявленных по результатам камерального контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z549" w:id="106"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z549" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ______20___года №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z550" w:id="107"/>
+      <w:bookmarkStart w:name="z550" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21483,80 +22105,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z551" w:id="108"/>
+          <w:bookmarkStart w:name="z551" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения согласно уведомлению, оспариваемого объектом государственного аудита</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22161,64 +22783,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z575" w:id="109"/>
+      <w:bookmarkStart w:name="z575" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель объекта государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22435,88 +23057,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутреннему</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственному аудиту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z578" w:id="110"/>
+    <w:bookmarkStart w:name="z578" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по результатам рассмотрения возражения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z579" w:id="111"/>
+      <w:bookmarkStart w:name="z579" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с пунктом 25 Правил проведения камерального контроля,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22670,80 +23292,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="112"/>
+          <w:bookmarkStart w:name="z580" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения согласно уведомлению, оспариваемого объектом государственного аудита</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23480,64 +24102,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z608" w:id="113"/>
+      <w:bookmarkStart w:name="z608" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения в пределах, оспариваемых объектом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственного аудита вопросов, принято следующее решение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23830,145 +24452,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющие отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>виды банковских операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z610" w:id="114"/>
+    <w:bookmarkStart w:name="z610" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации распоряжений о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z611" w:id="115"/>
+          <w:bookmarkStart w:name="z611" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер распоряжения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25095,146 +25717,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z651" w:id="116"/>
+    <w:bookmarkStart w:name="z651" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z652" w:id="117"/>
+          <w:bookmarkStart w:name="z652" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН объекта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26481,142 +27103,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющие отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>виды банковских операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z690" w:id="118"/>
+    <w:bookmarkStart w:name="z690" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документ об отмене распоряжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z691" w:id="119"/>
+      <w:bookmarkStart w:name="z691" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Наименование уполномоченного органа по внутреннему государственному аудиту,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>его Бизнес-идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z692" w:id="120"/>
+      <w:bookmarkStart w:name="z692" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет внутреннего государственного аудита Министерства финансов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан (далее – Комитет), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 34</w:t>
@@ -27083,126 +27705,74 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(Наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Уполномоченного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -27211,303 +27781,235 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банки или организации,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществляющие отдельные виды</w:t>
+              <w:t>осуществляющие отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>банковских операций)</w:t>
+              <w:t>виды банковских операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z742" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал регистрации уведомлений об устранении нарушений, выявленных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>по результатам камерального контроля, направленных посредством цифровых систем,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>за исключение веб-портала государственных закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...116 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z743" w:id="122"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер лота</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27749,87 +28251,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование объекта гос. аудита</w:t>
+Наименование объекта государственного аудита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН/БИН объекта гос. аудита</w:t>
+ИИН/БИН объекта государственного аудита</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28766,148 +29268,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z787" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z788" w:id="124"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата отправки уведомления</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30172,64 +30660,62 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z832" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30286,55 +30772,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>