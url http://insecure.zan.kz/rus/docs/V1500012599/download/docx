--- v0 (2025-10-16)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72b973e" w14:textId="72b973e">
+    <w:p w14:paraId="3eae348" w14:textId="3eae348">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -797,250 +797,532 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном аудите и финансовом контроле" (далее – Закон) и определяют порядок проведения камерального контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z704" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) единая платформа закупок (далее – веб-портал) – информационная система уполномоченного органа в сфере государственных закупок, предоставляющая единую точку доступа к электронным услугам государственных закупок и закупок, осуществляемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z705" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) камеральный контроль – иная форма контроля, осуществляемая ведомством уполномоченного органа по внутреннему государственному аудиту (далее – ведомство) и его территориальными подразделениями без посещения объекта государственного аудита и финансового контроля (далее – объект государственного аудита) на основе анализа и сопоставления данных информационных систем, а также сведений о деятельности объектов государственного аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z706" w:id="13"/>
+    <w:bookmarkStart w:name="z706" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) профиль рисков камерального контроля (далее – профиль риска) – совокупность условий выбора данных, определенная путем анализа сведений о деятельности объектов государственного аудита и разрабатываемая с целью выявления определенных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z707" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z707" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) риск – вероятность несоблюдения бюджетного и иного законодательства Республики Казахстан, неблагоприятного воздействия события или действия на объект и предмет государственного аудита, которая приведет к финансовым нарушениям, хищениям (растрате) бюджетных средств и нанесению экономического ущерба государству, а также вероятность недостижения или неисполнения в полном объеме целевых индикаторов и показателей, предусмотренных в программных документах и стратегических планах государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z708" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z708" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) система управления рисками – система администрирования, обеспечивающая формирование перечня объектов государственного аудита на соответствующий год и проведение государственного аудита, иной деятельности органов государственного аудита и финансового контроля, базирующаяся на принципах выборочности, оптимального распределения ресурсов на наиболее приоритетных направлениях государственного аудита, включающая в себя всесторонний анализ совокупности имеющихся рисков, их идентификацию и оценку, выработку и принятие мер реагирования, мониторинг эффективности результатов принятых мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z709" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z709" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган по внутреннему государственному аудиту (далее – уполномоченный орган) – центральный исполнительный орган Республики Казахстан, осуществляющий руководство и межотраслевую координацию в сфере внутреннего государственного аудита и финансового контроля, государственных закупок, аудиторской деятельности, бухгалтерского учета и финансовой отчетности в пределах, предусмотренных законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z710" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z710" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ведомство уполномоченного органа по внутреннему государственному аудиту (далее – ведомство уполномоченного органа) – ведомство уполномоченного органа, осуществляющее в пределах компетенции реализационные и контрольные функции в сфере внутреннего государственного аудита и финансового контроля, государственных закупок, государственного имущества, аудиторской деятельности, бухгалтерского учета и финансовой отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z711" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) информационная система —организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач, используемых уполномоченным органом при осуществлении камерального контроля, интегрированных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> интеграции объектов информатизации "электронного правительства", утвержденными приказом исполняющего обязанности Министра информации и коммуникации Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1059,51 +1341,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Не указанные в пункте 2 понятия, используемые в настоящих Правилах, применяются в значениях, определяемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1138,90 +1420,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и иным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Целью камерального контроля является своевременное пресечение и недопущение нарушений, предоставление объекту государственного аудита права самостоятельного устранения нарушений, выявленных по результатам камерального контроля и снижение административной нагрузки на объекты государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения камерального контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Камеральный контроль проводится ведомством и его территориальными подразделениями на постоянной основе в соответствии с подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1234,3135 +1516,4033 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных закупках" (далее – Закон о государственных закупках) без посещения объекта государственного аудита путем сопоставления сведений, полученных из различных источников информации, по деятельности объектов государственного аудита, а также по результатам применения системы управления рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Выявление нарушений в ходе проведения камерального контроля осуществляется в соответствии с перечнем профилей рисков камерального контроля, приведенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Меры реагирования камерального контроля предусмотрены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 30 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Камеральный контроль осуществляется на всех этапах бюджетного процесса с соблюдением норм и требований законодательства Республики Казахстан, регулирующего бюджетные отношения, бухгалтерский учет, а также сферу государственных закупок, в рамках установленной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> компетенции ведомства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Выявление нарушений в ходе проведения камерального контроля осуществляется в соответствии с перечнем профилей рисков камерального контроля, приведенным в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      9. При установлении нарушений после осуществления оплаты по договорам о государственных закупках проводится государственный аудит в соответствии с подпунктами 3) и 4) пункта 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Меры реагирования камерального контроля предусмотрены </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 30 Закона.</w:t>
+      10. При выявлении нарушений по результатам камерального контроля государственных закупок, ведомством и его территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление об устранении нарушений, выявленных по результатам камерального контроля, с описанием выявленных нарушений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – уведомление), и автоматически регистрируется на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> компетенции ведомства.</w:t>
+        <w:t>
+      При выявлении нарушений по результатам камерального контроля в информационной системе, за исключением веб-портала ведомством и территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление, и регистрируется в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. При установлении нарушений после осуществления оплаты по договорам о государственных закупках проводится государственный аудит в соответствии с подпунктами 3) и 4) пункта 5 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона.</w:t>
+      11. Уведомление направляется объекту государственного аудита с 8:30 до 18:00 часов, перерыв на обед с 13:00 до 14:30 часов, кроме выходных и праздничных дней в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республики Казахстан", посредством веб-портала и/или информационных систем, в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Уведомление исполняется объектом государственного аудита в течение десяти рабочих дней со дня, следующего за днем его вручения (получения посредством веб-портала и/или информационных систем) объекту государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При самостоятельном устранении нарушений, выявленных по результатам камерального контроля, в течение пяти рабочих дней со дня, следующего за днем вручения объекту государственного аудита уведомления, должностное лицо не подлежит привлечению к административной ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Элементы камерального контроля государственных закупок и способы устранения нарушений, указанных в уведомлении, отражены в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Информация об исполнении уведомления (при необходимости с приложением подтверждающих документов) представляется объектом государственного аудита посредством веб-портала и информационных систем в ведомство и его территориальное подразделение, направившее уведомление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждение исполнения уведомления осуществляется посредством веб-портала и информационных систем, ведомством и его территориальными подразделениями не позднее трех рабочих дней со дня поступления информации от объекта государственного аудита по исполнению уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. При выявлении нарушений по результатам камерального контроля государственных закупок, ведомством и его территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление об устранении нарушений, выявленных по результатам камерального контроля, с описанием выявленных нарушений по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – уведомление), и автоматически регистрируется на веб-портале.</w:t>
+      14. Камеральный контроль соответствующего бюджета (плана развития), индивидуального плана финансирования и годового плана государственных закупок проводится на постоянной основе в соответствии с перечнем профилей рисков камерального контроля и элементами камерального контроля государственных закупок, и способами устранения нарушений, приведенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При выявлении нарушений по результатам камерального контроля в информационной системе, за исключением веб-портала ведомством и территориальными подразделениями оформляется и направляется объектам государственного аудита уведомление, и регистрируется в информационной системе.</w:t>
+      Камеральный контроль предварительного годового плана государственных закупок проводится по истечении десяти рабочих дней со дня вынесения положительного предложения соответствующей бюджетной комиссии до утверждения (уточнения) соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z712" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Камеральный контроль надлежащего исполнения обязательств по договору о государственных закупках проводится ведомством и его территориальными подразделениями в соответствии с перечнем профилей рисков камерального контроля и элементами камерального контроля государственных закупок, и способами устранения нарушений, приведенным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республики Казахстан", посредством веб-портала и/или информационных систем, в срок не позднее пяти рабочих дней со дня выявления нарушений.</w:t>
+        <w:t>
+      15. Камеральный контроль государственных закупок способом запроса ценовых предложений проводится со дня размещения на веб-портале сведений о проводимых государственных закупках способом запроса ценовых предложений до заключения договора о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Уведомление исполняется объектом государственного аудита в течение десяти рабочих дней со дня, следующего за днем его вручения (получения посредством веб-портала и/или информационных систем) объекту государственного аудита.</w:t>
+      16. Камеральный контроль государственных закупок способами из одного источника путем прямого заключения договора о государственных закупках проводится не позднее трех рабочих дней со дня направления проекта договора о государственной закупке на подписание потенциальному поставщику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При самостоятельном устранении нарушений, выявленных по результатам камерального контроля, в течение пяти рабочих дней со дня, следующего за днем вручения объекту государственного аудита уведомления, должностное лицо не подлежит привлечению к административной ответственности.</w:t>
+      17. Камеральный контроль государственных закупок способом конкурса (аукциона) проводится по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z695" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      1) первое направление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z696" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      со дня объявления конкурса (аукциона) до окончания срока приема замечаний в период предварительного обсуждения проекта конкурсной документации (аукционной документации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z697" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подтверждение исполнения уведомления осуществляется посредством веб-портала и информационных систем, ведомством и его территориальными подразделениями не позднее трех рабочих дней со дня поступления информации от объекта государственного аудита по исполнению уведомления.</w:t>
+      если предварительное обсуждение проекта конкурсной документации не осуществляется – в течении пяти рабочих дней со дня размещения текста объявления об осуществлении государственных закупок способом конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z698" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>
-      Камеральный контроль предварительного годового плана государственных закупок проводится по истечении десяти рабочих дней со дня вынесения положительного предложения соответствующей бюджетной комиссии до утверждения (уточнения) соответствующего бюджета.</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      2) второе направление – в течение пяти рабочих дней и/или до окончания сроков приема заявок со дня размещения на веб-портале протокола предварительного обсуждения проекта конкурсной документации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Камеральный контроль государственных закупок способом запроса ценовых предложений проводится со дня размещения на веб-портале сведений о проводимых государственных закупках способом запроса ценовых предложений до заключения договора о государственных закупках.</w:t>
+      18. Завершением камерального контроля на веб-портале и информационных системах признается отметка исполнителя и заместителя руководителя ведомства и/или первого руководителя территориального подразделения ведомства или лица, исполняющего его обязанности об отсутствии нарушений по результатам проведенного камерального контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Камеральный контроль государственных закупок способами из одного источника путем прямого заключения договора о государственных закупках проводится не позднее трех рабочих дней со дня направления проекта договора о государственной закупке на подписание потенциальному поставщику.</w:t>
+      Уведомление об устранении нарушений, выявленных по результатам камерального контроля, подписывается заместителем руководителя ведомства и/или первым руководителем территориального подразделения ведомства или лицом лицами, исполняющим их (его) обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Камеральный контроль государственных закупок способом конкурса (аукциона) проводится по следующим направлениям:</w:t>
+      Контроль за исполнением уведомления осуществляется заместителем руководителя ведомства и/или руководителем территориального подразделения ведомства или лицом, исполняющим его (их) обязанности, с отметкой об исполнении уведомления на веб-портале и информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z695" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18-1 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      18-1. Уведомление об устранении нарушений, выявленных по результатам камерального контроля направленное посредством информационных систем, подлежат регистрации в журнале регистрации уведомлений об устранении нарушений, выявленных по результатам камерального контроля, направленных посредством информационных систем, за исключением веб-портала государственных закупок по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) первое направление:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 18-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z696" w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      со дня объявления конкурса (аукциона) до окончания срока приема замечаний в период предварительного обсуждения проекта конкурсной документации (аукционной документации);</w:t>
+      19. Решение заказчика, организатора, единого организатора принятое по результатам рассмотрения жалобы, может быть обжаловано в суде в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z697" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z700" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      если предварительное обсуждение проекта конкурсной документации не осуществляется – в течении пяти рабочих дней со дня размещения текста объявления об осуществлении государственных закупок способом конкурса;</w:t>
+      При этом обжалование решения заказчика, организатора, единого организатора в рамках административного судопроизводства не приостанавливает процедуры государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z698" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z701" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок подачи и рассмотрения жалоб определяется главой 19 Правил осуществления государственных закупок, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z702" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) второе направление – в течение пяти рабочих дней и/или до окончания сроков приема заявок со дня размещения на веб-портале протокола предварительного обсуждения проекта конкурсной документации.</w:t>
+      Требования по направлению и рассмотрению жалобы посредством веб-портала не распространяются на государственные закупки с применением особого порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3 Контроль качества камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      18. Завершением камерального контроля на веб-портале и информационных системах признается отметка исполнителя и заместителя руководителя ведомства и/или первого руководителя территориального подразделения ведомства или лица, исполняющего его обязанности об отсутствии нарушений по результатам проведенного камерального контроля.</w:t>
+        <w:t xml:space="preserve">
+      20. Ведомство уполномоченного органа осуществляет контроль качества камерального контроля в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона на основе системы управления рисками в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уведомление об устранении нарушений, выявленных по результатам камерального контроля, подписывается заместителем руководителя ведомства и/или первым руководителем территориального подразделения ведомства или лицом лицами, исполняющим их (его) обязанности.</w:t>
+      При проведении контроля качества срок исполнения уведомления приостанавливается до его завершения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Контроль за исполнением уведомления осуществляется заместителем руководителя ведомства и/или руководителем территориального подразделения ведомства или лицом, исполняющим его (их) обязанности, с отметкой об исполнении уведомления на веб-портале и информационных системах.</w:t>
+      21. По результатам проведенного контроля качества ведомство выносит заключение контроля качества, которое автоматически регистрируется и направляется в адрес территориального подразделения ведомства уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z713" w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      Территориальное подразделение ведомства в соответствии с заключением контроля качества в течение одного рабочего дня, следующего за днем принятия такого решения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Решение заказчика, организатора, единого организатора принятое по результатам рассмотрения жалобы, может быть обжаловано в суде в соответствии с законодательством Республики Казахстан.</w:t>
+      1) отменяет уведомление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z700" w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом обжалование решения заказчика, организатора, единого организатора в рамках административного судопроизводства не приостанавливает процедуры государственных закупок.</w:t>
+      2) направляет уведомление в соответствии с заключением контроля качества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z701" w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 9 октября 2024 года № 687 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35238).</w:t>
+        <w:t>
+      3) вносит изменения (дополнения) в уведомление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z702" w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Требования по направлению и рассмотрению жалобы посредством веб-портала не распространяются на государственные закупки с применением особого порядка.</w:t>
+      При отсутствии вынесенного заключения контроля качества ведомством уполномоченного органа в срок, предусмотренный настоящим пунктом, принятые решения по результатам камерального контроля территориальным подразделением ведомства признаются пройденными контроль качества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра финансов РК от 19.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 237</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. При несогласии с решением ведомства уполномоченного органа и (или) с уведомлением территориального подразделения, направленным в соответствии с подпунктами 2) и 3) части второй пункта 21 настоящих Правил, потенциальный поставщик, подает жалобу, объект государственного аудита – возражение в Апелляционную комиссию при уполномоченном органе (далее – Апелляционная комиссия) посредством общедоступных информационных систем, в том числе посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, либо обращается в суд.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3 Контроль качества камерального контроля</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования результатов камерального контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона на основе системы управления рисками в течение трех рабочих дней.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При проведении контроля качества срок исполнения уведомления приостанавливается до его завершения.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      21. По результатам проведенного контроля качества ведомство выносит заключение контроля качества, которое автоматически регистрируется и направляется в адрес территориального подразделения ведомства уполномоченного органа.</w:t>
+        <w:t xml:space="preserve">
+      23. При несогласии с нарушениями, указанными в уведомлении, объект государственного аудита подает посредством веб-портала и информационных систем по которым поступило уведомление в Апелляционную комиссию при уполномоченном органе (далее – Апелляционная комиссия) в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 11-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, возражение к нарушениям, указанным в уведомлении об устранении нарушений, выявленных по результатам камерального контроля, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Территориальное подразделение ведомства в соответствии с заключением контроля качества в течение одного рабочего дня, следующего за днем принятия такого решения:</w:t>
+      Объект государственного аудита предоставляет копии документов, подтверждающих доводы возражения посредством веб-портала и информационных систем, по которым поступило уведомление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23-1 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) отменяет уведомление;</w:t>
+      23-1. При несогласии с нарушениями, указанными в уведомлении ведомства уполномоченного органа, потенциальный поставщик посредством веб- портала и информационных систем подает жалобу в Апелляционную комиссию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 23-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) направляет уведомление в соответствии с заключением контроля качества;</w:t>
+        <w:t xml:space="preserve">
+      24. Возражение рассматривается в порядке и сроки, определенные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 11-1 Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и положением об апелляционной комиссии при уполномоченном органе по внутреннему государственному аудиту, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 20 марта 2020 года № 302 "Об утверждении состава и Положения об апелляционной комиссии по рассмотрению возражений к аудиторскому отчету или аудиторскому отчету по финансовой отчетности, уведомлению об устранении нарушений, выявленных по результатам камерального контроля уполномоченным органом по внутреннему государственному аудиту, и обжалованию решений, действий (бездействия) уполномоченного органа по внутреннему государственному аудиту и (или) его должностных лиц" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20171).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносит изменения (дополнения) в уведомление.</w:t>
+      25. Срок исполнения уведомления приостанавливается на период рассмотрения возражения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 26 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии вынесенного заключения контроля качества ведомством уполномоченного органа в срок, предусмотренный настоящим пунктом, принятые решения по результатам камерального контроля территориальным подразделением ведомства признаются пройденными контроль качества.</w:t>
+      26. По результатам рассмотрения возражения Апелляционной комиссией принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1) об удовлетворении возражения – при удовлетворении всех оспариваемых объектом государственного аудита вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о частичном удовлетворении возражения – при частичном удовлетворении оспариваемых объектом государственного аудита вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      22. При несогласии с решением ведомства уполномоченного органа и (или) с уведомлением территориального подразделения, направленным в соответствии с подпунктами 2) и 3) части второй пункта 21 настоящих Правил, потенциальный поставщик, подает жалобу, объект государственного аудита – возражение в Апелляционную комиссию при уполномоченном органе (далее – Апелляционная комиссия) посредством общедоступных информационных систем, в том числе посредством веб-портала по форме согласно </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, либо обращается в суд.</w:t>
+      3) об отказе в удовлетворении возражения с обоснованием принятия такого решения – при неудовлетворении всех оспариваемых объектом государственного аудита вопросов в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 11-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Результаты рассмотрения возражения оформляются заключением по результатам рассмотрения возражения (далее – заключение), по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение регистрируются и направляется объекту государственного аудита посредством веб-портала и информационных систем, по которым поступило уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным приказом Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случаях, предусмотренных подпунктом 1) пункта 26 настоящих Правил уведомление подлежит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отмене, при условии оспаривания всех нарушений, указанных в уведомлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исполнению в части устранения нарушений, указанных в уведомлении, которые не оспариваются возражением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предусмотренное подпунктом 2) пункта 26 настоящих Правил, уведомление подлежит исполнению в части устранения нарушений по неудовлетворенным доводам возражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предусмотренное подпунктом 3) пункта 26 настоящих Правил, уведомление подлежит исполнению объектом государственного аудита в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При частичном возражении на уведомление, неоспариваемые нарушения уведомления подлежат устранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок обжалования результатов камерального контроля</w:t>
+        <w:t xml:space="preserve"> Глава 5. Приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объектов государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. При несогласии с нарушениями, указанными в уведомлении, объект государственного аудита подает посредством веб-портала и информационных систем по которым поступило уведомление в Апелляционную комиссию при уполномоченном органе (далее – Апелляционная комиссия) в порядке и сроки, установленные </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      28. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона неисполнение в установленный срок уведомления влечет приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объектов государственного аудита в порядке, установленном законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объект государственного аудита предоставляет копии документов, подтверждающих доводы возражения посредством веб-портала и информационных систем, по которым поступило уведомление.</w:t>
+      Действие настоящего пункта приостанавливается на период рассмотрения возражений к уведомлениям об устранении нарушений, выявленных по результатам камерального контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мера реагирования, предусмотренная настоящим пунктом, не применяется в случаях, когда нарушения невозможно устранить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приостановление расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита, применяется на все расходные операции объектов государственного аудита, за исключением расходных операций, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Соответствующее территориальное подразделение в течение одного рабочего дня со дня окончания срока, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона, письменно информирует ведомство уполномоченного органа об установленных фактах неисполнения уведомлений в срок, предусмотренный пунктом 12 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Распоряжение о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита (далее – распоряжение) формируется в течение одного рабочего дня, следующего за днем получения письма, предусмотренного пунктом 28 настоящих Правил, при подтверждении фактов неисполнения уведомления в установленный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Распоряжение выносится по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 ноября 2015 года № 596 "Об утверждении формы Распоряжения уполномоченного органа по внутреннему государственному аудиту о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12606).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Распоряжение направляется в центральный уполномоченный орган по исполнению бюджета, банки или организации, осуществляющие отдельные виды банковских операций, на бумажном носителе или в электронном виде посредством передачи по информационно-коммуникационной сети в течение трех рабочих дней со дня его формирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Распоряжение подлежит регистрации в журнале регистрации распоряжений о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в котором содержатся следующие сведения: порядковый номер, номер распоряжения, дата распоряжения, статус распоряжения, способ отправки, индивидуальный идентификационный номер (далее – ИИН)/бизнес-идентификационный номер (далее – БИН) объекта государственного аудита, наименование объекта государственного аудита, наименование центрального уполномоченного органа по исполнению бюджета, банка или организации, осуществляющей отдельные виды банковских операций, причина непринятия/отказа, дата непринятия/отказа, причина отмены, номер отмены, дата отмены, статус отмены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Распоряжение подлежит исполнению центральным уполномоченным органом по исполнению бюджета, банками или организациями, осуществляющими отдельные виды банковских операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Распоряжение отменяется ведомством уполномоченного органа не позднее одного рабочего дня, следующего за днем устранения причин приостановления расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам, путем направления документа об отмене распоряжения в центральный уполномоченный орган по исполнению бюджета, банки или организации, осуществляющие отдельные виды банковских операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Документ об отмене распоряжения содержит: наименование и БИН ведомства уполномоченного органа, наименование и ИИН/БИН и банковские реквизиты объекта государственного аудита, номер и дату распоряжения, номер кода и счетов объекта государственного аудита, по которым необходимо возобновить расходные операции, подпись руководителя ведомства уполномоченного органа либо лица, его замещающего, заверенную печатью согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При закрытии кодов и счетов объектов государственного аудита, открытых в центральном уполномоченном органе по исполнению бюджета, а также банковского счета объекта государственного аудита в соответствии с банковским законодательством Республики Казахстан, центральный уполномоченный орган по исполнению бюджета, банк или организация, осуществляющая отдельные виды банковских операций, возвращает распоряжение в ведомство уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Учет и отчетность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z714" w:id="65"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23-1. При несогласии с нарушениями, указанными в уведомлении ведомства уполномоченного органа, потенциальный поставщик посредством веб- портала и информационных систем подает жалобу в Апелляционную комиссию.</w:t>
+      36. Сведения и материалы камерального контроля о рассмотрении возражений в целях ведения учета и отчетности, а также для применения системы управления рисками обобщаются на веб-портале автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 23-1 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 496</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...856 lines deleted...]
-        </w:rPr>
         <w:t>
       37. Результаты камерального контроля размещаются на веб-портале и в информационных системах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4490,68 +5670,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень профилей рисков камерального контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11123,337 +12303,413 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="98"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...197 lines deleted...]
-        <w:t>Руководитель территориального ведомства уполномоченного органа по внутреннему</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>государственному аудиту ___________________________________________________</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление об устранении нарушений, выявленных по результатам камерального контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z715" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" _______20____года №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z716" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________________(Наименование уполномоченного органа по внутреннему государственному аудиту) В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4 статьи 30 Закона Республики Казахстан "О государственном аудите и финансовом контроле" (далее – Закон) уведомляет,_________________________________________________________________________________ (Наименование, бизнес-идентификационный номер, местонахождение объекта государственного аудита) о нарушениях, выявленных по результатам камерального контроля. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Вам необходимо исполнить настоящее уведомление об устранении нарушений, выявленных по результатам камерального контроля (далее – уведомление) в течение десяти рабочих дней со дня, следующего за днем его вручения (получения). Информация об устранении нарушений (при необходимости подтверждающие документы) представляются объектом государственного аудита посредством веб-портала и информационных систем в уполномоченный орган, направивший уведомление согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам проведения камерального контроля (далее – Правила). В соответствии с пунктом 23 и 23-1 настоящих Правил при несогласии с нарушениями, указанными в уведомлении, объект государственного аудита при необходимости в течение пяти рабочих дней со дня, следующего за днем его вручения (получения) посредством веб-портала и информационных систем направляет уполномоченному органу возражение к нарушениям, указанным в уведомлении об устранении нарушений, выявленных по результатам камерального контроля согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. При необходимости к возражению прилагаются копии документов, подтверждающих доводы возражения. Неисполнение в установленный срок уведомления об устранении нарушений, выявленных по результатам камерального контроля, влечет приостановление расходных операций по кодам и счетам объектов государственного аудита, открытых в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объектов государственного аудита в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 32 Закона, а также административную ответственность должностных лиц в соответствии с частью 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях". В соответствии со статьей 60 Закона действия (бездействие) органов государственного аудита и финансового контроля и (или) их должностных лиц могут быть обжалованы в порядке, установленном законодательством Республики Казахстан. Приложение с описанием выявленных нарушений на ____ листе (-ах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель территориального ведомства уполномоченного органа по внутреннему</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя, отчество (при его наличии)) (Подпись)</w:t>
+        <w:t>государственному аудиту ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z717" w:id="101"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)) (Подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z717" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мной, _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Должность, наименование уполномоченного органа, фамилия, имя, отчество (при его</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11693,80 +12949,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z718" w:id="102"/>
+          <w:bookmarkStart w:name="z718" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11854,80 +13110,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z723" w:id="103"/>
+          <w:bookmarkStart w:name="z723" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункт 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12003,80 +13259,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z728" w:id="104"/>
+          <w:bookmarkStart w:name="z728" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункт 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12152,80 +13408,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z733" w:id="105"/>
+          <w:bookmarkStart w:name="z733" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12281,110 +13537,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z738" w:id="106"/>
+    <w:bookmarkStart w:name="z738" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Каждый факт нарушения фиксируется отдельным пунктом и нумеруется в сквозном порядке с указанием профиля риска, описанием характера нарушения со ссылкой на статьи, пункты и подпункты нормативных правовых актов, положения которых нарушены. В описании нарушения делается ссылка на реквизиты и наименования документов, подтверждающих нарушения.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z739" w:id="107"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z739" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании вышеизложенного, выявленные нарушения подлежат устранению в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам проведения камерального контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12450,68 +13706,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="108"/>
+    <w:bookmarkStart w:name="z306" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Элементы камерального контроля государственных закупок и способы устранения нарушений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции приказа Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18022,64 +19278,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Отмена решения заказчика, организатора, единого организатора об отмене государственной закупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z703" w:id="109"/>
+      <w:bookmarkStart w:name="z703" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* При заключении договора о государственных закупках после вручения уведомления, нарушение устраняется путем расторжения такого договора (с отменой итогов).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -18279,88 +19535,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутреннему</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственному аудиту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z516" w:id="110"/>
+    <w:bookmarkStart w:name="z516" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об исполнении уведомления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z517" w:id="111"/>
+      <w:bookmarkStart w:name="z517" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18530,80 +19786,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z518" w:id="112"/>
+          <w:bookmarkStart w:name="z518" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18727,80 +19983,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="113"/>
+          <w:bookmarkStart w:name="z524" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункт 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -18908,80 +20164,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z530" w:id="114"/>
+          <w:bookmarkStart w:name="z530" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Пункт 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19089,80 +20345,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z536" w:id="115"/>
+          <w:bookmarkStart w:name="z536" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -19256,64 +20512,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z542" w:id="116"/>
+      <w:bookmarkStart w:name="z542" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель объекта государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19413,100 +20669,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам проведения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>камерального контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z544" w:id="117"/>
+    <w:bookmarkStart w:name="z544" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жалоба на действие (бездействия) территориального подразделения или ведомства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>уполномоченного органа по внутреннему государственному аудиту и его должностных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z545" w:id="118"/>
+      <w:bookmarkStart w:name="z545" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___"__________ 20___года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящим ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19978,120 +21234,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутреннему</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственному аудиту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z548" w:id="119"/>
+    <w:bookmarkStart w:name="z548" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Возражение к нарушениям, указанным в уведомлении об устранении нарушений,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>выявленных по результатам камерального контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z549" w:id="120"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z549" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ______20___года №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z550" w:id="121"/>
+      <w:bookmarkStart w:name="z550" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20227,80 +21483,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z551" w:id="122"/>
+          <w:bookmarkStart w:name="z551" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения согласно уведомлению, оспариваемого объектом государственного аудита</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20905,64 +22161,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z575" w:id="123"/>
+      <w:bookmarkStart w:name="z575" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель объекта государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21179,88 +22435,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутреннему</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственному аудиту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z578" w:id="124"/>
+    <w:bookmarkStart w:name="z578" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по результатам рассмотрения возражения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z579" w:id="125"/>
+      <w:bookmarkStart w:name="z579" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В соответствии с пунктом 25 Правил проведения камерального контроля,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21414,80 +22670,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="126"/>
+          <w:bookmarkStart w:name="z580" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер пункта нарушения согласно уведомлению, оспариваемого объектом государственного аудита</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22224,64 +23480,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z608" w:id="127"/>
+      <w:bookmarkStart w:name="z608" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения возражения в пределах, оспариваемых объектом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственного аудита вопросов, принято следующее решение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22574,145 +23830,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющие отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>виды банковских операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z610" w:id="128"/>
+    <w:bookmarkStart w:name="z610" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации распоряжений о приостановлении расходных операций по кодам и счетам объектов государственного аудита, открытым в центральном уполномоченном органе по исполнению бюджета, а также банковским счетам (за исключением корреспондентских) объекта государственного аудита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z611" w:id="129"/>
+          <w:bookmarkStart w:name="z611" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер распоряжения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23839,146 +25095,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z651" w:id="130"/>
+    <w:bookmarkStart w:name="z651" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z652" w:id="131"/>
+          <w:bookmarkStart w:name="z652" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>БИН объекта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25225,142 +26481,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющие отдельные</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>виды банковских операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z690" w:id="132"/>
+    <w:bookmarkStart w:name="z690" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Документ об отмене распоряжения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z691" w:id="133"/>
+      <w:bookmarkStart w:name="z691" w:id="119"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Наименование уполномоченного органа по внутреннему государственному аудиту,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>его Бизнес-идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z692" w:id="134"/>
+      <w:bookmarkStart w:name="z692" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет внутреннего государственного аудита Министерства финансов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан (далее – Комитет), в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 34</w:t>
@@ -25974,92 +27230,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>осуществляющие отдельные виды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковских операций)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z742" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 10 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z742" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации уведомлений об устранении нарушений, выявленных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по результатам камерального контроля, направленных посредством</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>информационных систем, за исключение веб-портала государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10 в соответствии с приказом Министра финансов РК от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26102,80 +27434,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z743" w:id="136"/>
+          <w:bookmarkStart w:name="z743" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер лота</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27434,148 +28766,148 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z787" w:id="137"/>
+    <w:bookmarkStart w:name="z787" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z788" w:id="138"/>
+          <w:bookmarkStart w:name="z788" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата отправки уведомления</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28840,64 +30172,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z832" w:id="139"/>
+      <w:bookmarkStart w:name="z832" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28954,55 +30286,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29328,31 +30660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>