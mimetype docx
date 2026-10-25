--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="208b7ed" w14:textId="208b7ed">
+    <w:p w14:paraId="25bad7e" w14:textId="25bad7e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -634,50 +634,96 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ Е. Досаев   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___ " ________ 2015 года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1092,210 +1138,194 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения аудита специального назначения субъектов квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z101" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Аудит специального назначения проводится на инициативной основе аудируемого субъекта (в добровольном порядке) при общей сумме охвата аудируемых средств не менее двадцатитысячекратного размера месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, использованных за год.</w:t>
+      3. Аудит специального назначения проводится в обязательном порядке ежегодно с отражением в аудиторском заключении движения бюджетных средств от администратора бюджетной программы до конечного получателя бюджетных средств при использовании субъектами квазигосударственного сектора бюджетных средств в виде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="17"/>
+    <w:bookmarkStart w:name="z94" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бюджетных кредитов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z106" w:id="18"/>
+    <w:bookmarkStart w:name="z95" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) займов (государственных и гарантированных государством займов, а также займов, привлекаемых под поручительство государства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z107" w:id="19"/>
+    <w:bookmarkStart w:name="z96" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бюджетных инвестиций (формирование и (или) увеличение уставных капиталов юридических лиц, создание и (или) развитие активов государства путем реализации бюджетных инвестиционных проектов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z108" w:id="20"/>
+    <w:bookmarkStart w:name="z97" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственных концессионных обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z109" w:id="21"/>
+    <w:bookmarkStart w:name="z98" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) связанных грантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z110" w:id="22"/>
+    <w:bookmarkStart w:name="z99" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) государственного задания и государственного заказа, за исключением казенных предприятий, осуществляющих свою деятельность в области дошкольного воспитания и обучения, здравоохранения, а также организаций, оказывающих гарантированный объем не оплачиваемой медицинской помощи и организаций, реализующих оборонный заказ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z100" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) государственного задания и государственного заказа за исключением казенных предприятий, осуществляющих свою деятельность в области дошкольного воспитания и обучения, здравоохранения, а также организаций, оказывающих гарантированный объем бесплатной медицинской помощи и организаций, реализующих оборонный заказ.</w:t>
-[...20 lines deleted...]
-    </w:p>
+      Аудит специального назначения проводится на основе договора о проведении аудита специального назначения, заключенного между аудируемым субъектом (заказчиком) и аудиторской организацией, который соответствует требованиям, установленным законодательством Республики Казахстан об аудиторской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тип аудита определяется условиями договора, заключенного между аудируемым субъектом (заказчиком) и аудиторской организацией исходя из </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1315,307 +1345,339 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции нормативного постановления Высшей аудиторской палаты РК от 21.11.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 19-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции нормативного постановления Высшей аудиторской палаты РК от 20.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным нормативным постановлением Высшей аудиторской палаты РК от 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Аудит специального назначения не проводится за период, охваченный аудитом органами государственного аудита и финансового контроля (за исключением аудита, проведенного службами внутреннего аудита по вопросам использования бюджетных средств) если проведенным государственным аудитом охвачено использование бюджетных средств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Информирование Высшей аудиторской палаты Республики Казахстан (далее – Высшая аудиторская палата) и уполномоченного органа, осуществляющего регулирование в области аудиторской деятельности и контроль за деятельностью аудиторских и профессиональных аудиторских организаций, о проведении аудита специального назначения осуществляется для учета в системе управления рисками при определении объектов аудита на предстоящий период и при проведении аудиторских мероприятий государственного аудита и финансового контроля в следующем порядке:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="25"/>
+      5. Информирование Высшей аудиторской палаты Республики Казахстан (далее – Высшая аудиторская палата) и уполномоченного органа, осуществляющего регулирование в области аудиторской деятельности и контроль за деятельностью аудиторских и профессиональных аудиторских организаций, о проведении аудита специального назначения осуществляется для сокращения объемов государственного аудита органов государственного аудита и финансового контроля в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z102" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) о планировании проведения аудита специального назначения – аудируемыми субъектами ежегодно до 1 ноября года, предшествующего планируемому. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z103" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) о планировании проведения аудита специального назначения – аудируемыми субъектами ежегодно до 1 ноября года, предшествующего планируемому.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="26"/>
+      При этом по дочерним и зависимым юридическим лицам национальных управляющих холдингов, национальных холдингов, национальных компаний, акционером которых является государство, уведомление направляется консолидированно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z104" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о начале аудита – аудиторской организацией в течении пяти рабочих дней с начала даты заключения договора о проведении аудита специального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции нормативного постановления Высшей аудиторской палаты РК от 21.11.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 19-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции нормативного постановления Высшей аудиторской палаты РК от 20.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Аудит специального назначения проводится аудиторской организацией в соответствии с утвержденной руководителем аудиторской организации программой аудита с соблюдением требований, предусмотренных законодательством об аудиторской деятельности, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном аудите, стандартами государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1634,268 +1696,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения, полученные аудиторской организацией при исполнении договора на проведение аудита специального назначения, составляют коммерческую тайну, за исключением сведений, представляемых органам государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Аудит специального назначения проводится аудиторской организацией имеющей лицензию на осуществление аудиторской деятельности, с учетом ограничений, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 20 ноября 1998 года "Об аудиторской деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок предоставления результатов аудита специального назначения субъектов квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По результатам аудита специального назначения составляется аудиторское заключение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аудиторское заключение составляется в трех экземплярах, подписывается аудитором-исполнителем с указанием номера и даты выдачи квалификационного свидетельства, заверяется его личной печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторское заключение подлежит утверждению руководителем аудиторской организации и заверяется печатью организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Один экземпляр аудиторского заключения официальным письмом предоставляется аудитором-исполнителем аудируемому субъекту для ознакомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В течение десяти рабочих дней со дня получения аудиторского заключения аудируемым субъектом при несогласии с результатами аудита специального назначения представляются соответствующие комментарии и (или) возражения аудируемого субъекта по каждому пункту выявленных нарушений за подписью первого руководителя аудируемого субъекта в аудиторскую организацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. К третьему экземпляру аудиторского заключения, направляемого аудиторской организацией в Высшую аудиторскую палату в течение пятнадцати рабочих дней со дня его утверждения, прилагаются необходимые копии документов, расчеты, произведенные аудитором, копия программы аудита, письменные комментарии и (или) возражения аудируемого субъекта и ответы аудиторской организации на них, и другие материалы, по которым в ходе аудита специального назначения выявлены расхождения, а также нарушения и недостатки в деятельности аудируемого субъекта, являющиеся неотъемлемой частью аудиторского заключения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1914,70 +1976,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Высшая аудиторская палата размещает документы, предоставленные аудиторской организацией в соответствии с пунктом 12 настоящих Правил, в Единой базе данных органов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1996,70 +2058,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Высшая аудиторская палата по итогам аудита специального назначения осуществляет контроль его результатов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2264,89 +2326,3161 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>назначения субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квазигосударственного сектора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждаю:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителя аудиторской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, подпись,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование аудиторской</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации, место печати</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№, дата выдачи лицензии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции нормативного постановления Высшей аудиторской палаты РК от 20.02.2023 </w:t>
+      Сноска. Приложение – в редакции нормативного постановления Высшей аудиторской палаты РК от 29.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7-НҚ</w:t>
+        <w:t>№ 9-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аудиторское заключение по аудиту специального назначения субъектов квазигосударственного сектора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z217" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (место составления) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аудиторской организацией, _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование аудиторской организации, бизнес-идентификационный номер (далее - БИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       на основании договора на проведение аудита специального назначения субъектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       квазигосударственного сектора от "__" _____ 20__ года проведен аудит специального назначения субъектов квазигосударственного сектора (далее - аудит) в отношении_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование юридического лица-резидента, БИН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в соответствии с Правилами проведения аудита специального назначения субъектов квазигосударственного сектора и представления аудиторского заключения по аудиту назначения субъектов квазигосударственного сектора, утвержденными нормативным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Счетного комитета по контролю за исполнением республиканского бюджета от 30 ноября 2015 года № 21-НҚ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 12595), и иными нормативными правовыми актами Республики Казахстан, по итогам которого составлено аудиторское заключение по аудиту специального назначения субъектов квазигосударственного сектора (далее - аудиторское заключение) за период</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "__"_______ 20__ года по "__" _______20__ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аудит начат _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аудит окончен _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (дата) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Цель аудита:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Предмет аудита:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (бюджетные средства указываются в разрезе бюджетных программ и подпрограмм, бюджетные кредиты, займы (государственные и гарантированные государством займы, а также займы, привлекаемые под поручительство государства), бюджетные инвестиции (формирование и (или) увеличение уставных капиталов юридических лиц, создание и (или) развитие активов государства путем реализации бюджетных инвестиционных проектов), государственные концессионные обязательства, связанные гранты, государственные задания, государственный заказ за исключением казенных предприятий, а также организаций, оказывающих гарантированный объем не оплачиваемой медицинской помощи и реализующих оборонный заказ охваченные аудитом):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Контактные телефоны аудируемого субъекта: телефоны, факс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Перечень документов, предоставленные в ходе аудита: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Перечень запрошенных аудиторской организацией документов, но не       предоставленных в ходе аудита: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Общие сведения об аудируемом субъекте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Свидетельство (справка) о государственной регистрации/перерегистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридического лица: регистрационный номер ___, дата выдачи "__" ______ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Организационно-правовая форма: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Вид собственности: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Сведения о переходе на международные стандарты финансовой отчетности (далее - МСФО):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Да/Нет, дата перехода на МСФО, основание) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Учредители (участники):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии) учредителей (участников) индивидуальный идентификационный номер (далее - ИИН), наименование юридического лица учредителя БИН, сумма уставного капитала, доля участия в %)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. Адрес аудируемого субъекта (юридический):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Почтовый индекс: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область/район: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Город/Район: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Поселок/Село: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Улица/Микрорайон: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Номер дома: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Квартира/комната/офис: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес аудируемого субъекта (фактический): ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Почтовый индекс: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Область/район: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Город/Район: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Поселок/Село: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Улица/Микрорайон: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Номер дома: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Квартира/комната/офис: _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Должностными лицами в периоде охваченной аудитом являлись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии) руководителя, ИИН, период, ИИН бухгалтер, период)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8. Сведения о банковских счетах: ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование банка, БИН, БИК, № счета, вид счета валюты, дата открытия и закрытия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z219" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Сведения о предыдущем аудите (контроле) по вопросам использования бюджетных средств (указываются краткие сведения только по вопросам, охваченным ранее другими органами государственного аудита и финансового контроля и правоохранительными органами, предмет проверки (аудита) которых совпадает с предметом аудита, проводимого аудиторской организацией, меры по устранению выявленных нарушений, принятые аудируемым субъектом в качестве объекта государственного аудита. По находящимся на контроле постановлениям (предписаниям) органов государственного аудита и финансового контроля указываются меры по порученческим пунктам с истекшими сроками исполнения), сведения об аудите финансовой отчетности за последние три года (№, дата, наименование аудиторской организации, Ф.И.О. (при его наличии) аудитора, адрес, контактные телефоны аудитора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (№, дата акта, наименование аудиторской организации, Ф.И.О. (при его наличии) исполнителя, место проведения, период и вид аудита (контроля), сумма нарушений, принятые меры для устранения нарушений, контактные телефоны аудитора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       10. Сведения о фактических видах деятельности: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11. Сведения о реорганизации: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12. Сведения о филиалах и представительствах: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       13. Сведения о юридических лицах, в которых аудируемый субъект является собственником (участником): ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       14. Наличие учетной политики: __________________________________ (Да/Нет)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Сведения аудита </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настоящим аудитом установлено следующее: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указываются сведения о результатах проведенного аудита, достаточные для подтверждения того, что цель аудита достигнута. Фиксируются ответы на вопросы Программы аудита, при этом указывается наименование каждого вопроса Программы аудита. Ответы на вопросы программы аудита излагаются полно, точно, объективно и лаконично. Результаты деятельности аудируемого субъекта по проверяемым вопросам в аудиторском заключении фиксируются в обобщенном виде с указанием детальной информации в приложениях к аудиторскому заключению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z221" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления нарушений, недостатков, в том числе связанных с противоречиями между нормативными правовыми актами, правовыми коллизиями и (или) отсутствием или недостаточной компетенцией, дублированием полномочий, отсутствием механизма взаимодействия с другими организациями, по вопросам аудита каждый факт нарушения (недостатка) нумеруется в сквозном порядке и фиксируется отдельным пунктом (пункт 1., пункт 2. и так далее) с отражением рекомендаций по их устранению, описанием характера и вида нарушения (недостатка) со ссылкой на статьи, пункты и подпункты нормативных и правовых актов, в том числе внутренних актов, положения которых нарушены, с указанием документов, которые служат доказательством соответствующего нарушения (недостатка). Если по вопросу Программы аудита, за исключением вопросов аналитического характера, нарушения (недостатки) не выявлены, то приводится краткая информация и делается запись: "Вопрос программы (наименование) проверен. Нарушения (недостатки) не установлены.". К аудиторскому заключению прилагается перечень подвергнутых проверке документов с указанием их реквизитов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z222" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заполняются следующие таблицы, которые оформляются как приложения к аудиторскому заключению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z223" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) таблица 1. Информация по исполнению бюджетных программ (подпрограмм)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z224" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      охваченных аудитом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z225" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) таблица 2. Информация по исполнению бюджетных кредитов, охваченных аудитом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z226" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таблица 3. Информация по исполнению связанных грантов, охваченных аудитом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z227" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) таблица 4. Информация по исполнению и удорожанию концессионных (государственных концессионных обязательств) и инвестиционных проектов, а также о выполненных (принятых) объемах строительных работ и своевременности сдачи в эксплуатацию объектов строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z228" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) таблица 5. Сведения об использовании бюджетных средств, выделенных на пополнение уставного капитала субъекта квазигосударственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z229" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторами могут быть составлены и иные необходимые таблицы к аудиторскому заключению, являющиеся приложениями к нему. Ссылки на указанные приложения в аудиторском заключении обязательны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z230" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Данные об аудируемом субъекте</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z231" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Годовой доход и общий оборот по реализации товаров, работ и услуг аудируемого субъекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Приобретенные товары, работы и услуги аудируемого субъекта: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Количество работников и начисленные суммы их доходов: _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Сведения об участии аудируемого субъекта в государственных закупках:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Ранее не устраненные нарушения и недостатки, выявленные органами государственного аудита и финансового контроля, в отношении аудируемого субъекта по результатам аудита (контроля) и принятые меры по их устранению в ходе аудита:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. Движение денежных средств по кассе, банковским счетам и контрольно-кассовым машинам с фискальной памятью аудируемого субъекта от администратора бюджетной программы до конечного получателя бюджетных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (№ счета, валюта счета, обороты, сальдо на начало и на конец календарного года)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Результаты направленных запросов по контрагентам аудируемого субъекта в ходе аудита:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       8. Результаты направленных запросов уполномоченным органам и организациям по вопросу использования бюджетных средств:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       9. Информация по экспортно-импортным операциям аудируемого субъекта в ходе аудита:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование участника внешнеэкономической деятельности, общая сумма таможенной стоимости (количество объектов) за соответствующие налоговые периоды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       10. Информация о наличии операции аудируемого субъекта со лжепредприятиями, о штрафах (административных и др.), сделках, признанных судом совершенным субъектом без намерения осуществления предпринимательской деятельности, расходов по сделке, признанной судом недействительной, об операциях с контрагентами, регистрация которых признана судом недействительной, сведения об операциях с контрагентами, признанные бездействующими:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование юридического лица, ИИН/БИН, №, даты судебных актов, признания бездействующих налогоплательщиков и суммы операции по контрагентам)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11. Информация о дебиторской и кредиторской задолженности аудируемого субъекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии) физического лица или индивидуального предпринимателя, наименование юридического лица, ИИН/БИН, обороты, сальдо на начало и на конец соответствующих периодов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       12. Сведения о перемене лиц и прекращении обязательств в договорах и сделках (цессии, уступках требований, взаимозачете, зачет встречных требований, прощение долга, отступное, новация, прекращение обязательства невозможностью исполнения) аудируемого субъекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       13. Сведения по операциям с нерезидентами аудируемого субъекта: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии), наименование нерезидентов, номер и дата договора (контракта), сумма начисленных и выплаченных доходов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       14. Сведения о признаках уголовно наказуемых деяний по использованию бюджетных средств: ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       15. Дополнительные сведения: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       16. Меры, принятые в ходе аудита. Указываются сведения о мерах, принятых аудируемым субъектом по устранению нарушений (недостатков), выявленных в ходе аудита (доначисление налогов, штрафов, пени, возмещение необоснованно использованных средств в бюджет, восстановление средств по бухгалтерскому учету и финансовой отчетности, выполнение поставщиками товаров, работ и услуг договорных обязательств, мерах дисциплинарного взыскания, принятых к должностным лицам аудируемого субъекта, и другие).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       17. Приложение к аудиторскому заключению на ____ листах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Лица, проводившие аудит: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии), аудиторов-исполнителей, подпись, печать аудиторов, №, дата выдачи квалификационного свидетельства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аудиторское заключение получил (-а):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии) аудируемого субъекта и (или) представителя, подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аудиторское заключение вручено аудируемому субъекту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Ф.И.О. (при его наличии) должностного лица аудиторской организации, подпись, дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Аудиторское заключение отправлено аудируемому субъекту: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (документ, подтверждающий факт отправки и (или) получения, нарочно, заказным письмом с уведомлением).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аудиторское заключение пронумеровывается, прошнуровывается и скрепляется печатью аудитора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z233" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Приложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z234" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реестр выявленных нарушений и недостатков по результатам аудита (в обязательном порядке) (по форме согласно приложению 17 к Правилам проведения внешнего государственного аудита и финансового контроля, утвержденным нормативным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Счетного комитета по контролю за исполнением республиканского бюджета от 30 июля 2020 года № 6-НҚ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21070);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z235" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии документов, заверенные соответствующим образом, справки, таблицы, фотографии, подтверждающие факты нарушений (недостатков);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z236" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письменные объяснения лиц, имеющих отношение к допущенным нарушениям (недостаткам), исходя из функциональных и должностных обязанностей (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z237" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) акты контрольных обмеров и осмотров (в случае их составления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z238" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключения исследований (испытаний), экспертиз, копии протоколов, другие документы или их копии, связанные с результатами аудита (в случае их составления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z239" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экспертные заключения (в случае привлечения экспертов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z240" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) результаты анкетирования населения с точки зрения удовлетворенности получателей государственных услуг (в случае проведения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z241" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) документы, подтверждающие факт оплаты (в случае возмещения (восстановления) средств в ходе аудита): платежные поручения (квитанции, чеки); ведомости, ордера, наряды; письменные пояснения объекта государственного аудита, подтверждающие (поясняющие) факт оплаты (на официальном бланке с исходящим номером и датой);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z242" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) документ (копия), подтверждающая дату направления (вручения) аудиторского заключения на ознакомление (в случае отсутствия штампа объекта аудита о принятии заключения на ознакомление);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z243" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) комментарии и (или) возражения аудируемого субъекта к Аудиторскому заключению (если таковые имеются).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z244" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z245" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация в аудиторском заключении аудита специального назначения отражается в рамках выделенных бюджетных средств, в том числе и активов государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2380,4968 +5514,100 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...4866 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Аудиторскому заключению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z247" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица 1. Информация об исполнении бюджетных программ (подпрограмм), охваченных аудитом (тысяч тенге)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        <w:t xml:space="preserve"> Таблица 1. Информация об исполнении бюджетных программ (подпрограмм), охваченных аудитом (тысяч теңге)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -9991,138 +8257,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z248" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...67 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z249" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 3 - предусмотренные средства плана развития в разрезе бюджетных программ (подпрограмм) на начало года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z250" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 5 - предусмотренные средства плана развития в разрезе бюджетных программ (подпрограмм) на конец года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z251" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 6 - данные баланса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z252" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 7 - данные баланса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10188,68 +8466,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Аудиторскому заключению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z254" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 2. Информация об исполнении бюджетных кредитов, охваченных аудитом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10283,51 +8561,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(тысяч тенге)</w:t>
+              <w:t>(тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -12982,172 +11260,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z256" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...101 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z257" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 3 - предусмотренные средства плана развития в разрезе бюджетных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z258" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программ (подпрограмм) на начало года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z259" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 5 - предусмотренные средства плана развития в разрезе бюджетных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z260" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      программ (подпрограмм) на конец года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z261" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 6 - данные баланса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z262" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 7 - данные баланса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13213,185 +11509,177 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Аудиторскому заключению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkStart w:name="z264" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 3. Информация об использовании связанных грантов, охваченных аудитом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...82 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тысяч теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15930,138 +14218,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z265" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...67 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z266" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 5 - предусмотренные средства плана развития в разрезе бюджетных программ (подпрограмм) на начало года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z267" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 6 - предусмотренные средства плана развития в разрезе бюджетных программ (подпрограмм) на конец года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z268" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 7 - данные баланса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z269" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 8 - данные баланса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16127,68 +14427,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Аудиторскому заключению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkStart w:name="z271" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 4. Информация об исполнении и удорожании Концессионных (государственных концессионных обязательств) и инвестиционных проектов, а также о выполненных (принятых) объемах строительных работ и своевременности сдачи в эксплуатацию объектов строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="768"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
         <w:gridCol w:w="769"/>
@@ -16400,51 +14700,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сметная стоимость строительства по Заключению госэкспертизы (тыс. тенге)</w:t>
+Сметная стоимость строительства по Заключению госэкспертизы (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16474,88 +14774,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договорная стоимость строительства (тыс тенге)</w:t>
+Договорная стоимость строительства (тыс теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выполненный (принятый) объем работ с начала строительства, (тыс. тенге)</w:t>
+Выполненный (принятый) объем работ с начала строительства, (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19151,70 +17451,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkStart w:name="z272" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -20688,68 +18988,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Аудиторскому заключению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "__" _____ 20_года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkStart w:name="z274" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица 5. Сведения об использовании бюджетных средств, выделенных на пополнение уставного капитала субъекта квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -21069,51 +19369,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тыс. тенге)</w:t>
+сумма (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21141,51 +19441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тыс. тенге)</w:t>
+сумма (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
@@ -21983,195 +20283,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkStart w:name="z275" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...118 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z276" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 2 - обоснование, целесообразность и оценка результата от вложения бюджетных средств в уставный капитал юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z277" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 3 - увеличение уставного капитала юридического лица за счет бюджетных средств допускается на цели развития или расширения деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z278" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 4 - на какие мероприятия планировалось использовать средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z279" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 5 - сумма планируемых средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z280" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 6 - на какие мероприятия фактически использованы средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z281" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 7 - сумма фактических расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z282" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      графа 8 - достигнуты ли цели, предусмотренные в финансово-экономическом обосновании, нет ли фактов отвлечения выделенных бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -22203,55 +20538,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>