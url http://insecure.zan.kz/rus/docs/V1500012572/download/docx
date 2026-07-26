--- v0 (2025-10-02)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8ee272f" w14:textId="8ee272f">
+    <w:p w14:paraId="940209d" w14:textId="940209d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1635,131 +1635,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министра по инвестициям</w:t>
+              <w:t>Министра по инвестициям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и развитию Республики Казахстан</w:t>
+              <w:t>и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2015 года № 1133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра иностранных дел РК от 11.08.2022 </w:t>
+      Сноска. Приложение 3 – в редакции приказа Министра иностранных дел РК от 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-1-4/417</w:t>
+        <w:t>№ 11-1-4/328</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Форма, предназначенная для сбора административных данных "Полугодовой отчет о выполнении инвестиционного контракта от "__" ________20__года № ________"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1941,51 +1954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Раздел 1. Инвестиции в фиксированные активы, тыс. тенге</w:t>
+Раздел 1. Инвестиции в фиксированные активы, тыс. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5373,51 +5386,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Раздел 3. Производственные показатели _____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- (наименование выпускаемой продукции)</w:t>
+(наименование выпускаемой продукции)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6238,62 +6251,96 @@
       Главный бухгалтер _____________ Подпись ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Пояснение по заполнению формы "Полугодовой отчет о выполнении инвестиционного контракта от "__" ________20__года № ________" (далее – Форма).</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Полугодовой отчет о выполнении инвестиционного контракта</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от "__" _____20__года № ______"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(далее – Форма).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Форма разработана в соответствии с пунктом 1 статьи 296-2 Предпринимательского Кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6321,51 +6368,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Раздел 1. "Инвестиции в фиксированные активы, тыс.тенге":</w:t>
+      Раздел 1. "Инвестиции в фиксированные активы, тыс. теңге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 "№ п/п" указывается номер по порядку. Последующая информация не должна прерывать нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6703,326 +6750,176 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 4 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министра по инвестициям</w:t>
+              <w:t>Министра по инвестициям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и развитию Республики Казахстан</w:t>
+              <w:t>и развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 30 ноября 2015 года № 1133</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z486" w:id="8"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                 АКТ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+      Сноска. Приложение 4 – в редакции приказа Министра иностранных дел РК от 16.06.2026 № 11-1-4/328 (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   текущего состояния исполнения рабочей программы</w:t>
+        <w:t xml:space="preserve">
+       Форма </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АКТ текущего состояния исполнения рабочей программы инвестиционного контракта от "__" _____ ___ года № ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               инвестиционного контракта</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...78 lines deleted...]
-        <w:t>№ __ "__"________ 20_____ года</w:t>
+      № ____ "__" ________ 20_____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инвестиции в фиксированные активы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -7044,80 +6941,68 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z487" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="9"/>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7272,51 +7157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тыс. тенге)</w:t>
+сумма (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7344,51 +7229,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тыс. тенге)</w:t>
+сумма (тыс. теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7419,80 +7304,68 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="10"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7688,80 +7561,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="11"/>
+1.1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7933,80 +7794,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z516" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="12"/>
+и т.д.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8412,80 +8261,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="13"/>
+Причины и доказательства отклонения фактических показателей от плановых с указанием подтверждающих документов</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8516,383 +8353,332 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z536" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-             Приложения:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      Приложения:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       1) сводный реестр по документам, подтверждающим исполнение</w:t>
+        <w:t>1) сводный реестр по документам, подтверждающим исполнение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обязательств по инвестиционному контракту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       2) фотографии объекта инвестиционной деятельности;</w:t>
+        <w:t>2) фотографии объекта инвестиционной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       3) дополнительные документы, относящиеся к инвестиционному контракту.</w:t>
+        <w:t>3) дополнительные документы, относящиеся к инвестиционному контракту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Проверяющий:______________________________________________________</w:t>
+        <w:t>Проверяющий: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (Фамилия, имя, отчество (при его наличии) подпись)</w:t>
+        <w:t>(Фамилия, имя, отчество (при его наличии) подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Я, _____________________________________________________________________</w:t>
+        <w:t>Я, _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (Фамилия, имя, отчество (при его наличии) и должность руководителя</w:t>
+        <w:t>(Фамилия, имя, отчество (при его наличии) и должность руководителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>юридического лица, заключившего инвестиционный контракт) заверяю</w:t>
+        <w:t>юридического лица, заключившего инвестиционный контракт) заверяю подлинность</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подлинность и достоверность представленных для проверки документов.</w:t>
+        <w:t>и достоверность представленных для проверки документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       С результатом проверки ознакомлен (-а)</w:t>
+        <w:t>С результатом проверки ознакомлен (-а)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ______________________________________________________________________________</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (замечания и (или) предложения по проведенной проверке)</w:t>
+        <w:t>(замечания и (или) предложения по проведенной проверке)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">__________________________ </w:t>
+        <w:t>__________________________ (подпись и печать)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (подпись и печать)</w:t>
+        <w:t>Главный бухгалтер: ____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       Главный бухгалтер: ___________________________________________ _____________</w:t>
-[...48 lines deleted...]
-</w:t>
+        <w:t>(Фамилия, имя, отчество (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8973,51 +8759,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и развитию Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2015 года № 1133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="15"/>
+    <w:bookmarkStart w:name="z47" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9062,265 +8848,265 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, исполняющего обязанности Министра по</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инвестициям и развитию Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z48" w:id="16"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z48" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и новых технологий Республики Казахстан от 1 июня 2012 года № 184 "О некоторых вопросах государственной поддержки инвестиций" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 7760, опубликованный в газете "Казахстанская правда" 22 августа 2012 года № 280-281 (27099-27100);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z49" w:id="17"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z49" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра индустрии и новых технологий Республики Казахстан от 26 июля 2013 года № 229 "Об утверждении форм в сфере государственной поддержки инвестиций" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 8639, опубликованный в газете "Казахстанская правда" 26 октября 2013 года № 302 (27579);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z50" w:id="18"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z50" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 18 августа 2014 года № 2 "О внесении изменений и дополнений в приказ Министра индустрии и новых технологий Республики Казахстан от 1 июня 2012 года № 184 "О некоторых вопросах государственной поддержки инвестиций" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 9714, опубликованный в газете "Казахстанская правда" 15 октября 2015 года № 197 (28073); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z51" w:id="19"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z51" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 2 сентября 2014 года № 14 "О внесении изменений и дополнений в приказ Заместителя Премьер-Министра Республики Казахстан - Министра индустрии и новых технологий Республики Казахстан от 26 июля 2013 года № 229 "Об утверждении форм в сфере государственной поддержки инвестиций" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 9776, опубликованный в информационно-правовой системе "Әділет" 10 ноября 2014 года). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9646,31 +9432,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>