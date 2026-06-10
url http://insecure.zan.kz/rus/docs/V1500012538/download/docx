--- v0 (2025-10-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9a3ec14" w14:textId="9a3ec14">
+    <w:p w14:paraId="1c80bff" w14:textId="1c80bff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,418 +112,418 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 2 декабря 2015 года № 981. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 декабря 2015 года № 12538.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии со </w:t>
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 43-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 24 марта 1998 года "О нормативных правовых актах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить </w:t>
+      1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения и дополнения, согласно приложению к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) в установленном законодательством порядке обеспечить:</w:t>
+      2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан:</w:t>
-[...71 lines deleted...]
-      5) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представить в Юридический департамент Министерства внутренних дел Республики Казахстан сведения об исполнении мероприятий, предусмотренных пунктами 2), 3) и 4) настоящего приказа.</w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление копии приказа в республиканское государственное предприятие на праве "хозяйственного ведения "Республиканский центр правовой информации"" Министерства юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещение настоящего приказа на официальном интернет-ресурсе Министерства внутренних дел Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представить в Юридический департамент Министерства внутренних дел Республики Казахстан сведения об исполнении мероприятий, предусмотренных пунктами 2), 3) и 4) настоящего приказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел Республики Казахстан генерал-майора полиции Тургумбаева Е.З. и Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел Республики Казахстан генерал-майора полиции Тургумбаева Е.З. и Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      </w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>генерал-полковник полиции                  К. Касымов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "СОГЛАСОВАН"   </w:t>
+      "СОГЛАСОВАН"   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Генеральный прокурор   </w:t>
+      Генеральный прокурор   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Республики Казахстан   </w:t>
+      Республики Казахстан   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________ А.К. Даулбаев   </w:t>
-[...17 lines deleted...]
-      2 декабря 2015 года</w:t>
+      _____________ А.К. Даулбаев   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 декабря 2015 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -680,6288 +680,4068 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра внутренних дел Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z8" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу приказом Министра внутренних дел РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 27 ноября 2004 года № 641 "Об утверждении Правил привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 3326) следующие изменения и дополнения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 26 июня 2014 года № 383 "Об утверждении Правил организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9635, опубликованный "Юридическая газета" 4 сентября 2014 года № 132 (2700), 5 сентября 2014 года № 133 (2701)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z38" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> привлечения граждан к мероприятиям по обеспечению общественного порядка их форм и видов, не связанным с контрольными и надзорными функциями, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve"> организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 9</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "9. Проведению мероприятий, указанных в пункте 6 и 8 Правил, предшествует разъяснительно-правовая работа с гражданами, участвующими в обеспечении общественного порядка, осуществляемая в участковых пунктах полиции сотрудниками местной полицейской службы, которая включает в себя:</w:t>
-[...107 lines deleted...]
-      6) профилактике нарушений правил дорожного движения и правонарушений.";</w:t>
+      "17. Степень риска эксплуатации участка автомобильной дороги оценивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в два балла, если на протяжении десяти километров автомобильной дороги имеются суммарно более десяти дефектов по земляному полотну, дорожной одежде и покрытию, искусственным дорожным сооружениям, элементам обустройства автомобильных дорог и в зимнем содержании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в три балла, если на протяжении десяти километров автомобильной дороги имеются суммарно от пяти до десяти дефектов по земляному полотну, дорожной одежде и покрытию, искусственным дорожным сооружениям, элементам обустройства автомобильных дорог и в зимнем содержании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в четыре балла, если наличие или величина дефекта/дефектов не приводит к снижению скорости движения транспортных средств и не оказывает влияния на безопасность дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в пять баллов дороги, на которых отсутствуют дефекты.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-        <w:t>пункт 12</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 18 августа 2014 года № 517 "Об утверждении Правил взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9737, опубликованный в информационно-правовой системе "Әділет" 14 октября 2014 года) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z45" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "12. Разъяснение гражданам, участвующим в обеспечении общественного порядка, их прав и обязанностей в правоохранительной сфере возлагается на подразделение местной полицейской службы, которому граждане изъявили желание оказывать содействие в этом вопросе.";</w:t>
+      "1. Настоящие Правила взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации (далее – Правила) определяют порядок взаимодействия служб пробации уголовно-исполнительной системы и подразделений административной полиции, местной полицейской службы, информационно-аналитических подразделений органов внутренних дел по контролю за поведением лиц, состоящих на учетах служб пробации.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 13</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "13. Гражданин, изъявивший желание участвовать в обеспечении общественного порядка, обращается в орган внутренних дел с заявлением в произвольной форме, к которому прилагает копию удостоверения личности либо паспорта гражданина Республики Казахстан, а при наличии договора о страховании жизни и здоровья, ее копия. В заявлении гражданина указывается сфера обеспечения общественного порядка, в которой он желает участвовать и наименование соответствующего подразделения местной полицейской службы.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+      "3.Взаимодействие служб пробации Департамент уголовно-исполнительной системы (далее – ДУИС) и подразделений административной полиции городских, районных (управлений) отделов внутренних дел (далее – ГОР(У)ОВД), департаментов внутренних дел (далее – ДВД), местной полицейской службы по контролю за поведением лиц, состоящих на учетах служб пробации осуществляется путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обмена информацией о ставших им известными фактов готовящихся или совершенных правонарушений и преступлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществления контроля за образом их жизни и поведением по месту жительства и работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совместного планирования и проведения не реже одного раза в квартал мероприятий профилактического характера в отношении подучетных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведения совместных совещаний.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть вторую </w:t>
-[...9 lines deleted...]
-        <w:t>пункта 14</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...15 lines deleted...]
-      "Руководство органа внутренних дел, принявшее к производству заявление и подразделение местной полицейской службы, которому гражданин изъявил желание оказывать содействие в обеспечении общественного порядка, обеспечивает своевременность проведения проверочных мероприятий и направление собранных материалов в местный исполнительный орган.";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7.В случае перемены места жительства подучетного лица, связанного с убытием за пределы района или области, служба пробации направляет уведомление в местную полицейскую службу и ИАП ГОР(У)ОВД для снятия с учета.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 16</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) направляют в местную полицейскую службу списки подучетных лиц, поставленных и снятых с учета службы пробации, для информирования участковых инспекторов полиции и по делам несовершеннолетних;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) проводят сверку с местной полицейской службой и ИАП по количеству состоящих и снятых с учета подучетных лиц по результатам которой, составляют акт сверки между службой пробации, местной полицейской службой и ИАП ГОР(У)ОВД, по количеству лиц, состоящих на учетах служб пробации по форме согласно приложению 1 к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      Общий учет граждан и объединений общественной самодеятельности и координацию их деятельности в сфере обеспечения общественного порядка, осуществляет руководитель местной полицейской службы.";</w:t>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) предоставляют информацию о состоянии взаимодействия начальнику местной полицейской службы области, города республиканского значения, столицы;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 21</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "21. При наступлении обстоятельств, указанных в пункте 20 Правил, местный исполнительный орган района (города областного значения) по представлению соответствующего органа внутренних дел снимает данного гражданина с учета граждан, участвующих в обеспечении общественного порядка. Подготовку материалов о прекращении участия гражданина в обеспечении общественного порядка обеспечивают подразделения местной полицейской службы, на учете у которых он состоял.";</w:t>
+      "15. ГОР(У)ОВД по запросу служб пробации предоставляют копии материалов о наложении административного взыскания за нарушение общественного порядка, а также местная полицейская служба ежемесячно информируют о фактах совершенных правонарушений подучетными лицами, состоящих на учете служб пробации.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 23</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "23. Учет, регистрация и выдача удостоверений общественного помощника и нагрудных знаков граждан, участвующих в обеспечении общественного порядка, осуществляется подразделениями местной полицейской службы района (города, района в городе) по форме согласно приложению 3 к Правилам.";</w:t>
-[...17 lines deleted...]
-      </w:t>
+      "17. Местная полицейская служба после постановки на учет условно-досрочно освобожденного лица из учреждений уголовно-исполнительной системы, лица, в отношении которого судом установлен административный надзор:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают его явку в службу пробации для оказания ему социально-правовой помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляют копию постановления суда в службу пробации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18.Служба пробации после получения копии постановления суда из местной полицейской службы на лицо, в отношении которого установлен судом административный надзор и условно-досрочно освобожденного лица ставит его на свой учет и осуществляет следующие мероприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит изучение его личности с установлением состояния здоровья, уровня образования, трудовой занятости, наличия места жительства, а также выясняет иные сведения, необходимые для определения объема предоставляемой ему социально-правовой помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разъясняет лицу порядок предоставления социально-правовой помощи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "19. Местная полицейская служба направляет в службы пробации сообщение о снятии с учета условно досрочного освобожденного лица из учреждения уголовно-исполнительной системы, а также в отношении которого судом установлен административный надзор.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанным Правилам изложить в редакции по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему перечню.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 15 августа 2014 года № 511 "Об утверждении Правил организации деятельности службы пробации" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9738, опубликованный "Казахстанская правда" 26 февраля 2015 года № 38 (27914)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z58" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации деятельности службы пробации, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z59" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) ежемесячно в подразделения местной полицейской службы направляют списки лиц, состоящих на учете службы пробации, для повышения информированности участковых инспекторов полиции и по делам несовершеннолетних;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра внутренних дел Республики Казахстан от 19 сентября 2014 № 622 года "Об утверждении Правил осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9839, опубликованный "Казахстанская правда" 15 октября 2015 года № 197 (28073)) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z61" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Контроль по осуществлению профилактической работы с условно-досрочно освобожденными лицами возлагается на начальника местной полицейской службы района (города, района в городе) органа внутренних дел (далее-ГОРОВД) и его заместителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Начальник ГОРОВД, получив из подразделения уголовно-исполнительной системы сообщение в отношении условно-досрочно освобожденного лица, поручает начальнику местной полицейской службы осуществление контроля за прибытием условно-досрочно освобожденного лица на постоянное место жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Участковый инспектор полиции или участковый инспектор полиции по делам несовершеннолетних (далее - УИП), с момента получения извещения из учреждения, в течение суток заполняет задание для внесения в единую информационную систему "Беркут" Комитета национальной безопасности Республики Казахстан (далее - ЕИС "Беркут") на запрет выезда за пределы территории Республики Казахстан по форме согласно приложению 2 к настоящим Правилам. План задание направляется начальнику местной полицейской службы области, города республиканского значения, столицы, для ввода в ЕИС "Беркут".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. После прибытия условно-досрочно освобожденного лица на постоянное место жительства начальник ГОРОВД поручает: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) начальнику местной полицейской службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взять на профилактический учет и направить информационно-поисковую карту на лицо (далее - ИПК-ЛЦ) в территориальные подразделения информационно-аналитического центра (далее – ИАЦ), а также информацию в дежурные части, специальные учреждения и комплексные силы полиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомить подразделения уголовно-исполнительной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по каждому факту совершения умышленного преступления условно-досрочно освобожденным лицом, проводить служебную проверку, с принятием мер по устранению выявленных недостатков и повышению эффективности профилактической работы органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подразделению криминальной полиции ГОРОВД взять на оперативный учет условно-досрочно освобожденное лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) криминальной полиции, дежурным частям, специальным учреждениям и комплексным силам полиции ГОРОВД своевременно представлять информацию в подразделения местной полицейской службы ГОРОВД о фактах правонарушений со стороны условно-досрочно освобожденных лиц и уклонения от исполнения обязанностей, возложенных на них судом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "17. По прибытию к месту жительства лица, условно-досрочно освобожденного из подразделения уголовно-исполнительной системы, УИП в течение трех рабочих дней вносит начальнику местной полицейской службы ГОРОВД постановление об установлении ограничений по обязанностям, возложенным на него судом, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УИК РК по форме согласно приложению 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Установленные ограничения по обязанностям предусмотренным подпунктом 3) пункта 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УИК РК, касательно запрета не покидать место жительства, могут изменяться начальником местной полицейской службы ГОРОВД в зависимости от режима работы, учебы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. При неприбытии на постоянное место жительства, либо отсутствии условно-досрочно освобожденного лица по месту жительства в течение 5 рабочих дней по неуважительным причинам и установлении фактов злостного уклонения от исполнения обязанностей, УИП докладывает об этом рапортом начальнику местной полицейской службы ГОРОВД и проводит первоначальные мероприятия по установлению места нахождения условно-досрочно освобожденного и причин его неприбытия.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. При совершении неоднократных административных правонарушений и злостного уклонения от исполнения обязанностей, начальник местной полицейской службы ГОРОВД направляет в суд мотивированное представление по форме согласно приложению 6 к настоящим Правилам, о возможности отмены условно-досрочного освобождения и исполнения оставшейся неотбытой части наказания, с приложением материалов и контрольного дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Контроль за условно-досрочно освобожденными лицами осуществляется по их месту жительства. Если по уважительным причинам, условно-досрочно освобожденное лицо не может проживать по данному адресу, начальник местной полицейской службы ГОРОВД по его заявлению разрешает ему временное проживание в другом месте, в пределах обслуживаемой ГОРОВД территории.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "26. Подразделения местной полицейской службы, ведущие учетные дела граждан, участвующих в обеспечении общественного порядка, ежемесячно подводят результаты их деятельности, оформляя аналитической справкой, которую представляют руководству органа внутренних дел с мотивированным предложением о целесообразности применения к ним мер поощрения, предусмотренных законодательством Республики Казахстан.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+      "26. По результатам каждого посещения жилища условно-досрочно освобожденного лица УИП или сотрудник полиции проверявший последнего, делает соответствующую отметку в листке контроля по форме согласно приложению 7 к настоящим Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть первую </w:t>
-[...9 lines deleted...]
-        <w:t>пункта 28</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...74 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "28. Регистрация явки условно-досрочно освобожденного лица в орган внутренних дел осуществляется в подразделении местной полицейской службы ГОРОВД либо в участковых пунктах полиции, о чем делается отметка в специальном регистрационном листе по форме, согласно приложению 8 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. По каждому факту нарушения установленных судом обязанностей УИП составляет рапорт по форме, согласно приложению 9 к настоящим Правилам и докладывает начальнику местной полицейской службы ГОРОВД.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Вопросы о временном выезде лица, условно-досрочно освобожденного, с места постоянного жительства за пределы района (города, области), рассматривает начальник местной полицейской службы ГОРОВД, на основании письменного заявления условно-досрочно освобожденного лица и рапорта участкового инспектора, с указанием причин выезда, данных, характеризующих поведение лица в период нахождения на профилактическом учете. О принятом решении делается соответствующая запись на заявлении.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "34. По приезду условно-досрочно освобожденного лица на территорию обслуживания другого органа внутренних дел, сотрудник подразделения местной полицейской службы или УИП регистрирует прибывшего во второй части журнала регистрации условно-досрочно освобожденного от отбывания наказания, прибывших на территорию обслуживания органа внутренних дел для временного проживания, вносит соответствующие отметки в маршрутный лист, заверяет их печатью (штампом) органа внутренних дел.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 11 февраля 2005 года № 97 "Об утверждении Правил учета лиц, состоящих под административным надзором" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 3505, опубликованный "Юридическая газета" 4 ноября 2005 года № 204-205 (938-939)) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 1 октября 2014 года № 662 "Об утверждении положений о ведомствах и территориальных органах Министерства внутренних дел Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9792) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z71" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Комитете административной полиции Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть вторую </w:t>
-[...9 lines deleted...]
-        <w:t>пункта 4</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...15 lines deleted...]
-      "Дела административного надзора хранятся в служебном помещении органа внутренних дел, а их ведение возлагается на одного из инспекторов подразделения по руководству участковыми инспекторами. Приказом начальника местной полицейской службы района (города, района в городе) органа внутренних дел (далее-ГОРОВД) дела административного надзора хранятся, при соответствующих условиях хранения в служебном помещении участкового инспектора полиции (далее - участковый инспектор).";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Комитет административной полиции Министерства внутренних дел Республики Казахстан (далее – Комитет) является ведомством Министерства внутренних дел Республики Казахстан, осуществляющим руководство в сферах охраны общественного порядка, обеспечения общественной безопасности и безопасности дорожного движения, предупреждения, выявления и пресечения уголовных и административных правонарушений, раскрытия преступлений, профилактики правонарушений, в том числе выявление и пресечение правонарушений среди несовершеннолетних, реализация в пределах своей компетенции государственной политики в сфере борьбы с противоправными посягательствами в отношении женщин, осуществление административного производства в пределах компетенции, установленной законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>пункт 5</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Контроль за ходом проведения профилактической работы с подучетными осуществляет начальник местной полицейской службы ГОРОВД и его заместитель, которые ежеквартально проверяют ведение дела административного надзора.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+      "пункт 14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет профилактическую деятельность по предупреждению административных и уголовных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) осуществляет контроль и координацию деятельности местной полицейской службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет в соответствии с законодательством выдачу лицензий и разрешений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан в области лицензирования и выдачи разрешений по вопросам, относящимся к компетенции органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет контроль за деятельностью лицензиатов, в том числе за их соответствие предъявляемым квалификационным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует государственный контроль за субъектами, занимающимися охранной деятельностью, монтажом, наладкой и техническим обслуживанием средств охранной сигнализации и за деятельностью специализированных учебных центров по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) осуществляет согласование национальным компаниям право учреждения охранных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует охрану физических лиц и объектов, подлежащих государственной охране;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует досмотр лиц, их вещей, транспортных средств при обеспечении пропускного режима на объектах, подлежащих государственной охране;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть первую и вторую </w:t>
-[...9 lines deleted...]
-        <w:t>пункта 7</w:t>
+      8) запрашивает у субъектов охранной деятельности информацию об исполнении ими требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 19 октября 2000 года "Об охранной деятельности";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет контроль за поведением лиц, состоящих на учете в органах внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляют контроль за охраной и конвоированием подозреваемых, обвиняемых и осужденных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает безопасность объектов, охрана которых в соответствии с международными договорами возложена на государство;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет государственный контроль за деятельностью физических и юридических лиц, занятых в сфере оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет выдачу в порядке, определяемом Правительством Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физическим лицам на комиссионную продажу гражданского оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам на комиссионную продажу гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физическим лицам на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан гражданского оружия и патронов к нему и транзит через территорию Республики Казахстан единичных экземпляров гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан и транзит через территорию Республики Казахстан гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретение, хранение взрывчатых материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хранение гражданских пиротехнических веществ и изделий с их применением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      открытие и функционирование стрелковых тиров (стрельбищ), стендов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет профилактическую деятельность по предупреждению правонарушений в отношении женщин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) взаимодействует с гражданами и организациями, участвующими в охране общественного порядка и профилактике правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет в установленном порядке сопровождение транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет выдачу водительских удостоверений, государственную регистрацию транспортных средств по идентификационному номеру и их учет, регистрацию лиц, пользующихся транспортными средствами по доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) участвует в организации научных исследований и научно-технических разработок в сфере обеспечения безопасности дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) участвует в рабочих и государственных комиссиях по приемке в эксплуатацию автомобильных дорог, дорожных сооружений, железнодорожных переездов, линий городского электрического транспорта, жилых комплексов и отдельных зданий и сооружений, а также образцов новых транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечивает регулирование дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) согласует нормативную, проектную и техническую документацию на проектирование, строительство, ремонт, содержание и управление дорог в части обеспечения безопасности дорожного движения, с учетом потребностей инвалидов в целях обеспечения им равного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет контроль за обеспечением безопасности дорожного движения и выдают обязательные для исполнения предписания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ведет реестр учебных организаций по подготовке водителей транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ведет реестр преподавателей, мастеров производственного обучения и мастеров обучения вождению во время образовательного процесса по подготовке водителей транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) согласует в установленном порядке документацию по территориально-транспортному планированию и организации дорожного движения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) создает и эксплуатирует государственные информационные системы в сфере дорожного движения и обеспечения его безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) выявляет лиц, вовлекающих несовершеннолетних в совершение правонарушений, антиобщественных действий либо совершающих в отношении детей другие противоправные деяния, а также родителей и законных представителей несовершеннолетних, педагогов, воспитателей, других работников учебного, воспитательного и иного учреждения, обязанного осуществлять надзор за несовершеннолетними, не исполняющих или ненадлежащим образом исполняющих свои обязанности по воспитанию, обучению и (или) содержанию несовершеннолетних либо отрицательно влияющих на их поведение, и принимают меры по привлечению их к ответственности, предусмотренной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) рассматривает в установленном порядке заявления и сообщения об административных и уголовных правонарушениях, совершенных несовершеннолетними или с их участием, и выносят представления о принятии мер по устранению причин и условий, им способствующих, обеспечивают контроль за их исполнением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) оказывает содействие в направлении детей, оставшихся без попечения родителей, в государственные учреждения или в оформлении опеки или попечительства над несовершеннолетними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) участвует в подготовке материалов в отношении несовершеннолетних, направляемых в специальные организации образования и организации образования с особым режимом содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) информирует заинтересованные органы и учреждения о безнадзорности, беспризорности, правонарушениях и антиобщественных действиях несовершеннолетних, причинах и условиях, им способствующих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) оказывает содействие органам образования в правовом воспитании несовершеннолетних, их родителей и других законных представителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) оказывает содействие органам государственного управления здравоохранением в организации медико-социальной помощи лицам, больным наркоманией и токсикоманией, и обеспечивают гарантии прав и свобод граждан при ее оказании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществляет поиск, задержание и доставление в специальные медицинские учреждения лиц, уклоняющихся от назначенных решением суда принудтельных мер медицинского характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) в пределах своей компетенции организует и осуществляет выявление, пресечение, предупреждение и раскрытие уголовного правонарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществляет и организует содержание в специальных учреждениях органов внутренних дел подозреваемых и обвиняемых в совершении уголовных правонарушений, лиц без определенного места жительства и документов, административно-арестованных, конвоирование подозреваемых и обвиняемых, исполнение в отношении них постановлений, определений и приговоров органов, ведущих уголовный и административный процесс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) участвует в пресечении массовых беспорядков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) осуществляет в пределах компетенции производство по делам об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) обеспечивает соблюдение режимных требований в специальных учреждениях органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) в установленных законодательством случаях выявляет, ведет учет и проводит меры индивидуальной профилактики в отношении несовершеннолетних, а также их родителей или законных представителей, не исполняющих своих обязанностей по воспитанию, обучению, содержанию несовершеннолетних и (или) отрицательно влияющих на их поведение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) доставляет несовершеннолетних в организации образования с особым режимом содержания, а также центры адаптации несовершеннолетних безнадзорных детей и подростков в возрасте от трех до восемнадцати лет и оставшихся без попечения родителей или лиц, их заменяющих, задержанных в ходе деятельности органов внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) исполняет судебные акты, требования судей, постановления, предписания и требования прокурора, письменные поручения следователя, дознавателя в ходе досудебного производства по уголовным делам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) участвует в проведении карантинных, санитарно-противоэпидемических и природоохранных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разрабатывает типовые положения и типовые должностные инструкции сотрудников и работников низовых подразделений. Осуществляет контроль за разработкой и утверждением соответствующих положений и должностных инструкций в низовых подразделениях, а также изучением их сотрудниками и работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) взаимодействует с привлеченными в рамках законодательства о государственных закупках специалистами по нормированию труда, обеспечивает подготовку и представление им материалов и сведений, требуемых для разработки научно-обоснованных нормативов нагрузки сотрудников и работников вверенных подразделений на всех уровнях управления, несет ответственность за качество разработанных нормативов нагрузки, включая их объективность и возможность применения на практике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) в соответствии с научно-обоснованными нормативами проводит анализ фактической нагрузки на сотрудников и работников вверенных подразделений на всех уровнях управления, на основании которого определяет их нормативную штатную численность и вырабатывает предложения по ее перераспределению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) осуществляет иные функции, предусмотренные законами, актами Президента и Правительства Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...888 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "В этом случае начальник местной полицейской службы ГОРОВД направляет в суд представление о продлении срока административного надзора (приложение 19). Постановление судьи о продлении срока административного надзора в течение трех рабочих дней со дня получения объявляется поднадзорному под роспись.";</w:t>
-[...4201 lines deleted...]
-      "8) направляет в установленном порядке сотрудников Комитета в командировки для оказания практической помощи и проведения проверок деятельности административной полиции и местной полицейской службы, решения других служебных вопросов;".</w:t>
+      "8) направляет в установленном порядке сотрудников Комитета в командировки для оказания практической помощи и проведения проверок деятельности административной полиции и местной полицейской службы, решения других служебных вопросов;".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7122,51 +4902,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на учетах служб пробации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Форма            </w:t>
+      Форма            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ сверки</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -7202,1009 +4982,940 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за _________ квартал 20__ года</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="902"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4032"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество лиц, поставленных на учет службы пробации с начала года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество лиц, снятых с учета с начала года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4032" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество состоящих лиц на учете служб пробации на конец отчетного периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Служба пробации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4032" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МПС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4032" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="902" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИАП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4031" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3335" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4032" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сверку провели:</w:t>
-[...287 lines deleted...]
-      "__" ___________ 20__ г.</w:t>
+      Сверку провели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник службы пробации ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (звание, фамилия имя отчество (при наличии)         (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Ф.И.О.))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ________________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник местной полицейской службы_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                               (наименование ГОР(У)ОВД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                       (звание, Ф.И.О.)                       (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ____________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник (инспектор) ИАП____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ГОР(У)ОВД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                      (звание, Ф.И.О.)                         (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ___________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8212,55 +5923,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8586,31 +6297,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>