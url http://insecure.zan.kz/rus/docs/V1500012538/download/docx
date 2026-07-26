--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c80bff" w14:textId="1c80bff">
+    <w:p w14:paraId="54654b2" w14:textId="54654b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,462 +100,433 @@
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра внутренних дел Республики Казахстан от 2 декабря 2015 года № 981. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 декабря 2015 года № 12538.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...9 lines deleted...]
-      В соответствии со </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 43-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 24 марта 1998 года "О нормативных правовых актах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-    </w:p>
-[...196 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> некоторых приказов Министра внутренних дел Республики Казахстан, в которые вносятся изменения и дополнения, согласно приложению к настоящему приказу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.) в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление его на официальное опубликование в периодических печатных изданиях и в информационно-правовой системе "Әділет";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан направление копии приказа в республиканское государственное предприятие на праве "хозяйственного ведения "Республиканский центр правовой информации"" Министерства юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещение настоящего приказа на официальном интернет-ресурсе Министерства внутренних дел Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представить в Юридический департамент Министерства внутренних дел Республики Казахстан сведения об исполнении мероприятий, предусмотренных пунктами 2), 3) и 4) настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на заместителя министра внутренних дел Республики Казахстан генерал-майора полиции Тургумбаева Е.З. и Комитет административной полиции Министерства внутренних дел Республики Казахстан (Лепеха И.В.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Министра</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>генерал-полковник полиции                  К. Касымов</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАН"   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Генеральный прокурор   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________ А.К. Даулбаев   </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 декабря 2015 года</w:t>
       </w:r>
-    </w:p>
-[...29 lines deleted...]
-</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -650,4098 +621,3483 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 декабря 2015 года № 981</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра внутренних дел Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...167 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу приказом Министра внутренних дел РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 17</w:t>
-[...190 lines deleted...]
-      5. Внести в </w:t>
+        <w:t xml:space="preserve">3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 18 августа 2014 года № 517 "Об утверждении Правил взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9737, опубликованный в информационно-правовой системе "Әділет" 14 октября 2014 года) следующие изменения:</w:t>
-[...66 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 26 июня 2014 года № 383 "Об утверждении Правил организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 9635, опубликованный "Юридическая газета" 4 сентября 2014 года № 132 (2700), 5 сентября 2014 года № 133 (2701)) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения оценки степени рисков эксплуатируемых дорог на территории Республики Казахстан, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Степень риска эксплуатации участка автомобильной дороги оценивается:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в два балла, если на протяжении десяти километров автомобильной дороги имеются суммарно более десяти дефектов по земляному полотну, дорожной одежде и покрытию, искусственным дорожным сооружениям, элементам обустройства автомобильных дорог и в зимнем содержании;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в три балла, если на протяжении десяти километров автомобильной дороги имеются суммарно от пяти до десяти дефектов по земляному полотну, дорожной одежде и покрытию, искусственным дорожным сооружениям, элементам обустройства автомобильных дорог и в зимнем содержании;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в четыре балла, если наличие или величина дефекта/дефектов не приводит к снижению скорости движения транспортных средств и не оказывает влияния на безопасность дорожного движения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в пять баллов дороги, на которых отсутствуют дефекты.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу приказом Министра внутренних дел РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
-[...125 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 18 августа 2014 года № 517 "Об утверждении Правил взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9737, опубликованный в информационно-правовой системе "Әділет" 14 октября 2014 года) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Настоящие Правила взаимодействия служб пробации и подразделений полиции по контролю за поведением лиц, состоящих на учетах служб пробации (далее – Правила) определяют порядок взаимодействия служб пробации уголовно-исполнительной системы и подразделений административной полиции, местной полицейской службы, информационно-аналитических подразделений органов внутренних дел по контролю за поведением лиц, состоящих на учетах служб пробации.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3.Взаимодействие служб пробации Департамент уголовно-исполнительной системы (далее – ДУИС) и подразделений административной полиции городских, районных (управлений) отделов внутренних дел (далее – ГОР(У)ОВД), департаментов внутренних дел (далее – ДВД), местной полицейской службы по контролю за поведением лиц, состоящих на учетах служб пробации осуществляется путем:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обмена информацией о ставших им известными фактов готовящихся или совершенных правонарушений и преступлений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществления контроля за образом их жизни и поведением по месту жительства и работы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совместного планирования и проведения не реже одного раза в квартал мероприятий профилактического характера в отношении подучетных лиц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведения совместных совещаний.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7.В случае перемены места жительства подучетного лица, связанного с убытием за пределы района или области, служба пробации направляет уведомление в местную полицейскую службу и ИАП ГОР(У)ОВД для снятия с учета.";</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) направляют в местную полицейскую службу списки подучетных лиц, поставленных и снятых с учета службы пробации, для информирования участковых инспекторов полиции и по делам несовершеннолетних;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) проводят сверку с местной полицейской службой и ИАП по количеству состоящих и снятых с учета подучетных лиц по результатам которой, составляют акт сверки между службой пробации, местной полицейской службой и ИАП ГОР(У)ОВД, по количеству лиц, состоящих на учетах служб пробации по форме согласно приложению 1 к настоящим Правилам.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 1)</w:t>
-[...35 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">подпункт 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) предоставляют информацию о состоянии взаимодействия начальнику местной полицейской службы области, города республиканского значения, столицы;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. ГОР(У)ОВД по запросу служб пробации предоставляют копии материалов о наложении административного взыскания за нарушение общественного порядка, а также местная полицейская служба ежемесячно информируют о фактах совершенных правонарушений подучетными лицами, состоящих на учете служб пробации.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Местная полицейская служба после постановки на учет условно-досрочно освобожденного лица из учреждений уголовно-исполнительной системы, лица, в отношении которого судом установлен административный надзор:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивают его явку в службу пробации для оказания ему социально-правовой помощи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляют копию постановления суда в службу пробации.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18.Служба пробации после получения копии постановления суда из местной полицейской службы на лицо, в отношении которого установлен судом административный надзор и условно-досрочно освобожденного лица ставит его на свой учет и осуществляет следующие мероприятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит изучение его личности с установлением состояния здоровья, уровня образования, трудовой занятости, наличия места жительства, а также выясняет иные сведения, необходимые для определения объема предоставляемой ему социально-правовой помощи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разъясняет лицу порядок предоставления социально-правовой помощи.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "19. Местная полицейская служба направляет в службы пробации сообщение о снятии с учета условно досрочного освобожденного лица из учреждения уголовно-исполнительной системы, а также в отношении которого судом установлен административный надзор.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанным Правилам изложить в редакции по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему перечню.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 4)</w:t>
-[...111 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 15 августа 2014 года № 511 "Об утверждении Правил организации деятельности службы пробации" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9738, опубликованный "Казахстанская правда" 26 февраля 2015 года № 38 (27914)) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 15</w:t>
-[...53 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации деятельности службы пробации, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 17</w:t>
+        <w:t xml:space="preserve">подпункт 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) ежемесячно в подразделения местной полицейской службы направляют списки лиц, состоящих на учете службы пробации, для повышения информированности участковых инспекторов полиции и по делам несовершеннолетних;".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 18</w:t>
-[...89 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и.о. Министра внутренних дел Республики Казахстан от 19 сентября 2014 № 622 года "Об утверждении Правил осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 9839, опубликованный "Казахстанская правда" 15 октября 2015 года № 197 (28073)) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 19</w:t>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления контроля за поведением лиц, освобожденных условно-досрочно от отбывания наказания, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Контроль по осуществлению профилактической работы с условно-досрочно освобожденными лицами возлагается на начальника местной полицейской службы района (города, района в городе) органа внутренних дел (далее-ГОРОВД) и его заместителя.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Начальник ГОРОВД, получив из подразделения уголовно-исполнительной системы сообщение в отношении условно-досрочно освобожденного лица, поручает начальнику местной полицейской службы осуществление контроля за прибытием условно-досрочно освобожденного лица на постоянное место жительства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Участковый инспектор полиции или участковый инспектор полиции по делам несовершеннолетних (далее - УИП), с момента получения извещения из учреждения, в течение суток заполняет задание для внесения в единую информационную систему "Беркут" Комитета национальной безопасности Республики Казахстан (далее - ЕИС "Беркут") на запрет выезда за пределы территории Республики Казахстан по форме согласно приложению 2 к настоящим Правилам. План задание направляется начальнику местной полицейской службы области, города республиканского значения, столицы, для ввода в ЕИС "Беркут".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. После прибытия условно-досрочно освобожденного лица на постоянное место жительства начальник ГОРОВД поручает: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) начальнику местной полицейской службы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взять на профилактический учет и направить информационно-поисковую карту на лицо (далее - ИПК-ЛЦ) в территориальные подразделения информационно-аналитического центра (далее – ИАЦ), а также информацию в дежурные части, специальные учреждения и комплексные силы полиции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уведомить подразделения уголовно-исполнительной системы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по каждому факту совершения умышленного преступления условно-досрочно освобожденным лицом, проводить служебную проверку, с принятием мер по устранению выявленных недостатков и повышению эффективности профилактической работы органов внутренних дел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подразделению криминальной полиции ГОРОВД взять на оперативный учет условно-досрочно освобожденное лицо;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) криминальной полиции, дежурным частям, специальным учреждениям и комплексным силам полиции ГОРОВД своевременно представлять информацию в подразделения местной полицейской службы ГОРОВД о фактах правонарушений со стороны условно-досрочно освобожденных лиц и уклонения от исполнения обязанностей, возложенных на них судом.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "17. По прибытию к месту жительства лица, условно-досрочно освобожденного из подразделения уголовно-исполнительной системы, УИП в течение трех рабочих дней вносит начальнику местной полицейской службы ГОРОВД постановление об установлении ограничений по обязанностям, возложенным на него судом, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УИК РК по форме согласно приложению 5 к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Установленные ограничения по обязанностям предусмотренным подпунктом 3) пункта 8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УИК РК, касательно запрета не покидать место жительства, могут изменяться начальником местной полицейской службы ГОРОВД в зависимости от режима работы, учебы.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...138 lines deleted...]
-        <w:t>пункта 5</w:t>
+        <w:t xml:space="preserve">часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...104 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. При неприбытии на постоянное место жительства, либо отсутствии условно-досрочно освобожденного лица по месту жительства в течение 5 рабочих дней по неуважительным причинам и установлении фактов злостного уклонения от исполнения обязанностей, УИП докладывает об этом рапортом начальнику местной полицейской службы ГОРОВД и проводит первоначальные мероприятия по установлению места нахождения условно-досрочно освобожденного и причин его неприбытия.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. При совершении неоднократных административных правонарушений и злостного уклонения от исполнения обязанностей, начальник местной полицейской службы ГОРОВД направляет в суд мотивированное представление по форме согласно приложению 6 к настоящим Правилам, о возможности отмены условно-досрочного освобождения и исполнения оставшейся неотбытой части наказания, с приложением материалов и контрольного дела.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Контроль за условно-досрочно освобожденными лицами осуществляется по их месту жительства. Если по уважительным причинам, условно-досрочно освобожденное лицо не может проживать по данному адресу, начальник местной полицейской службы ГОРОВД по его заявлению разрешает ему временное проживание в другом месте, в пределах обслуживаемой ГОРОВД территории.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. По результатам каждого посещения жилища условно-досрочно освобожденного лица УИП или сотрудник полиции проверявший последнего, делает соответствующую отметку в листке контроля по форме согласно приложению 7 к настоящим Правилам.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "28. Регистрация явки условно-досрочно освобожденного лица в орган внутренних дел осуществляется в подразделении местной полицейской службы ГОРОВД либо в участковых пунктах полиции, о чем делается отметка в специальном регистрационном листе по форме, согласно приложению 8 к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. По каждому факту нарушения установленных судом обязанностей УИП составляет рапорт по форме, согласно приложению 9 к настоящим Правилам и докладывает начальнику местной полицейской службы ГОРОВД.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Вопросы о временном выезде лица, условно-досрочно освобожденного, с места постоянного жительства за пределы района (города, области), рассматривает начальник местной полицейской службы ГОРОВД, на основании письменного заявления условно-досрочно освобожденного лица и рапорта участкового инспектора, с указанием причин выезда, данных, характеризующих поведение лица в период нахождения на профилактическом учете. О принятом решении делается соответствующая запись на заявлении.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "34. По приезду условно-досрочно освобожденного лица на территорию обслуживания другого органа внутренних дел, сотрудник подразделения местной полицейской службы или УИП регистрирует прибывшего во второй части журнала регистрации условно-досрочно освобожденного от отбывания наказания, прибывших на территорию обслуживания органа внутренних дел для временного проживания, вносит соответствующие отметки в маршрутный лист, заверяет их печатью (штампом) органа внутренних дел.".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 6</w:t>
-[...275 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">8. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 1 октября 2014 года № 662 "Об утверждении положений о ведомствах и территориальных органах Министерства внутренних дел Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 9792) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 17</w:t>
-[...19 lines deleted...]
-        <w:t>18</w:t>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Комитете административной полиции Министерства внутренних дел Республики Казахстан, утвержденным указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Комитет административной полиции Министерства внутренних дел Республики Казахстан (далее – Комитет) является ведомством Министерства внутренних дел Республики Казахстан, осуществляющим руководство в сферах охраны общественного порядка, обеспечения общественной безопасности и безопасности дорожного движения, предупреждения, выявления и пресечения уголовных и административных правонарушений, раскрытия преступлений, профилактики правонарушений, в том числе выявление и пресечение правонарушений среди несовершеннолетних, реализация в пределах своей компетенции государственной политики в сфере борьбы с противоправными посягательствами в отношении женщин, осуществление административного производства в пределах компетенции, установленной законодательством Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "пункт 14. Функции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет профилактическую деятельность по предупреждению административных и уголовных правонарушений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) осуществляет контроль и координацию деятельности местной полицейской службы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет в соответствии с законодательством выдачу лицензий и разрешений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан в области лицензирования и выдачи разрешений по вопросам, относящимся к компетенции органов внутренних дел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет контроль за деятельностью лицензиатов, в том числе за их соответствие предъявляемым квалификационным требованиям;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует государственный контроль за субъектами, занимающимися охранной деятельностью, монтажом, наладкой и техническим обслуживанием средств охранной сигнализации и за деятельностью специализированных учебных центров по подготовке и повышению квалификации работников, занимающих должность руководителя и охранника в частной охранной организации;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) осуществляет согласование национальным компаниям право учреждения охранных организаций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует охрану физических лиц и объектов, подлежащих государственной охране;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует досмотр лиц, их вещей, транспортных средств при обеспечении пропускного режима на объектах, подлежащих государственной охране;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "17. По прибытию к месту жительства лица, условно-досрочно освобожденного из подразделения уголовно-исполнительной системы, УИП в течение трех рабочих дней вносит начальнику местной полицейской службы ГОРОВД постановление об установлении ограничений по обязанностям, возложенным на него судом, в соответствии со </w:t>
-[...141 lines deleted...]
-      </w:pPr>
+      8) запрашивает у субъектов охранной деятельности информацию об исполнении ими требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 19 октября 2000 года "Об охранной деятельности";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет контроль за поведением лиц, состоящих на учете в органах внутренних дел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляют контроль за охраной и конвоированием подозреваемых, обвиняемых и осужденных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает безопасность объектов, охрана которых в соответствии с международными договорами возложена на государство;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет государственный контроль за деятельностью физических и юридических лиц, занятых в сфере оборота гражданского и служебного оружия и патронов к нему, гражданских пиротехнических веществ и изделий с их применением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет выдачу в порядке, определяемом Правительством Республики Казахстан:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направления:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физическим лицам на комиссионную продажу гражданского оружия и патронов к нему;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам на комиссионную продажу гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физическим лицам на ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан гражданского оружия и патронов к нему и транзит через территорию Республики Казахстан единичных экземпляров гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам на:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ввоз на территорию Республики Казахстан, вывоз с территории Республики Казахстан и транзит через территорию Республики Казахстан гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физическим лицам на приобретение, хранение, хранение и ношение, перевозку гражданского оружия и патронов к нему;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридическим лицам на:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретение, хранение взрывчатых материалов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хранение гражданских пиротехнических веществ и изделий с их применением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хранение, хранение и ношение, перевозку гражданского и служебного оружия и патронов к нему;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      открытие и функционирование стрелковых тиров (стрельбищ), стендов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет профилактическую деятельность по предупреждению правонарушений в отношении женщин;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) взаимодействует с гражданами и организациями, участвующими в охране общественного порядка и профилактике правонарушений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет в установленном порядке сопровождение транспортных средств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет выдачу водительских удостоверений, государственную регистрацию транспортных средств по идентификационному номеру и их учет, регистрацию лиц, пользующихся транспортными средствами по доверенности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) участвует в организации научных исследований и научно-технических разработок в сфере обеспечения безопасности дорожного движения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) участвует в рабочих и государственных комиссиях по приемке в эксплуатацию автомобильных дорог, дорожных сооружений, железнодорожных переездов, линий городского электрического транспорта, жилых комплексов и отдельных зданий и сооружений, а также образцов новых транспортных средств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечивает регулирование дорожного движения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) согласует нормативную, проектную и техническую документацию на проектирование, строительство, ремонт, содержание и управление дорог в части обеспечения безопасности дорожного движения, с учетом потребностей инвалидов в целях обеспечения им равного доступа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет контроль за обеспечением безопасности дорожного движения и выдают обязательные для исполнения предписания;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ведет реестр учебных организаций по подготовке водителей транспортных средств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ведет реестр преподавателей, мастеров производственного обучения и мастеров обучения вождению во время образовательного процесса по подготовке водителей транспортных средств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) согласует в установленном порядке документацию по территориально-транспортному планированию и организации дорожного движения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) создает и эксплуатирует государственные информационные системы в сфере дорожного движения и обеспечения его безопасности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) выявляет лиц, вовлекающих несовершеннолетних в совершение правонарушений, антиобщественных действий либо совершающих в отношении детей другие противоправные деяния, а также родителей и законных представителей несовершеннолетних, педагогов, воспитателей, других работников учебного, воспитательного и иного учреждения, обязанного осуществлять надзор за несовершеннолетними, не исполняющих или ненадлежащим образом исполняющих свои обязанности по воспитанию, обучению и (или) содержанию несовершеннолетних либо отрицательно влияющих на их поведение, и принимают меры по привлечению их к ответственности, предусмотренной законами Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) рассматривает в установленном порядке заявления и сообщения об административных и уголовных правонарушениях, совершенных несовершеннолетними или с их участием, и выносят представления о принятии мер по устранению причин и условий, им способствующих, обеспечивают контроль за их исполнением;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) оказывает содействие в направлении детей, оставшихся без попечения родителей, в государственные учреждения или в оформлении опеки или попечительства над несовершеннолетними;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) участвует в подготовке материалов в отношении несовершеннолетних, направляемых в специальные организации образования и организации образования с особым режимом содержания;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) информирует заинтересованные органы и учреждения о безнадзорности, беспризорности, правонарушениях и антиобщественных действиях несовершеннолетних, причинах и условиях, им способствующих;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) оказывает содействие органам образования в правовом воспитании несовершеннолетних, их родителей и других законных представителей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) оказывает содействие органам государственного управления здравоохранением в организации медико-социальной помощи лицам, больным наркоманией и токсикоманией, и обеспечивают гарантии прав и свобод граждан при ее оказании;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществляет поиск, задержание и доставление в специальные медицинские учреждения лиц, уклоняющихся от назначенных решением суда принудтельных мер медицинского характера;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) в пределах своей компетенции организует и осуществляет выявление, пресечение, предупреждение и раскрытие уголовного правонарушения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществляет и организует содержание в специальных учреждениях органов внутренних дел подозреваемых и обвиняемых в совершении уголовных правонарушений, лиц без определенного места жительства и документов, административно-арестованных, конвоирование подозреваемых и обвиняемых, исполнение в отношении них постановлений, определений и приговоров органов, ведущих уголовный и административный процесс;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) участвует в пресечении массовых беспорядков;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) осуществляет в пределах компетенции производство по делам об административных правонарушениях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) обеспечивает соблюдение режимных требований в специальных учреждениях органов внутренних дел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) в установленных законодательством случаях выявляет, ведет учет и проводит меры индивидуальной профилактики в отношении несовершеннолетних, а также их родителей или законных представителей, не исполняющих своих обязанностей по воспитанию, обучению, содержанию несовершеннолетних и (или) отрицательно влияющих на их поведение;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) доставляет несовершеннолетних в организации образования с особым режимом содержания, а также центры адаптации несовершеннолетних безнадзорных детей и подростков в возрасте от трех до восемнадцати лет и оставшихся без попечения родителей или лиц, их заменяющих, задержанных в ходе деятельности органов внутренних дел;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) исполняет судебные акты, требования судей, постановления, предписания и требования прокурора, письменные поручения следователя, дознавателя в ходе досудебного производства по уголовным делам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) участвует в проведении карантинных, санитарно-противоэпидемических и природоохранных мероприятий;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разрабатывает типовые положения и типовые должностные инструкции сотрудников и работников низовых подразделений. Осуществляет контроль за разработкой и утверждением соответствующих положений и должностных инструкций в низовых подразделениях, а также изучением их сотрудниками и работников;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) взаимодействует с привлеченными в рамках законодательства о государственных закупках специалистами по нормированию труда, обеспечивает подготовку и представление им материалов и сведений, требуемых для разработки научно-обоснованных нормативов нагрузки сотрудников и работников вверенных подразделений на всех уровнях управления, несет ответственность за качество разработанных нормативов нагрузки, включая их объективность и возможность применения на практике;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) в соответствии с научно-обоснованными нормативами проводит анализ фактической нагрузки на сотрудников и работников вверенных подразделений на всех уровнях управления, на основании которого определяет их нормативную штатную численность и вырабатывает предложения по ее перераспределению;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) осуществляет иные функции, предусмотренные законами, актами Президента и Правительства Республики Казахстан.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 22</w:t>
-[...19 lines deleted...]
-        <w:t>23</w:t>
+        <w:t xml:space="preserve">подпункт 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) направляет в установленном порядке сотрудников Комитета в командировки для оказания практической помощи и проведения проверок деятельности административной полиции и местной полицейской службы, решения других служебных вопросов;".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...1754 lines deleted...]
-      "8) направляет в установленном порядке сотрудников Комитета в командировки для оказания практической помощи и проведения проверок деятельности административной полиции и местной полицейской службы, решения других служебных вопросов;".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4891,62 +4247,75 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по контролю за поведением лиц, состоящих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на учетах служб пробации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Форма            </w:t>
+        <w:t xml:space="preserve">      Форма            </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ сверки</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -5013,909 +4382,1099 @@
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...32 lines deleted...]
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Количество лиц, поставленных на учет службы пробации с начала года</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...129 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество лиц, поставленных на учет службы пробации с начала года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество лиц, снятых с учета с начала года</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество состоящих лиц на учете служб пробации на конец отчетного периода</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-МПС</w:t>
+              <w:t>Служба пробации</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-              <w:ind w:left="20"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ИАП</w:t>
+              <w:t>МПС</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИАП</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сверку провели:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник службы пробации ___________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ __________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (звание, фамилия имя отчество (при наличии)         (подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (далее – Ф.И.О.))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ________________ 20__ г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник местной полицейской службы_________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                               (наименование ГОР(У)ОВД)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                       (звание, Ф.И.О.)                       (подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ____________ 20__ г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник (инспектор) ИАП____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ГОР(У)ОВД)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________ ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                      (звание, Ф.И.О.)                         (подпись)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ___________ 20__ г.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...304 lines deleted...]
-      "__" ___________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5923,55 +5482,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>