--- v1 (2025-11-28)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e3c1d5d" w14:textId="e3c1d5d">
+    <w:p w14:paraId="f6e5799" w14:textId="f6e5799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2315,54 +2315,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) выставлять требование на оплату по соответствующей банковской гарантии или резервному аккредитиву (обеспечивающих исполнение настоящего Договора) при не предоставлении копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок, утвержденного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 74 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон о строительной деятельности), по истечении месяца после окончания срока строительства, предусмотренного Правилами проведения тендера, в размере 100 %, от суммы финансового обеспечения исполнения условий настоящего Договора, а при удержания части финансового обеспечения исполнения условий настоящего Договора согласно подпункту 6) настоящего пункта, в размере 70 % от суммы финансового обеспечения исполнения условий настоящего Договора.</w:t>
+        <w:t xml:space="preserve"> статьи 133 Строительного кодекса Республики Казахстан, по истечении месяца после окончания срока строительства, предусмотренного Правилами проведения тендера, в размере 100 %, от суммы финансового обеспечения исполнения условий настоящего Договора, а при удержания части финансового обеспечения исполнения условий настоящего Договора согласно подпункту 6) настоящего пункта, в размере 70 % от суммы финансового обеспечения исполнения условий настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра энергетики РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Единый закупщик имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2914,52 +2976,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) предоставить в течение 24 (двадцати четырех) месяцев с даты подписания настоящего Договора копию уведомления о начале строительно-монтажных работ генерирующих установок, вновь вводимых в эксплуатацию, направленного в государственный орган, осуществляющий государственный архитектурно-строительный контроль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20) предоставить копию акта приемки в эксплуатацию генерирующих установок, вновь вводимых в эксплуатацию, утвержденного в порядке, определенном Законом о строительной деятельности, в сроки, определенные подпунктом 2) пункта 43 Правила проведения тендера;</w:t>
+        <w:t xml:space="preserve">
+      20) предоставить копию акта приемки в эксплуатацию генерирующих установок, вновь вводимых в эксплуатацию, утвержденного в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Строительным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан в сроки, определенные подпунктом 2) пункта 43 Правила проведения тендера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) по запросу Единого закупщика направлять информацию о ходе строительства генерирующих установок, вновь вводимых в эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
@@ -3139,50 +3221,112 @@
         <w:t>
       24) осуществить возврат сумм согласно пункту 15 настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) уведомлять Единого закупщика до заключения Субъектом договора уступки прав и обязанностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными приказом Министра энергетики РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Субъект имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8484,90 +8628,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) выставлять требование на оплату по соответствующей банковской гарантии или резервному аккредитиву (обеспечивающих исполнение настоящего Договора) при не предоставлении копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, утвержденного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 74 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон о строительной деятельности), в течение 48 (сорока восьми) месяцев с даты подписания настоящего Договора для газовых электростанций, в течение 60 (шестидесяти) месяцев с даты подписания настоящего Договора, для гидроэлектростанций, в размере 100%, от суммы финансового обеспечения исполнения условий настоящего Договора, а при удержания части финансового обеспечения исполнения условий настоящего Договора согласно подпункту 6) настоящего пункта, в размере 70 % от суммы финансового обеспечения исполнения условий настоящего Договора.</w:t>
+        <w:t xml:space="preserve"> статьи 133 Строительного кодекса Республики Казахстан, в течение 52 (пятидесяти двух) месяцев с даты подписания настоящего Договора для газовых электростанций, в течение 60 (шестидесяти) месяцев с даты подписания настоящего Договора, для гидроэлектростанций, в размере 100%, от суммы финансового обеспечения исполнения условий настоящего Договора, а при удержания части финансового обеспечения исполнения условий настоящего Договора согласно подпункту 6) настоящего пункта, в размере 70 % от суммы финансового обеспечения исполнения условий настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра энергетики РК от 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9145,52 +9309,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) предоставить в течение 24 (двадцати четырех) месяцев с даты подписания настоящего Договора копию уведомления о начале строительно-монтажных работ генерирующих установок с маневренным режимом генерации, вновь вводимых в эксплуатацию, направленного в государственный орган, осуществляющий государственный архитектурно-строительный контроль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z281" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20) предоставить копию акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, утвержденного в порядке, определенном Законом о строительной деятельности, в течение 48 (сорока восьми) месяцев с даты подписания настоящего Договора для газовых электростанций, в течение 60 (шестидесяти) месяцев с даты подписания настоящего Договора для гидроэлектростанций;</w:t>
+        <w:t xml:space="preserve">
+      20) предоставить копию акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, утвержденного в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Строительным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, в течение 52 (пятидесяти двух) месяцев с даты подписания настоящего Договора, в течение 60 (шестидесяти) месяцев с даты подписания настоящего Договора для гидроэлектростанций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z282" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) по запросу Единого закупщика направлять информацию о ходе строительства вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z283" w:id="221"/>
     <w:p>
@@ -9490,50 +9674,112 @@
         <w:t>
       27) возместить Единому закупщику затраты, понесенные на разработку предварительного ТЭО, на основании которого проведены аукционные торги, в течение 30 (тридцати) дней с момента включения в реестр победителей аукционных торгов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z298" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) выполнять иные обязательства, определенные законодательством Республики Казахстан в области электроэнергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра энергетики РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z299" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Субъект имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z300" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14799,54 +15045,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) выставлять требование на оплату по соответствующей банковской гарантии или резервному аккредитиву (обеспечивающих исполнение настоящего Договора) при не предоставлении копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок, утвержденного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 74 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон о строительной деятельности), по истечении месяца после окончания срока строительства, предусмотренного технико-экономическим обоснованием, в размере 100%, от суммы финансового обеспечения исполнения условий настоящего Договора, а при удержания части финансового обеспечения исполнения условий настоящего Договора согласно подпункту 6) настоящего пункта, в размере 70 % от суммы финансового обеспечения исполнения условий настоящего Договора.</w:t>
+        <w:t xml:space="preserve"> статьи 133 Строительного кодекса Республики Казахстан, по истечении месяца после окончания срока строительства, предусмотренного технико-экономическим обоснованием, в размере 100%, от суммы финансового обеспечения исполнения условий настоящего Договора, а при удержания части финансового обеспечения исполнения условий настоящего Договора согласно подпункту 6) настоящего пункта, в размере 70 % от суммы финансового обеспечения исполнения условий настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра энергетики РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z463" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Единый закупщик имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z464" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15418,52 +15726,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) предоставить в течение 24 (двадцати четырех) месяцев с даты подписания настоящего Договора копию уведомления о начале строительно-монтажных работ генерирующих установок, вновь вводимых в эксплуатацию, направленного в государственный орган, осуществляющий государственный архитектурно-строительный контроль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z489" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20) предоставить копию акта приемки в эксплуатацию генерирующих установок, вновь вводимых в эксплуатацию, утвержденного в порядке, определенном Законом о строительной деятельности, в течении месяца после ввода в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок мощностью более 35 МВт, использующих гидродинамическую энергию воды, в сроки, определенные ТЭО;</w:t>
+        <w:t xml:space="preserve">
+      20) предоставить копию акта приемки в эксплуатацию генерирующих установок, вновь вводимых в эксплуатацию, утвержденного в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Строительным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, в течении месяца после ввода в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок мощностью более 35 МВт, использующих гидродинамическую энергию воды, в сроки, определенные ТЭО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z490" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) по запросу Единого закупщика направлять информацию о ходе строительства генерирующих установок, вновь вводимых в эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z491" w:id="369"/>
     <w:p>
@@ -15623,50 +15951,112 @@
         <w:t>
       23) оплатить все банковские комиссии и расходы, связанные с финансовым обеспечением исполнения условий настоящего Договора, в том числе и банка получателя (бенефициара);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
     <w:bookmarkStart w:name="z499" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) уведомлять Единого закупщика до заключения Субъектом договора уступки прав и обязанностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра энергетики РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z500" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Субъект имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
     <w:bookmarkStart w:name="z501" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -29942,51 +30332,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>cp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t xml:space="preserve">(5) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -33099,51 +33499,61 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>cp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>(5)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – средняя температура наружного воздуха за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних), в градусах Цельсия ℃;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
     <w:bookmarkStart w:name="z1025" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -44664,55 +45074,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -45038,31 +45448,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>