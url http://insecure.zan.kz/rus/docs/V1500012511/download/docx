--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa4eac8" w14:textId="aa4eac8">
+    <w:p w14:paraId="7cbad74" w14:textId="7cbad74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,246 +102,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра по инвестициям и развитию Республики Казахстан от 30 октября 2015 года № 1024. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 декабря 2015 года № 12511.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 41-32) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В приказ предусматриваются изменения приказом Министра транспорта РК от 11.06.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1189,54 +1103,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок допуска эксплуатанта к авиационным работам и оказания государственной услуги "Выдача свидетельства на право выполнения авиационных работ".</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных и социально ответственных услугах) и определяют порядок допуска эксплуатанта к авиационным работам и оказания государственной услуги "Выдача свидетельства на право выполнения авиационных работ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z242" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z243" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1709,746 +1685,928 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок допуска эксплуатанта к авиационным работам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z264" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Подача заявки и документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z265" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Для получения государственной услуги "Выдача свидетельства на право выполнения авиационных работ" заявитель через веб-портал "электронного правительства" (далее – портал) направляет в уполномоченную организацию заявку подписанную электронной цифровой подписью (далее – ЭЦП) на получение допуска эксплуатанта к выполнению авиационных работ (далее – заявка) по форме согласно </w:t>
+      7. Для получения государственной услуги "Выдача свидетельства на право выполнения авиационных работ" заявитель через веб-портал "цифрового правительства" (далее – портал) направляет в уполномоченную организацию заявку подписанную электронной цифровой подписью (далее – ЭЦП) на получение допуска эксплуатанта к выполнению авиационных работ (далее – заявка) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и пакет документов, согласно пункту 8 Перечня основных требований к оказанию государственной услуги "Выдача свидетельства на право выполнения авиационных работ" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований к оказанию государственной услуги).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z653" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении государственной услуги через портал, заявление в форме электронного документа, удостоверенного (подписанного) электронной цифровой подписью или удостоверенное одноразовым паролем, направляется через шлюз "цифрового правительства" в цифровую систему "Е-лицензирование" (далее – ЕЛ) услугодателя в день приема документов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z266" w:id="32"/>
+    <w:bookmarkStart w:name="z654" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обработка заявления осуществляется услугодателем с момента поступления заявления в ЕЛ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При подаче заявителем всех необходимых электронных документов посредством портала в "личном кабинете" заявителя отображается статус о принятии заявки для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z267" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z267" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченная организация осуществляет регистрацию документов и сведений в день их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z268" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z655" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения заявителя через портал после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z269" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z656" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность, образовании, свидетельстве авиационного персонала, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, свидетельстве на право выполнения авиационных работ (при наличии), государственной регистрации гражданского воздушного судна, сертификате летной годности, сертификате воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="36"/>
+      Оказание государственной услуги осуществляется согласно графику работы, предусмотренному пунктом 7 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z657" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявитель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="37"/>
+      Сведения о документах, удостоверяющих личность, образовании, свидетельстве авиационного персонала, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, свидетельстве на право выполнения авиационных работ (при наличии), государственной регистрации гражданского воздушного судна, сертификате летной годности, сертификате воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры, документ, подтверждающий оплату, уполномоченная организация получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z658" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Истребование от заявителя документов, которые могут быть получены из информационных систем, не допускается.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="38"/>
+      Заявитель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z659" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от заявителя документов, которые могут быть получены из цифровых систем, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При предоставлении заявителем неполного пакета документов согласно перечню, предусмотренного Перечнем основных требований к оказанию государственной услуги и (или) документов с истекшим сроком действия уполномоченная организация в течение двух рабочих дней отказывает в приеме заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z273" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z273" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении заявителем полного пакета документов, согласно перечню документов, предусмотренного Перечнем основных требований к оказанию государственной услуги, уполномоченная организация принимает заявку и документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z274" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z274" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Проверка документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z275" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z275" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченная организация рассматривает представленные заявителем документы и сведения на их соответствие настоящим Правилам в течение 15 (пятнадцати) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z276" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z276" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При соответствии документов требованиям пункта 8 Перечня основных требований к оказанию государственной услуги, уполномоченная организация переходит к этапу сертификационного обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z277" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z277" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Сертификационное обследование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z278" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z278" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для проведения сертификационного обследования уполномоченной организацией создается комиссия (далее – Комиссия) в течение 2 (двух) рабочих дней с включением в ее состав авиационных инспекторов уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z279" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z279" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее количество членов комиссии составляет нечетное число, не менее 3 (трех) человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z280" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z280" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии назначается из числа авиационных инспекторов уполномоченной организации, являющимся членом комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z281" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z281" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия в течение 5 (пяти) рабочих дней осуществляет сертификационное обследование заявителя на его соответствие сертификационным требованиям, предъявляемым к эксплуатантам с использованием инструктивного материала, утвержденного уполномоченной организацией для авиационных инспекторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z282" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z282" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. По результатам сертификационного обследования составляется акт сертификационного обследования (далее – акт) в двух экземплярах по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с указанием фактического состояния объектов заявителя, выводов, рекомендаций и заключения о возможности (невозможности) допуска эксплуатанта к авиационным работам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z283" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z283" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект акта представляется на обсуждение членам комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z284" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z284" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При согласии с содержанием акт подписывается председателем и членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z285" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z285" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возникновении разногласий по содержанию акт готовится в редакции, предлагаемой председателем комиссии. Член комиссии, не согласный с содержанием акта, представляет особое мнение в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z286" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z286" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В особом мнении указываются конкретные мотивы несогласия и их обоснование, а также предлагаемые формулировки. Особое мнение рассматривается членами комиссии с обязательным оформлением протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z287" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z287" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в результате рассмотрения особое мнение не было учтено в акте, член комиссии, представивший его, подписывает акт с пометкой "С особым мнением".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z288" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z288" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт, подписанный председателем и членами комиссии, представляется эксплуатанту для ознакомления и подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z289" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z289" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Несоответствия сертификационным требованиям, выявленные при сертификационном обследовании, подразделяются на три уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z290" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z290" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уровень 1 – несоответствия сертификационным требованиям, препятствующие осуществлению деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z291" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z291" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уровень 2 – несоответствия сертификационным требованиям, не препятствующие осуществлению деятельности при условии его устранения в сроки, согласованные с уполномоченной организацией или введения ограничений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z292" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z292" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уровень 3 – несоответствия сертификационным требованиям, не препятствующие осуществлению деятельности и подлежащее его устранению при совершенствовании производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z293" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z293" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии сертификационным требованиям уровня 3 план корректирующих действий не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z294" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z294" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении в сертификационном обследовании несоответствия эксплуатанта сертификационным требованиям, отнесенного к уровню 2 уполномоченная организация согласовывает срок для его устранения, не превышающий трех месяцев с момента его выявления, при этом, срок оказания государственной услуги продлевается на тот же срок, установленный для устранения несоответствий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z295" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z295" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявителем в срок 10 (десять) рабочих дней со дня подписания акта представляется план корректирующих действий по их устранению (далее – план). На основе оценки мер, предложенных заявителем по устранению выявленных несоответствий, уполномоченной организацией согласовывается план либо возвращается на доработку с обоснованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z634" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z634" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок, указанный в плане, продлевается уполномоченной организацией при условии предоставления заявителем обоснования о необходимости его изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2467,1066 +2625,1188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="63"/>
+    <w:bookmarkStart w:name="z297" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Уполномоченная организация контролирует представление заявителем плана и (или) выполнение корректирующих действий в установленные планом сроки путем проведения проверки или иных форм контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z298" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z298" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непредставлении заявителем приемлемого плана или не выполнение корректирующих действий в сроки, согласованные уполномоченной организацией, несоответствие сертификационным требованиям уровня 2 становится несоответствием сертификационным требованиям уровня 1, и уполномоченная организация отказывает в выдаче свидетельства на право выполнения авиационных работ или отзывает ранее выданное свидетельство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z299" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z299" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Несоответствия сертификационным требованиям уровня 1 характеризуются неспособностью заявителя обеспечить охрану жизни и здоровья человека, окружающей среды, безопасность полетов и авиационную безопасность, исходя из технических и финансовых возможностей заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z300" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z300" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии сертификационным требованиям уровня 1 уполномоченная организация в сфере гражданской авиации отказывает в выдаче свидетельства либо ограничивает действие свидетельства в случаях и порядке, установленных законодательством Республики Казахстан об использовании воздушного пространства Республики Казахстан и деятельности авиации, до момента устранения выявленных несоответствий заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z301" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z301" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Допуск (отказ в допуске) эксплуатанта к авиационным работам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z302" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z302" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. По результатам сертификационного обследования уполномоченная организация в срок 3 (три) рабочих дня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z303" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z303" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в случае отсутствия несоответствий уровней 1 и 2 оформляет свидетельство по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z304" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z304" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несоответствие уровня 3 не является препятствием для оформления свидетельства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z305" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z305" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при выявлении оснований для отказа в оказании государственной услуги, уполномоченная организация уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z306" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z306" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z307" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z307" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам заслушивания формируется результат оказания государственной услуги, либо мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z308" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z308" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного ЭЦП уполномоченного лица уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z309" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z309" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Уполномоченная организация обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="76"/>
+      20. Уполномоченная организация обеспечивает внесение данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания, в порядке, определенном уполномоченным органом в сфере цифровизации, согласно подпункту 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z660" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган в сфере гражданской авиации в течение трех рабочих дней после государственной регистрации приказа, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, оператору информационно-коммуникационной инфраструктуры "электронного правительства", услугодателю и в Единый контакт-центр.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="77"/>
+      Уполномоченный орган в сфере гражданской авиации в течение трех рабочих дней после государственной регистрации приказа, направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, определяющие порядок оказания государственной услуги, оператору цифровой инфраструктуры "цифрового правительства", услугодателю и в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок внесения изменений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z312" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z312" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Изменения в свидетельство вносятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z313" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z313" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по заявке эксплуатанта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z314" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z314" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по решению уполномоченной организацией по результатам проведенной проверки эксплуатанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z315" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z315" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. При изменении наименования эксплуатанта, организационно-правовой формы юридического лица, юридического адреса, ведомственной принадлежности, эксплуатант направляет в уполномоченную организацию через портал подписанную ЭЦП заявку на внесение изменений в свидетельство и/или в эксплуатационные спецификации по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и пакет документов, согласно пункту 8 Перечня основных требований к оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z316" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z316" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. При приобретении в собственность, аренды без экипажа эксплуатантом воздушных судов одного типа с эксплуатируемыми, эксплуатант направляет в уполномоченную организацию через портал подписанную ЭЦП заявку по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и пакет документов, согласно пункту 8 Перечня основных требований к оказанию государственной услуги для внесения изменений в эксплуатационные спецификации частей А и В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z317" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z317" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация рассматривает представленные документы и сведения и вносит соответствующие изменения в эксплуатационные спецификации частей А и В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z318" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z318" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При приобретении в собственность, аренды без экипажа эксплуатантом воздушных судов других типов, которые ранее не эксплуатировались им, эксплуатант направляет в уполномоченную организацию через портал подписанную ЭЦП заявку по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и пакет документов, согласно пункту 8 Перечня основных требований к оказанию государственной услуги для внесения изменений в эксплуатационные спецификации частей А и В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z319" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z319" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация рассматривает представленные документы и сведения, а также проводит проверку эксплуатанта в части, касающейся вносимых изменений, по результатам которых вносятся соответствующие изменения в эксплуатационные спецификации частей А и В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z320" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z320" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка проводится в срок не более пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z321" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z321" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При намерении выполнения новых видов авиационных работ эксплуатант направляет в уполномоченную организацию через портал подписанную ЭЦП заявку по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и пакет документов, согласно пункту 8 Перечня основных требований к оказанию государственной услуги для внесения изменений в эксплуатационные спецификации части В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z322" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z322" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация рассматривает представленные документы и сведения, а также проводит проверку эксплуатанта в части, касающейся вносимых изменений, по результатам которых вносятся соответствующие изменения в эксплуатационные спецификации часть В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z323" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z323" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка проводится в срок не более пяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Сведения о документах, удостоверяющих личность, образовании, свидетельстве авиационного персонала, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, свидетельстве на право выполнения авиационных работ (при наличии), государственной регистрации гражданского воздушного судна, сертификате летной годности, сертификате воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z661" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заявитель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Сведения о документах, удостоверяющих личность, образовании, свидетельстве авиационного персонала, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, свидетельстве на право выполнения авиационных работ (при наличии), государственной регистрации гражданского воздушного судна, сертификате летной годности, сертификате воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявитель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="92"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. При намерении исключить воздушное судно и/или вид авиационных работ эксплуатант направляет в уполномоченную организацию через портал подписанную ЭЦП заявку по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z327" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z327" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация рассматривает представленную заявку и вносит изменения в эксплуатационные спецификации частей А и/или В.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z328" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z328" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. При предоставлении заявителем неполного пакета документов согласно перечню, предусмотренного Перечнем основных требований к оказанию государственной услуги и (или) документов с истекшим сроком действия уполномоченная организация в течение двух рабочих дней отказывает в приеме заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z329" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z329" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении заявителем полного пакета документов, согласно перечню документов, предусмотренного Перечнем основных требований к оказанию государственной услуги, уполномоченная организация принимает заявку и документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z330" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z330" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Уполномоченная организация отказывает во внесении изменений в свидетельство и/или эксплуатационные спецификации по основаниям, предусмотренным подпунктами 3) и 5) пункта 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z635" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z635" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ не препятствует повторному обращению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z636" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z636" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги, уполномоченная организация уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z637" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z637" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z638" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z638" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам заслушивания формируется результат оказания государственной услуги, либо мотивированный отказ в оказании государственной услуги по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z639" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z639" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги направляется в "личный кабинет" заявителя в форме электронного документа, подписанного ЭЦП уполномоченного лица уполномоченной организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3545,188 +3825,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z336" w:id="102"/>
+    <w:bookmarkStart w:name="z336" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок приостановления действия и отзыва свидетельства на право выполнения авиационных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z337" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z337" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Уполномоченная организация приостанавливает действие свидетельства в соответствии с положениями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 16-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, а также в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z640" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z640" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) несоблюдения эксплуатантом сертификационных требований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z641" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z641" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) необеспечения страхования в соответствии с требованиями законодательства Республики Казахстан об обязательных видах страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z642" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z642" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выявления нарушений, влияющих на безопасность полетов, установленных при инспекционных проверках, в том числе в иностранных государствах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z643" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z643" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) письменного заявления эксплуатанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3745,210 +4025,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="108"/>
+    <w:bookmarkStart w:name="z342" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Уполномоченная организация отзывает свидетельство на право выполнения авиационных работ в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z644" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z644" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получения свидетельства на право выполнения авиационных работ, поддержания соответствия сертификационным требованиям эксплуатантом путем фальсификации представленных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z645" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z645" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) совершения противозаконных действий или незаконного использования свидетельства на право выполнения авиационных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z646" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z646" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) неуведомления уполномоченной организации о дате и цели выполненного нерегулярного международного полета вне пределов воздушного пространства Республики Казахстан либо представление в уведомлении недостоверной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z647" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z647" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) не расположения на территории Республики Казахстан головного офиса эксплуатанта гражданского воздушного судна, выполняющего нерегулярные полеты вне пределов воздушного пространства Республики Казахстан, и операционно-финансовые решения, влияющие на направление, контроль и координацию деятельности и операций организации не доступны для проверки компетентными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z648" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z648" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) если имеется в отношении заявителя решение суда, вступившее в законную силу, запрещающее ему оказание данного вида услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z649" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z649" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) письменного заявления эксплуатанта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z650" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z650" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в случае приостановления действия свидетельства сроком более трех лет для эксплуатантов легких и сверхлегких воздушных судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3967,110 +4247,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="116"/>
+    <w:bookmarkStart w:name="z350" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случаях, указанных в подпунктах 1), 2) и 3) пункта 30 настоящих Правил, уполномоченная организация приостанавливает действие свидетельства с указанием причины приостановления до момента устранения эксплуатантом выявленных нарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z651" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z651" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если эксплуатант в установленные планом сроки не устранил несоответствия и (или) нарушения, повлекшие к приостановлению действия свидетельства, уполномоченная организация отзывает свидетельство. Эксплуатант при отзыве свидетельства, в срок 3 (три) рабочих дня возвращает оригинал свидетельства в уполномоченную организацию с момента получения уведомления об отзыве свидетельства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z652" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z652" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возобновление действия свидетельства в случае его приостановления, осуществляется уполномоченной организацией после выполнения эксплуатантом плана в установленные сроки и проведения проверки уполномоченной организацией эксплуатанта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4089,70 +4369,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="119"/>
+    <w:bookmarkStart w:name="z353" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уполномоченная организация сообщает эксплуатанту о принятом решении о возобновлении либо об отказе в возобновлении действия свидетельства в письменной форме в срок не позднее 3 (трех) рабочих дней с даты завершения проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4171,408 +4451,532 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="120"/>
+    <w:bookmarkStart w:name="z354" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При приостановлении действия или отзыва свидетельства, уполномоченная организация информирует о принятом решении эксплуатанта и орган обслуживания воздушного движения в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z355" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z355" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При приостановлении или отзыва свидетельства уполномоченная организация вносит информацию в портал "правительство для граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z356" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z356" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок обжалования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z357" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z357" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Рассмотрение жалобы на административное действие (бездействие) уполномоченной организации, связанное с принятием административного акта в административном (досудебном) порядке, производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z358" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z358" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Жалоба заявителя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="125"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z359" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уполномоченной организации – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z360" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z360" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченным органом в сфере гражданской авиации, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z361" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 с изменениями, внесенными приказом Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жалоба подается в уполномоченную организацию и (или) в уполномоченный орган в сфере гражданской авиации и (или) должностному лицу, чье решение, действие (бездействие) обжалуются, а также в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z362" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z362" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченная организация, уполномоченный орган в сфере гражданской авиации, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z363" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z363" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, уполномоченная организация, уполномоченный орган в сфере гражданской авиации, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляют жалобу в орган, рассматривающий жалобу, если в течение 3 (трех) рабочих дней принято решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z364" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z364" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок рассмотрения жалобы уполномоченной организацией, уполномоченным органом в сфере гражданской авиации, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="131"/>
+        <w:t xml:space="preserve"> статьи 25 Закона о государственных и социально ответственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z365" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z366" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z366" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z367" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z367" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z368" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z368" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменениями, внесенными приказом Министра транспорта РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4735,64 +5139,64 @@
               <w:t>уполномоченной организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от _______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z79" w:id="135"/>
+      <w:bookmarkStart w:name="z79" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН/ИИН заявителя_______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банковские реквизиты заявителя юридического лица или физического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4851,164 +5255,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Контактные телефоны/факс/адрес электронной почты, код сети авиационной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фиксированной электросвязи (АФТН) ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z370" w:id="136"/>
+    <w:bookmarkStart w:name="z370" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка на получение допуска эксплуатанта к выполнению авиационных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z371" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z371" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Прошу разрешить _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное название заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>допуск на право выполнения авиационных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="138"/>
+    <w:bookmarkStart w:name="z372" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Регионы полетов в пределах Республики Казахстан или за ее пределами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z373" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z373" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заявляемые виды авиационных работ       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6407,70 +6811,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z374" w:id="140"/>
+    <w:bookmarkStart w:name="z374" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Руководящие работники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6800,529 +7204,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z375" w:id="141"/>
+    <w:bookmarkStart w:name="z375" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Летный и инструкторский состав</w:t>
-      </w:r>
-[...460 lines deleted...]
-      6. Инженерно-технический персонал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -7376,52 +7318,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ф.И.О.</w:t>
+              <w:t xml:space="preserve">
+Ф.И.О. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7449,123 +7391,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свидетельство специалиста</w:t>
+Медицинский сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общий стаж работы</w:t>
+Налет общий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Допуски на выполнение технического обслуживания воздушного судна</w:t>
+Сертификаты (свидетельства) авиационного персонала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7724,67 +7666,67 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z377" w:id="143"/>
+    <w:bookmarkStart w:name="z376" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Воздушные суда</w:t>
+      6. Инженерно-технический персонал</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
@@ -7803,231 +7745,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тип и бортовой номер воздушного судна</w:t>
+ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cертификат летной годности, сертификат воздушного судна по шуму (при наличии), разрешение на использование радиопередающей аппаратуры (№, дата выдачи)</w:t>
+Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Аэродром (площадка) базирования</w:t>
+              <w:t xml:space="preserve">
+Должность </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пассажировместимость / грузоподъемность</w:t>
+Свидетельство специалиста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Виды полетов</w:t>
+Общий стаж работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Время суток</w:t>
+Допуски на выполнение технического обслуживания воздушного судна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8186,287 +8128,763 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z377" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Заявитель обязуется: выполнять процедуры сертификации; отвечать</w:t>
-[...220 lines deleted...]
-        <w:t>БИН – бизнес-идентификационный номер.</w:t>
+      7. Воздушные суда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип и бортовой номер воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cертификат летной годности, сертификат воздушного судна по шуму (при наличии), разрешение на использование радиопередающей аппаратуры (№, дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аэродром (площадка) базирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пассажировместимость / грузоподъемность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виды полетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Время суток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z662" w:id="145"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заявитель обязуется: выполнять процедуры сертификации; отвечать сертификационным требованиям, признавать и выполнять требования законодательства Республики Казахстан и нормативных правовых актов в сфере использования воздушного пространства и деятельности авиации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z663" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z664" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электронно цифровая подпись) (Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z665" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z666" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. – Фамилия имя отчество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z667" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z668" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8612,112 +9030,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное название заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z380" w:id="144"/>
+    <w:bookmarkStart w:name="z380" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на внесение изменений в свидетельство и/или связанные с ним</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>эксплуатационные спецификации при изменениях наименования эксплуатанта,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организационно-правовой формы юридического лица, юридического адреса, ведомственной принадлежности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z381" w:id="145"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z381" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу внести изменения в свидетельство на право выполнения авиационных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от _________20__года №___ и/или эксплуатационные спецификации в связи с изменением:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8731,80 +9149,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z382" w:id="146"/>
+          <w:bookmarkStart w:name="z382" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование изменений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8820,80 +9238,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="147"/>
+          <w:bookmarkStart w:name="z385" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование эксплуатанта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8905,80 +9323,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z388" w:id="148"/>
+          <w:bookmarkStart w:name="z388" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организационно-правовая форма</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8990,80 +9408,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="149"/>
+          <w:bookmarkStart w:name="z391" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридический адрес</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9075,135 +9493,135 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="150"/>
+          <w:bookmarkStart w:name="z394" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ведомственная принадлежность</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z397" w:id="151"/>
+      <w:bookmarkStart w:name="z397" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Электронно цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9381,1080 +9799,93 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное название заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z400" w:id="152"/>
+    <w:bookmarkStart w:name="z400" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на внесение воздушных судов одного типа с эксплуатируемыми</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в эксплуатационные спецификации частей А и В к свидетельству</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на право выполнения авиационных работ от _____20___года №____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...985 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z428" w:id="161"/>
+    <w:bookmarkStart w:name="z401" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу внести изменения в эксплуатационные спецификации части А и В в связи с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -10470,51 +9901,51 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z429" w:id="162"/>
+          <w:bookmarkStart w:name="z402" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10559,51 +9990,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z432" w:id="163"/>
+          <w:bookmarkStart w:name="z405" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10644,51 +10075,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="164"/>
+          <w:bookmarkStart w:name="z408" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10709,51 +10140,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z438" w:id="165"/>
+    <w:bookmarkStart w:name="z411" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о воздушном судне</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -10772,51 +10203,51 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="166"/>
+          <w:bookmarkStart w:name="z412" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11120,51 +10551,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z451" w:id="167"/>
+      <w:bookmarkStart w:name="z424" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -11336,190 +10767,1177 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченной организации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от _______________________</w:t>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное название заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z454" w:id="168"/>
+    <w:bookmarkStart w:name="z427" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Заявка на внесение воздушных судов других типов в эксплуатационные спецификации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>частей А и В к свидетельству на право выполнения авиационных работ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от _________ 20___ года №____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z428" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу внести изменения в эксплуатационные спецификации части А и В в связи с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z429" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование изменений</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выбрать "✓"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z432" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приобретение в собственность воздушного судна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z435" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">аренда воздушного судна </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z438" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о воздушном судне</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z439" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изготовитель</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модификации я и заводской номер воздушного судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государство регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные и регистрационные опознавательные знаки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z451" w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Электронно цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия имя отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уполномоченной организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное название заявителя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z454" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Заявка внесение в эксплуатационные спецификации части В видов авиационных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к свидетельству на право выполнения авиационных работ от _____20___года №____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z455" w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z455" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу внести изменения в эксплуатационные спецификации часть В следующие виды авиационных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="170"/>
+          <w:bookmarkStart w:name="z456" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11571,80 +11989,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="171"/>
+          <w:bookmarkStart w:name="z460" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11692,80 +12110,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="172"/>
+          <w:bookmarkStart w:name="z464" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11813,80 +12231,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="173"/>
+          <w:bookmarkStart w:name="z468" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11934,80 +12352,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z472" w:id="174"/>
+          <w:bookmarkStart w:name="z472" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12055,80 +12473,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z476" w:id="175"/>
+          <w:bookmarkStart w:name="z476" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12176,80 +12594,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="176"/>
+          <w:bookmarkStart w:name="z480" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12297,80 +12715,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z484" w:id="177"/>
+          <w:bookmarkStart w:name="z484" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12418,80 +12836,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="178"/>
+          <w:bookmarkStart w:name="z488" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12539,80 +12957,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z492" w:id="179"/>
+          <w:bookmarkStart w:name="z492" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12660,80 +13078,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z496" w:id="180"/>
+          <w:bookmarkStart w:name="z496" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12781,80 +13199,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="181"/>
+          <w:bookmarkStart w:name="z500" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12902,80 +13320,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="182"/>
+          <w:bookmarkStart w:name="z504" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13003,140 +13421,140 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z508" w:id="183"/>
+    <w:bookmarkStart w:name="z508" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о воздушном судне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z509" w:id="184"/>
+          <w:bookmarkStart w:name="z509" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тип воздушного судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13207,64 +13625,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z515" w:id="185"/>
+      <w:bookmarkStart w:name="z515" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Электронно цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13442,182 +13860,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное название заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z518" w:id="186"/>
+    <w:bookmarkStart w:name="z518" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на исключение из эксплуатационных спецификации частей А и/или В</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к свидетельству на право выполнения авиационных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от ______ 20___ года № ____ воздушных судов и/или видов авиационных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z519" w:id="187"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z519" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу исключить из эксплуатационных спецификации частей А и/или В воздушные суда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="188"/>
+          <w:bookmarkStart w:name="z520" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тип воздушного судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13682,141 +14100,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z526" w:id="189"/>
+    <w:bookmarkStart w:name="z526" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Следующие виды авиационных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z527" w:id="190"/>
+          <w:bookmarkStart w:name="z527" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13868,80 +14286,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z531" w:id="191"/>
+          <w:bookmarkStart w:name="z531" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13989,80 +14407,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="192"/>
+          <w:bookmarkStart w:name="z535" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14110,80 +14528,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z539" w:id="193"/>
+          <w:bookmarkStart w:name="z539" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14231,80 +14649,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z543" w:id="194"/>
+          <w:bookmarkStart w:name="z543" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14352,80 +14770,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z547" w:id="195"/>
+          <w:bookmarkStart w:name="z547" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14473,80 +14891,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z551" w:id="196"/>
+          <w:bookmarkStart w:name="z551" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14594,80 +15012,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z555" w:id="197"/>
+          <w:bookmarkStart w:name="z555" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14715,80 +15133,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="198"/>
+          <w:bookmarkStart w:name="z559" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14836,80 +15254,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z563" w:id="199"/>
+          <w:bookmarkStart w:name="z563" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14957,80 +15375,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z567" w:id="200"/>
+          <w:bookmarkStart w:name="z567" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15078,80 +15496,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z571" w:id="201"/>
+          <w:bookmarkStart w:name="z571" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15199,80 +15617,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z575" w:id="202"/>
+          <w:bookmarkStart w:name="z575" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15306,64 +15724,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z579" w:id="203"/>
+      <w:bookmarkStart w:name="z579" w:id="211"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полноту и достоверность предоставленных сведений подтверждаю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Электронно цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15475,117 +15893,202 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>эксплуатанта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к авиационным работам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="204"/>
+    <w:bookmarkStart w:name="z239" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача свидетельства на право выполнения авиационных работ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра транспорта РК от 05.11.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Министра транспорта РК от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 360</w:t>
+        <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра транспорта РК от 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15619,51 +16122,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование государственной услуги "Выдача свидетельства на право выполнения авиационных работ"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование подвида государственной услуги:</w:t>
+Наименование подвида (при наличии) государственной услуги:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) авиационно-химические работы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16115,51 +16618,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16169,51 +16672,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По всем подвидам государственной услуги:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-портал "электронного правительства"</w:t>
+портал "Цифрового правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16246,51 +16749,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16485,87 +16988,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16598,51 +17101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16819,51 +17322,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии) и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17042,51 +17545,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-График работы услугодателя </w:t>
+ График работы услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17096,51 +17599,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) портал – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявки и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) уполномоченная организация – с понедельника по пятницу с 8-30 до 17-30 часов, с перерывом на обед с 13-00 до 14-00 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+2) уполномоченная организация – с понедельника по пятницу с 8-00 до 17-00 часов, с перерывом на обед с 13-00 до 14-00 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17173,51 +17676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17731,69 +18234,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Для исключения из эксплуатационных спецификации частей А и/или В воздушных судов и/или видов авиационных работ заявитель подает заявку подписанную ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документах, удостоверяющих личность, образовании, свидетельстве авиационного персонала, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, свидетельстве на право выполнения авиационных работ (при наличии), государственной регистрации гражданского воздушного судна, сертификате летной годности, сертификате воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...17 lines deleted...]
-Заявитель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+Сведения о документах, удостоверяющих личность, образовании, свидетельстве авиационного персонала, о государственной регистрации (перерегистрации) юридического лица, о государственной регистрации в качестве индивидуального предпринимателя, свидетельстве на право выполнения авиационных работ (при наличии), государственной регистрации гражданского воздушного судна, сертификате летной годности, сертификате воздушного судна по шуму, разрешения на использование радиопередающей аппаратуры уполномоченная организация получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявитель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17826,179 +18329,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной или социально ответственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, предусмотренных в </w:t>
+2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, предусмотренных в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункте 7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 16 Закона;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
-[...35 lines deleted...]
-4) в отношении заявителя имеется решение суда, запрещающее ему оказание данного вида услуг;</w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной или социально ответственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении заявителя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной или социально ответственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -18050,52 +18571,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии) в том числе, оказываемой в электронной форме и через Государственную корпорацию </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18129,50 +18650,71 @@
               <w:t>
 Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг. Телефон Единого контакт центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18303,88 +18845,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="205"/>
+    <w:bookmarkStart w:name="z152" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт сертификационного обследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z157" w:id="206"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z157" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с приказом __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование уполномоченной организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18838,92 +19380,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="207"/>
+    <w:bookmarkStart w:name="z160" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕСПУБЛИКА КАЗАХСТАН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наименование уполномоченной организации Свидетельство на право выполнения авиационных работ № KАZ–______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19173,64 +19715,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактная информация:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z580" w:id="208"/>
+      <w:bookmarkStart w:name="z580" w:id="216"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящее свидетельство удостоверяет допуск эксплуатанта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19442,281 +19984,281 @@
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z581" w:id="209"/>
+          <w:bookmarkStart w:name="z581" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование эксплуатанта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свидетельство №___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z584" w:id="210"/>
+    <w:bookmarkStart w:name="z584" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эксплуатационные спецификации (эксплуатационные требования и ограничения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z585" w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z585" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Часть А - Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z586" w:id="212"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z586" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие эксплуатационные спецификации выдаются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 30 октября 2015 года № 1024 "Об утверждении Правил допуска эксплуатанта к авиационным работам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12511).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z587" w:id="213"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z587" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Эксплуатанту разрешается эксплуатировать для выполнения авиационных работ воздушные суда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z588" w:id="214"/>
+          <w:bookmarkStart w:name="z588" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тип воздушного судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19768,80 +20310,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z592" w:id="215"/>
+          <w:bookmarkStart w:name="z592" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20081,64 +20623,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z604" w:id="216"/>
+      <w:bookmarkStart w:name="z604" w:id="224"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Электронно цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20146,316 +20688,316 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Фамилия имя отчество)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата выдачи "___" _________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z605" w:id="217"/>
+    <w:bookmarkStart w:name="z605" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование уполномоченной организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z606" w:id="218"/>
+          <w:bookmarkStart w:name="z606" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование эксплуатанта</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свидетельство №___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z609" w:id="219"/>
+    <w:bookmarkStart w:name="z609" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эксплуатационные спецификации (эксплуатационные требования и ограничения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z610" w:id="220"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z610" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Часть В - Разрешения и ограничения по выполнению авиационных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z611" w:id="221"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z611" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Воздушные суда эксплуатанта "____________" подготовлены к выполнению авиационных работ в соответствии с действующими нормативными правовыми актами Республики Казахстан (договаривающихся государств).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z612" w:id="222"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z612" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полеты разрешены: в пределах территории Республики Казахстан и/или за пределами территории Республики Казахстан (страна).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="223"/>
+          <w:bookmarkStart w:name="z613" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тип и государственный и регистрационный опознавательные знаки воздушного судна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20577,80 +21119,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z618" w:id="224"/>
+          <w:bookmarkStart w:name="z618" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20990,64 +21532,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z633" w:id="225"/>
+      <w:bookmarkStart w:name="z633" w:id="233"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченной организации либо лицо, его замещающее</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Электронно цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21187,64 +21729,64 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мотивированный отказ в выдаче свидетельства на право выполнения авиационных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z223" w:id="226"/>
+      <w:bookmarkStart w:name="z223" w:id="234"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО "Авиационная администрация Казахстана" рассмотрев Вашу заявку</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от [дата заявки] года № [номер заявки], сообщает об отказе в выдаче</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21384,55 +21926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21758,31 +22300,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>