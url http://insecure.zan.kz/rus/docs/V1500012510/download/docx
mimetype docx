--- v0 (2025-10-13)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ad5cd2d" w14:textId="ad5cd2d">
+    <w:p w14:paraId="5c5f243" w14:textId="5c5f243">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1221,170 +1221,209 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) станция энергопроизводящей организации – теплоэлектроцентраль, входящая в состав действующей энергопроизводящей организации (далее – станция ЭПО).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z31" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения объема услуги по поддержанию готовности электрической мощности для договоров о покупке услуги по поддержанию готовности электрической мощности, заключаемых единым закупщиком с действующими энергопроизводящими организациями, в состав которых входят теплоэлектроцентрали</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z32" w:id="16"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Объем услуги по поддержанию готовности электрической мощности для договора о покупке услуги по поддержанию готовности электрической мощности, заключаемого единым закупщиком с действующей энергопроизводящей организацией, в состав которой входят теплоэлектроцентрали (далее – Объем услуги), определяется после получения заключения совета рынка, рекомендательного характера, по расчету объема услуги по поддержанию готовности электрической мощности для договора о покупке услуги по поддержанию готовности электрической мощности, заключаемого единым закупщиком с действующей энергопроизводящей организацией, в состав которой входят теплоэлектроцентрали (далее – Расчет), подготовленного согласно настоящим Правилам и направленного совету рынка действующей энергопроизводящей организацией, в состав которой входят теплоэлектроцентрали, до первого октября года, предшествующего расчетному году, по форме согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z33" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение совета рынка осуществляется посредством получения письма о соответствии Расчета настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение представляется советом рынка в течение восьми рабочих дней со дня внесения ему Расчета действующей энергопроизводящей организацией, в состав которой входят теплоэлектроцентрали в разбивке по электрическим станциям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра энергетики РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Расчет Объема услуги осуществляется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z34" w:id="18"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4406900" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1405,2614 +1444,2781 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОП– Объем услуги, в МВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="393700" cy="279400"/>
+            <wp:extent cx="673100" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="393700" cy="279400"/>
+                      <a:ext cx="673100" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– Объем услуги, в МВт;</w:t>
+        <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="673100" cy="457200"/>
+            <wp:extent cx="685800" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="673100" cy="457200"/>
+                      <a:ext cx="685800" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
+        <w:t xml:space="preserve"> – максимальное за соответствующий год значение электрической мощности собственного потребления энергопроизводящей организации, указываемое в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="685800" cy="406400"/>
+            <wp:extent cx="660400" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="685800" cy="406400"/>
+                      <a:ext cx="660400" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– максимальное за соответствующий год значение электрической мощности собственного потребления энергопроизводящей организации, указываемое в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
+        <w:t xml:space="preserve"> – минимальное из следующих двух значений: 1) объем услуги по поддержанию готовности электрической мощности, установленный в договоре о покупке услуги по поддержанию готовности электрической мощности, заключенном энергопроизводящей организацией с единым закупщиком после (на основании) заключения с уполномоченным органом в области электроэнергетики инвестиционного соглашения на модернизацию, расширение, реконструкцию и (или) обновление, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 15-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона (за вычетом учтенного в данном объеме значений электрической мощности конденсационных турбин), 2) плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, вводимых в эксплуатацию в рамках инвестиционного соглашения на модернизацию, расширение, реконструкцию и (или) обновление, и имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода; 3) объем услуги по поддержанию готовности электрической мощности, установленный в договоре о покупке услуги по поддержанию готовности электрической мощности, заключенном энергопроизводящей организацией с единым закупщиком согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 15-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="660400" cy="342900"/>
+            <wp:extent cx="419100" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="660400" cy="342900"/>
+                      <a:ext cx="419100" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– минимальное из следующих двух значений: 1) объем услуги по поддержанию готовности электрической мощности, установленный в договоре о покупке услуги по поддержанию готовности электрической мощности, заключенном энергопроизводящей организацией с единым закупщиком после (на основании) заключения с уполномоченным органом в области электроэнергетики инвестиционного соглашения на модернизацию, расширение, реконструкцию и (или) обновление, согласно статье 15-4 Закона (за вычетом учтенного в данном объеме значений электрической мощности конденсационных турбин), 2) плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, вводимых в эксплуатацию в рамках инвестиционного соглашения на модернизацию, расширение, реконструкцию и (или) обновление, и имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода;</w:t>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve"> – модуль </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="368300" cy="292100"/>
+            <wp:extent cx="215900" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="368300" cy="292100"/>
+                      <a:ext cx="215900" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– модуль</w:t>
+        <w:t xml:space="preserve"> , в МВт;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="330200" cy="368300"/>
+            <wp:extent cx="215900" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="330200" cy="368300"/>
+                      <a:ext cx="215900" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , в МВт;</w:t>
+        <w:t xml:space="preserve"> – дельта, в МВт, рассчитываемая по следующей формуле:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="279400" cy="228600"/>
+            <wp:extent cx="4953000" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="279400" cy="228600"/>
+                      <a:ext cx="4953000" cy="596900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5892800" cy="635000"/>
+            <wp:extent cx="215900" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5892800" cy="635000"/>
+                      <a:ext cx="215900" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– поправка, в МВт;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="266700" cy="279400"/>
+            <wp:extent cx="520700" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="266700" cy="279400"/>
+                      <a:ext cx="520700" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– поправка, в МВт;</w:t>
+        <w:t xml:space="preserve"> – аттестованная электрическая мощность i-ой электрической станции энергопроизводящей организации, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="723900" cy="393700"/>
+            <wp:extent cx="965200" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="723900" cy="393700"/>
+                      <a:ext cx="965200" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– аттестованная электрическая мощность энергопроизводящей организации, в МВт;</w:t>
+        <w:t xml:space="preserve"> – электрическая мощность собственных нужд i-ой электрической станций энергопроизводящей организации, зафиксированная по результатам соответствующих аттестаций, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="889000" cy="381000"/>
+            <wp:extent cx="558800" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="889000" cy="381000"/>
+                      <a:ext cx="558800" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– сумма электрических мощностей собственных нужд электрических станций энергопроизводящей организации, зафиксированных по результатам соответствующих аттестаций, в МВт;</w:t>
+        <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) i-ой станций ЭПО, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="673100" cy="368300"/>
+            <wp:extent cx="546100" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="673100" cy="368300"/>
+                      <a:ext cx="546100" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
+        <w:t xml:space="preserve"> – максимальная за соответствующий год электрическая мощность экспорта i-ой электрической станции энергопроизводящей организации, указываемая в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате определения (дельты) ее значение окажется положительным (больше нуля), то значение (дельты) приравнивается к нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в результате определения Объема услуги его значение окажется отрицательным, то значение Объема услуги приравнивается к нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра энергетики РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО определяется по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z53" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="711200" cy="381000"/>
+            <wp:extent cx="2603500" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="711200" cy="381000"/>
+                      <a:ext cx="2603500" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="711200" cy="368300"/>
+            <wp:extent cx="762000" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="711200" cy="368300"/>
+                      <a:ext cx="762000" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– максимальная за соответствующий год электрическая мощность поставок субъектам розничного рынка энергопроизводящей организации, указываемая в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
+        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2603500" cy="533400"/>
+            <wp:extent cx="571500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2603500" cy="533400"/>
+                      <a:ext cx="571500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сумма по i;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="762000" cy="469900"/>
+            <wp:extent cx="266700" cy="241300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="762000" cy="469900"/>
+                      <a:ext cx="266700" cy="241300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
+        <w:t>– порядковый номер, изменяющийся от 1 до n;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="571500" cy="342900"/>
+            <wp:extent cx="342900" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="571500" cy="342900"/>
+                      <a:ext cx="342900" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сумма по i;</w:t>
+        <w:t>– общее количество теплоэлектроцентралей, входящих в состав действующей энергопроизводящей организации;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="266700" cy="241300"/>
+            <wp:extent cx="711200" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="266700" cy="241300"/>
+                      <a:ext cx="711200" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– порядковый номер, изменяющийся от 1 до n;</w:t>
+        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) i-той станции ЭПО, в МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkStart w:name="z373" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+      5-1. Максимальное за соответствующий год значение электрической мощности собственного потребления энергопроизводящей организации, указываемое в договоре о покупке услуги по поддержанию готовности электрической мощности, рассчитывается по формуле: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="342900" cy="279400"/>
+            <wp:extent cx="2552700" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="342900" cy="279400"/>
+                      <a:ext cx="2552700" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="711200" cy="406400"/>
+            <wp:extent cx="647700" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="711200" cy="406400"/>
+                      <a:ext cx="647700" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) i-той станции ЭПО, в МВт.</w:t>
+        <w:t xml:space="preserve"> – максимальное за соответствующий год значение электрической мощности собственного потребления энергопроизводящей организации, указываемое в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2844800" cy="508000"/>
+            <wp:extent cx="622300" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2844800" cy="508000"/>
+                      <a:ext cx="622300" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - максимальное за соответствующий год значение электрической мощности собственного потребления i-ой электрической станции энергопроизводящей организации, указываемое в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="685800" cy="368300"/>
+            <wp:extent cx="571500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="685800" cy="368300"/>
+                      <a:ext cx="571500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станции ЭПО, в МВт;</w:t>
+        <w:t xml:space="preserve"> сумма по i;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i– порядковый номер, изменяющийся от 1 до n;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n– общее количество теплоэлектроцентралей, входящих в состав действующей энергопроизводящей организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 5-1 в соответствии с приказом Министра энергетики РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станции ЭПО определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z60" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="520700" cy="381000"/>
+            <wp:extent cx="2844800" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="520700" cy="381000"/>
+                      <a:ext cx="2844800" cy="508000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="228600" cy="279400"/>
+            <wp:extent cx="685800" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="228600" cy="279400"/>
+                      <a:ext cx="685800" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– порядковый номер, изменяющийся от 1 до m;</w:t>
+        <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станции ЭПО, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="304800" cy="190500"/>
+            <wp:extent cx="520700" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="304800" cy="190500"/>
+                      <a:ext cx="520700" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– общее количество действующих генерирующих установок станции ЭПО, имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода;</w:t>
+        <w:t>сумма по j;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="838200" cy="368300"/>
+            <wp:extent cx="228600" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="228600" cy="279400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– порядковый номер, изменяющийся от 1 до m;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="304800" cy="190500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="304800" cy="190500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– общее количество действующих генерирующих установок станции ЭПО, имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="838200" cy="368300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="838200" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– плановое максимальное за соответствующий год значение минимальной электрической мощности j-той генерирующей установки (при заданном уровне ее тепловой нагрузки) станции ЭПО, в МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. рассчитывается максимальный за соответствующий год заданный уровень тепловой нагрузки всех действующих генерирующих установок станции ЭПО, имеющих отопительные отборы, задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z322" w:id="51"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z322" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q = Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4127,351 +4333,351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>роу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z323" w:id="52"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z323" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q – максимальный за соответствующий год заданный уровень тепловой нагрузки всех действующих генерирующих установок станции ЭПО, имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z324" w:id="53"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z324" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>обор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимальное за соответствующий год заданное значение необходимой мощности отпуска тепла станции ЭПО с оборотной водой, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z325" w:id="54"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z325" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>подп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимальное за соответствующий год заданное значение необходимой мощности отпуска тепла станции ЭПО с подпиткой, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z326" w:id="55"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z326" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>опр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимальное за соответствующий год заданное значение необходимости мощности отпуска тепла станции ЭПО для опреснения исходной (морской) воды для нужд ЭПО и региона, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z327" w:id="56"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z327" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>СН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимальное за соответствующий год заданное значение необходимой мощности расхода тепла станции ЭПО на собственные нужды, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z328" w:id="57"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z328" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимальное за соответствующий год заданное значение необходимой мощности расхода тепла станции ЭПО с отпуском пара потребителям, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z329" w:id="58"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z329" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пвк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – средняя за самую холодную пятидневку прошедшего осенне-зимнего периода тепловая мощность пиковых водогрейных котлов станции ЭПО, которые были задействованы в обеспечении теплоснабжением потребителей в течение указанной пятидневки, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z330" w:id="59"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z330" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>роу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – средняя за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних) тепловая мощность всех типов редукционно-охладительных установок станции ЭПО, которые были задействованы в обеспечении теплоснабжением потребителей в течение указанных пятидневок, в Гкал/ч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4490,70 +4696,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Энергопроизводящая организация, в состав которой входят теплоэлектроцентрали, направляет Расчет и заключение совета рынка единому закупщику до пятнадцатого октября года, в котором данный Расчет внесен на рассмотрение в совет рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4587,538 +4793,418 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к Правилам </w:t>
+              <w:t>Приложение к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">определения объема услуги по </w:t>
+              <w:t>определения объема услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">поддержанию готовности </w:t>
+              <w:t>по поддержанию готовности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">электрической мощности для </w:t>
+              <w:t>электрической мощности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">договоров о покупке услуги по </w:t>
+              <w:t>для договоров о покупке услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">поддержанию готовности </w:t>
+              <w:t>по поддержанию готовности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">электрической мощности, </w:t>
+              <w:t>электрической мощности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">заключаемых единым </w:t>
+              <w:t>заключаемых единым</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">закупщиком с действующими </w:t>
+              <w:t>закупщиком с действующими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">энергопроизводящими организациями, </w:t>
+              <w:t>энергопроизводящими организациями,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">в состав которых входят </w:t>
+              <w:t>в состав которых входят</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплоэлектроцентрали</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="61"/>
+    <w:bookmarkStart w:name="z102" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет объема услуги по поддержанию готовности электрической мощности для договора о покупке услуги по поддержанию готовности электрической мощности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции приказа Министра энергетики РК от 25.11.2024 </w:t>
+      Сноска. Приложение – в редакции приказа Министра энергетики РК от 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 414</w:t>
+        <w:t>№ 87-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Параметры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...82 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="768"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование станции ЭПО*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="14"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5141,315 +5227,279 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>cp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(5) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>прям</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>обр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:vertAlign w:val="subscript"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5462,124 +5512,1437 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>цирк</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>тонн/час</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-</w:t>
+G</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
+              <w:t>цирк</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>тонн/час</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="769" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Q</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>обор</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Гкал/ч</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица 1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметры***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5590,5544 +6953,4130 @@
 t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+              <w:t>С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Q</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>пвк</w:t>
-            </w:r>
+              <w:t>подп</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Гкал/ч</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Q</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>роу</w:t>
-            </w:r>
+              <w:t>пвк</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Гкал/ч</w:t>
-[...101 lines deleted...]
-          </w:p>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гкал/ч</w:t>
-[...88 lines deleted...]
-              <w:ind w:left="0"/>
+Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>роу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...8 lines deleted...]
-          </w:p>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гкал/ч</w:t>
-[...12 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+Qопр,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Q cн,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Qпар,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Q Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВт – мегаватт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гкал/ч – гигакалории в час;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – числовые значения параметров таблицы отражаются с точностью до десятых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – теплоэлектроцентраль, входящая в состав действующей энергопроизводящей организации (далее – станция ЭПО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – для параметров использованы следующие обозначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) tcp(5) – средняя температура наружного воздуха за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних), в градусах Цельсия ℃;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) tпрям – температура прямой воды по действующему температурному графику станции ЭПО, соответствующая средней температуре наружного воздуха за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних), в градусах Цельсия ℃;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) tобр – температура обратной воды по действующему температурному графику станции ЭПО, соответствующая средней температуре наружного воздуха за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних), в градусах Цельсия ℃;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Gцирк – максимальное значение циркуляции воды по действующему температурному графику станции ЭПО, в тонн/час;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Gподп – значение подпитки по действующему температурному графику станции ЭПО, в тонн/час;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Qобор – максимальное за соответствующий год заданное значение мощности отпуска тепла станции ЭПО с оборотной водой, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) t0 – температура исходной сырой воды, соответствующая средней температуре наружного воздуха за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних), в градусах Цельсия ℃;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Qподп – максимальное за соответствующий год заданное значение мощности отпуска тепла станции ЭПО с подпиткой, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Qпвк – средняя за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних) тепловая мощность пиковых водогрейных котлов станции ЭПО, которые были задействованы в обеспечении теплоснабжением потребителей в течение данных пятидневок, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Qроу – средняя за самые холодные пятидневки пяти прошедших осенне-зимних периодов (последних) тепловая мощность всех типов редукционно-охладительных установок станции ЭПО, которые были задействованы в обеспечении теплоснабжением потребителей в течение указанных пятидневок, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Qопр – максимальное за соответствующей год заданное значение необходимости мощности отпуска тепла станции ЭПО для опреснения исходной (морской) воды для нужд ЭПО и региона, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Qсн – максимальное за соответствующий год заданное значение необходимой мощности расхода тепла станции ЭПО на собственные нужды, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Qпар – максимальное за соответствующий год заданное значение необходимой мощности расхода тепла станции ЭПО с отпуском пара потребителям, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Q – максимальный за соответствующий год заданный уровень тепловой нагрузки всех действующих генерирующих установок станции ЭПО, имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода, в Гкал/ч.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица 2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ГУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>станции ЭПО**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметры***</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Qуст.гу,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="469900" cy="342900"/>
+                  <wp:extent cx="660400" cy="381000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="469900" cy="342900"/>
+                            <a:ext cx="660400" cy="381000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="769" w:type="dxa"/>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Q Гкал/ч</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="768" w:type="dxa"/>
+Qгу,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гкал/ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Рмин.гу,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...3044 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+              <w:t>МВт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="660400" cy="381000"/>
+                  <wp:extent cx="508000" cy="342900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="660400" cy="381000"/>
-[...217 lines deleted...]
-                            <a:off x="0" y="0"/>
                             <a:ext cx="508000" cy="342900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, МВт</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>МВт</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z348" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...136 lines deleted...]
-        <w:t xml:space="preserve">2) </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВт – мегаватт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гкал/ч – гигакалории в час;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * – числовые значения параметров таблицы отражаются с точностью до десятых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** – теплоэлектроцентраль, входящая в состав действующей энергопроизводящей организации (далее – станция ЭПО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – для параметров использованы следующие обозначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Qуст.гу – установленная тепловая мощность генерирующей установки станции ЭПО, имеющей (отопительный) отопительные отбор (отборы) и задействованной в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="660400" cy="381000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="660400" cy="381000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – установленная тепловая мощность всех генерирующих установок станции ЭПО, имеющих отопительные отборы и задействованных в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода, в Гкал/ч.;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Qгу – максимальный за соответствующий год заданный уровень тепловой нагрузки генерирующей установки станции ЭПО, имеющей (отопительный) отопительные отбор (отборы) и задействованной в обеспечении теплоснабжением потребителей в период прохождения осенне-зимнего периода, в Гкал/ч;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Рмин.гу – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующей установки (при заданном уровне ее тепловой нагрузки) станции ЭПО, в МВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="482600" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="660400" cy="381000"/>
-[...159 lines deleted...]
-                      <a:off x="0" y="0"/>
                       <a:ext cx="482600" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станции ЭПО, в МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...81 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица 3*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование ТЭЦ**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11150,1140 +11099,973 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="482600" cy="355600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId37"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="482600" cy="355600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, МВт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="622300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId38"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="482600" cy="355600"/>
+                            <a:ext cx="622300" cy="304800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, МВт</w:t>
-[...233 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+              <w:t>МВт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОП, МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...34 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...129 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...85 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z355" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МВт – мегаватт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12330,649 +12112,649 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** – теплоэлектроцентраль, входящая в состав действующей энергопроизводящей организации (далее – станция ЭПО);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** - для параметров использованы следующие обозначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z356" w:id="81"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="482600" cy="355600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="482600" cy="355600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станции ЭПО, в МВт;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="482600" cy="317500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="482600" cy="317500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок. (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="571500" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="482600" cy="355600"/>
+                      <a:ext cx="571500" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станции ЭПО, в МВт;</w:t>
+        <w:t xml:space="preserve"> - максимальное за соответствующий год значение электрической мощности собственного потребления i-ой электрической станции энергопроизводящей организации, указываемое в договоре о покупке услуги по поддержанию готовности электрической мощности, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="82"/>
-[...60 lines deleted...]
-        </w:drawing>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ОП – объем услуги по поддержанию готовности электрической мощности для договора о покупке услуги по поддержанию готовности электрической мощности, заключаемого единым закупщиком с действующей энергопроизводящей организацией, в состав которой входят теплоэлектроцентрали, в МВт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Графики зависимости всех генерирующих установок, указанных в настоящем Расчете (прикладываются к Расчету).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, к каждому графику зависимости прикладывается пошаговое описание процесса определения по данному графику зависимости минимальной электрической мощности соответствующей генерирующей установки (при заданном уровне ее тепловой нагрузки) с детальным обоснованием каждого указанного шага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если генерирующая установка станции ЭПО имеет несколько отборов пара, то в указанном в настоящем пункте пошаговом описании процесса также указывается обоснование используемого в Расчете распределения пара между отборами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если для использования графика расчета использовались промежуточные расчеты с использованием значений энтальпий пара из отборов, то в указанном в настоящем пункте пошаговом описании процесса также указываются данные расчеты с детальным описанием примененных формул и использованных исходных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Температурные графики на предстоящий осенне-зимний период, согласованные с местным исполнительным органом, всех указанных в настоящем Расчете теплоэлектроцентралей, входящих в состав действующей энергопроизводящей организации (прикладываются к Расчету).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Копии паспортных данных всех генерирующих установок, указанных в настоящем Расчете (прикладываются к Расчету).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Документы, подтверждающие (прикладываются к Расчету):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дни (даты) самых холодных пятидневок каждого из пяти прошедших осенне-зимних периодов (последних);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) средние за самые холодные пятидневки каждого из пяти прошедших осенне-зимних периодов (последних) значения тепловых мощностей указанных в настоящем Расчете пиковых водогрейных котлов и всех типов редукционно-охладительных установок станций ЭПО, которые были задействованы в обеспечении теплоснабжением потребителей в течение данной пятидневки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) средние за самые холодные пятидневки каждого из пяти прошедших осенне-зимних периодов (последних) значения температуры наружного воздуха;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) средние за самые холодные пятидневки каждого из пяти прошедших осенне-зимних периодов (последних) значения температуры исходной сырой воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пошаговое описание вычислений (по формулам, указанных в настоящих Правилах), по результатам которых определены значения параметров, указанных в таблицах 1, 2 и 3 настоящего Расчета (прикладывается к Расчету).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – плановое максимальное за соответствующий год значение минимальной электрической мощности генерирующих установок (при заданном уровне их тепловой нагрузки) станций ЭПО, в МВт;</w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="83"/>
-[...353 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13294,35 +13076,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>