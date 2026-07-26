--- v0 (2025-11-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8085fe" w14:textId="c8085fe">
+    <w:p w14:paraId="7befeca" w14:textId="7befeca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,53 +133,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Настоящий приказ вводится в действие с 01.01.2016 г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -856,50 +860,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 января 2016 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -910,68 +915,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр здравоохранения и</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -980,68 +978,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 социального развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1480,1169 +1471,1002 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1816"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="781"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявленные нарушения (указать статью или пункт нормативного правового акта) и требования по их устранению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок выполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -2901,51 +2725,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра здравоохранения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3109,168 +2933,181 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фамилия, имя и отчество </w:t>
+              <w:t>Фамилия, имя и отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(при его наличии), адрес </w:t>
+              <w:t>(при его наличии), адрес</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">постоянного места жительства </w:t>
+              <w:t>постоянного места жительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">или сведения о регистрации по </w:t>
+              <w:t>или сведения о регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">месту жительства, </w:t>
+              <w:t>по месту жительства,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">индивидуальный идентификационный номер </w:t>
+              <w:t>индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(далее – ИИН), если </w:t>
+              <w:t>идентификационный номер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">работодателем является </w:t>
+              <w:t>(далее – ИИН), если</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">юридическое лицо – его </w:t>
+              <w:t>работодателем является</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">наименование, место </w:t>
+              <w:t>юридическое лицо – его</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование, место</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нахождения, бизнес-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3285,541 +3122,940 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Название населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z26" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                ПРЕДПИСАНИЕ </w:t>
+        <w:t xml:space="preserve"> ПРЕДПИСАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № ___ о выплате работодателем заработной платы  от "___" ______________ 20___ года</w:t>
+        <w:t>№ __ о выплате работодателем заработной платы от "__" ______20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Сноска. Правила дополнены приложением 2 в соответствии с приказом Министра труда и социальной защиты населения РК от 13.08.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции приказа Министра труда и социальной защиты населения РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 2 в соответствии с приказом Министра труда и социальной защиты населения РК от 13.08.2020 </w:t>
-[...338 lines deleted...]
-      В случае неисполнения предписания в установленный государственным инспектором труда срок и после истечения срока на обжалование, если оно не было обжаловано, экземпляр предписания в отношении каждого работника не позднее трех рабочих дней по истечении указанных сроков направляется для принудительного взыскания в соответствующий орган юстиции либо региональную палату частных судебных исполнителей по территориальности в соответствии с </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 193 Трудового кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предписываю в срок до "__" ______20___ года выплатить заработную плату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>следующему (им) работнику (ам):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Фамилия, имя, отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ ____________ г.р.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН: ____________________, адрес местожительства: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в размере _________________ теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Фамилия, имя, отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" ____________ ____________ г.р., ИИН: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адрес местожительства: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в размере _________________ теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Фамилия, имя, отчество (при его наличии), "___" ____________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>г.р., ИИН: __________________ адрес местожительства: ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в размере __________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан предоставить к "___" ___________ 20___ года письменную информацию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>об исполнении настоящего предписания по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственный инспектор труда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________ ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предписание может быть обжаловано вышестоящему государственному инспектору</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>труда или в суд в течение 10 (десяти) рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае неисполнения предписания в установленный государственным инспектором</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>труда срок и после истечения срока на обжалование, если оно не было обжаловано,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>экземпляр предписания в отношении каждого работника не позднее трех рабочих</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дней по истечении указанных сроков направляется для принудительного взыскания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствующий орган юстиции либо региональную палату частных судебных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исполнителей по территориальности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 2 апреля 2010 года "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">                                           (при его наличии), дата получения</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае обжалования предписания в судебном порядке, экземпляр предписания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в отношении каждого работника не позднее трех рабочих дней со дня вступления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>судебного акта в законную силу о признании предписания законным направляется</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для принудительного взыскания в соответствующий орган юстиции либо</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>региональную палату частных судебных исполнителей по территориальности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и статусе судебных исполнителей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан настоящее предписание имеет обязательную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предписание получил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________ _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись Фамилия, имя, отчество (при его наличии), дата получения</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4212,1008 +4448,869 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       следующие нарушения трудового законодательства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1816"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="781"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявленные нарушения (указать статью или пункт нормативного правового акта) и требования по их устранению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок выполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1816" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8433" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1270" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="781" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -11521,55 +11618,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>