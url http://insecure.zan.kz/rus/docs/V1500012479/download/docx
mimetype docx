--- v2 (2025-12-31)
+++ v3 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f30b40" w14:textId="7f30b40">
+    <w:p w14:paraId="3c31993" w14:textId="3c31993">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -796,100 +796,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 79 Закона Республики Казахстан "О гражданской защите" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок сдачи экзаменов руководителей юридических лиц, декларирующих промышленную безопасность, а также членов постоянно действующих экзаменационных комиссий (далее – ПДЭК) указанных юридических лиц.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок сдачи экзаменов руководителей юридических лиц, декларирующих промышленную безопасность, а также членов постоянно действующих экзаменационных комиссий (далее – ПДЭК) указанных юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -984,51 +984,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1278,51 +1278,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1380,460 +1380,544 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для сдачи экзаменов юридическое лицо, декларирующее промышленную безопасность (далее - услугополучатель), направляют услугодателю посредством веб-портала "электронного правительства" www.egov.kz (далее - портал) заявление в форме электронного документа, удостоверенного электронно-цифровой подписью (далее - ЭЦП) услугополучателя, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень основных требований к оказанию государственной услуги, изложены согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в форме Перечня основных требований к оказанию государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем всех необходимых документов посредством портала – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      При подаче услугополучателем всех необходимых документов посредством портала – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление подается не позднее 3 (трех) рабочих дней после назначения на должность руководителя юридического лица или включения в состав ПДЭК и не позднее 45 (сорока пяти) рабочих дней до даты проведения очередной сдачи экзаменов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      Заявление подается не позднее 3 (трех) рабочих дней после назначения на должность руководителя юридического лица или включения в состав ПДЭК и не позднее 45 (сорока пяти) рабочих дней до даты проведения очередной сдачи экзаменов.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий срок рассмотрения заявления и выдачи результата оказания государственной услуги составляет 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...15 lines deleted...]
-      Общий срок рассмотрения заявления и выдачи результата оказания государственной услуги составляет 15 (пятнадцать) рабочих дней.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Работник канцелярии услугодателя осуществляет прием и регистрацию документов в день их поступления и направляет руководителю услугодателя либо лицу его замещающему, которым назначается ответственный исполнитель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="24"/>
+    <w:bookmarkStart w:name="z180" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1888,1174 +1972,1450 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Ответственный исполнитель в течение 2 (двух) рабочих дней с момента регистрации заявления, проверяет полноту указанных в нем сведений, и в случае установления факта неполных сведений готовит мотивированный отказ по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанный ЭЦП руководителя услугодателя либо лица его замещающего, и направляет его услугополучателю через портал в форме электронного документа соответственно, в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 9 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае указания услугополучателем полных сведений, ответственный исполнитель в течение 3 (трех) рабочих дней с момента регистрации заявления направляет услугополучателю уведомление о дате сдачи экзаменов с перечнем нормативно-правовых актов в области промышленной безопасности, по которым будет осуществляться прием экзамена.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      Сведения о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление подписывается ЭЦП руководителя услугодателя, либо лица его замещающего и направляется услугополучателю через портал в форме электронного документа в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      В случае указания услугополучателем полных сведений, ответственный исполнитель в течение 3 (трех) рабочих дней с момента регистрации заявления направляет услугополучателю уведомление о дате сдачи экзаменов с перечнем нормативно-правовых актов в области промышленной безопасности, по которым будет осуществляться прием экзамена.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 31.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тесты разрабатываются уполномоченным органом в области промышленной безопасности. Количество тестовых вопросов составляет сто вопросов. Количество вариантов ответов на один тестовый вопрос составляет четыре, один из которых правильный. Время на выполнение тестов составляет не более ста двадцати минут.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 31.05.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="30"/>
+    <w:bookmarkStart w:name="z183" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1. Минимальные технические требования по техническому оснащению при проведении тестирования изложены согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Во время тестирования экзаменуемым лицам не допускается разговаривать с другими лицами, обмениваться материалами, использовать информацию на бумажных и электронных носителях, пользоваться средствами связи, покидать помещение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При количестве положительных ответов 70 (семьдесят) процентов и более, экзамен считается сданным. В случае, если результаты экзамена составляют менее установленного порогового уровня, экзамен считается не сданным.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. После завершения экзамена экзаменуемому лицу в день прохождения тестирования выдается протокол, с указанием количества правильных ответов по вопросам и конкретных результатов ответов по каждому вопросу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 103</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Результат экзамена оформляется сертификатом по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сертификат сохраняется до очередной сдачи экзаменов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Лица, не сдавшие экзамен, подлежат прохождению повторной сдачи экзамена. Повторная сдача экзамена проводится единожды и не позднее одного месяца.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Лица, не сдавшие повторно экзамен, отстраняются от занимаемой должности в порядке, установленном трудовым законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководителю организаций направляется уведомление с приложением результатов прохождения экзамена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра по чрезвычайным ситуациям РК от 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта 18 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о порядке и статусе оказания государственной услуги поступает в автоматическом режиме в информационную систему мониторинга оказания государственных или социально ответственых услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18-1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Уполномоченный орган в области промышленной безопасности в течение трех рабочих дней направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра по чрезвычайным ситуациям РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...75 lines deleted...]
-      Руководителю организаций направляется уведомление с приложением результатов прохождения экзамена.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      18. Результат оказания государственной услуги подписывается электронной цифровой подписью руководителя услугодателя либо лица его замещающего и направляется через портал в "личный кабинет" услугополучателя в форме электронного документа.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала.</w:t>
-[...17 lines deleted...]
-      Информация о порядке и статусе оказания государственной услуги поступает в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 103</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="40"/>
-[...275 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3092,90 +3452,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3248,51 +3608,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22.Если иное не предусмотрено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3307,51 +3667,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3616,56 +3976,132 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>форма</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Реквизиты юридического лица (адрес, бизнес-идентификационный номер, телефон)]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4530,190 +4966,286 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правый верхний угол - в редакции приказа Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 31.05.2021 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 - в редакции приказа Министра по чрезвычайным ситуациям РК от 31.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами Министра по чрезвычайным ситуациям РК от 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6834,68 +7366,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: [Дата выдачи] год [Наименование организации]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Номер: [Номер документа] [Адрес]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="46"/>
+    <w:bookmarkStart w:name="z196" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование государственного органа], рассмотрев Ваше обращение № [Номер входящего документа] от [Дата] г. сообщает следующее:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7177,286 +7709,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссий указанных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридических лиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3-1 предусматривается в редакции приказа Министра по чрезвычайным ситуациям РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальные технические требования по техническому оснащению при проведении тестирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра по чрезвычайным ситуациям РК от 09.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="48"/>
+    <w:bookmarkStart w:name="z187" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При проведении тестирования, экзаменуемые лица проходят идентификацию по предоставлению документа, удостоверяющего личность.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z188" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При запуске на тестирование используются металлоискатели ручного или рамочного типа. Применение металлоискателей при запуске на тестирование осуществляется в рамках обеспечения безопасности экзаменуемых лиц при проведении тестирования, а также недопущения проноса ими в здание средств связи, электронно-вычислительной техники, фото-, аудио- и видеоаппаратуры, справочных материалов, письменных заметок и иных средств хранения и передачи информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z189" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для того, чтобы начать тестирование, экзаменуемому лицу необходимо подтвердить личность посредством биометрической идентификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z190" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Залы тестирования должны быть оборудованы рабочими станциями (процессор не менее Intel Core i3, оперативная память не менее 4 Гб), системы кондиционирования помещений, диспенсер, зал ожидания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z188" w:id="49"/>
-[...15 lines deleted...]
-      2. При запуске на тестирование используются металлоискатели ручного или рамочного типа. Применение металлоискателей при запуске на тестирование осуществляется в рамках обеспечения безопасности экзаменуемых лиц при проведении тестирования, а также недопущения проноса ими в здание средств связи, электронно-вычислительной техники, фото-, аудио- и видеоаппаратуры, справочных материалов, письменных заметок и иных средств хранения и передачи информации.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Каждая рабочая станция должна быть оснащена веб-камерами для ведения видеозаписи процесса тестирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z189" w:id="50"/>
-[...15 lines deleted...]
-      3. Для того, чтобы начать тестирование, экзаменуемому лицу необходимо подтвердить личность посредством биометрической идентификации.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Залы тестирования должны быть оборудованы современной системой цифрового видео и аудио наблюдения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z190" w:id="51"/>
-[...15 lines deleted...]
-      4. Залы тестирования должны быть оборудованы рабочими станциями (процессор не менее Intel Core i3, оперативная память не менее 4 Гб), системы кондиционирования помещений, диспенсер, зал ожидания.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для обеспечения прозрачности и объективности проведения тестирования аудитории в пунктах проведения обеспечиваются системой общего видеонаблюдения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z191" w:id="52"/>
-[...15 lines deleted...]
-      5. Каждая рабочая станция должна быть оснащена веб-камерами для ведения видеозаписи процесса тестирования.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В каждом зале тестирования должен быть установлен принтер с возможностью печати.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z192" w:id="53"/>
-[...15 lines deleted...]
-      6. Залы тестирования должны быть оборудованы современной системой цифрового видео и аудио наблюдения.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Каждый зал тестирования должен быть оборудован управляемым коммутатором и локальной сетью, и соответствовать требованиям информационной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z193" w:id="54"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7795,59 +8403,59 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="57"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkStart w:name="z199" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1409700" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -8030,112 +8638,112 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 город_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="58"/>
+    <w:bookmarkStart w:name="z205" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СЕРТИФИКАТ № ____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наименование юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z206" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z206" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "____" _______20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[Наименование государственного органа] провел прием экзаменов в объеме требований</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9084,118 +9692,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z207" w:id="60"/>
+      <w:bookmarkStart w:name="z207" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия до "____" _______20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Должность подписывающего Ф.И.О. (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="61"/>
+    <w:bookmarkStart w:name="z203" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6705600" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -9266,55 +9874,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9640,31 +10248,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>