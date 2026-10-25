--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5e9c0b" w14:textId="d5e9c0b">
+    <w:p w14:paraId="0a74209" w14:textId="0a74209">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -139,51 +139,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ !</w:t>
+        <w:t>      Примечание РЦПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие настоящего приказа см. </w:t>
       </w:r>
@@ -2536,634 +2536,712 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 25.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Сервер, оборудование, обеспечивающие фиксацию судебного заседания, обеспечивается мерами, исключающими доступ к ним. Порядок доступа к серверу обеспечивается в соответствии с </w:t>
+      20. Сервер, оборудование, обеспечивающие фиксацию судебного заседания, обеспечиваются мерами, исключающими доступ к ним. Порядок доступа к серверу обеспечивается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об информатизации".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О кибербезопасности".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа и.о. руководителя Судебной администрации РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сохранность копии аудио-, видеозаписи судебного заседания, приобщенной к материалам дела обеспечивается секретарем судебного заседания - на период рассмотрения дела судьей и до передачи дела в архив, архивариусом суда - с момента передачи дела в архив.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      21. Сохранность копии аудио-, видеозаписи судебного заседания, приобщенной к материалам дела обеспечивается секретарем судебного заседания - на период рассмотрения дела судьей и до передачи дела в архив, архивариусом суда - с момента передачи дела в архив.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При принятии дела архивариус проверяет наличие копии аудио-, видеозаписи судебного заседания на материальном (электронном) носителе, приобщенном к материалам дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      22. При принятии дела архивариус проверяет наличие копии аудио-, видеозаписи судебного заседания на материальном (электронном) носителе, приобщенном к материалам дела.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аудио-, видеозаписи судебных заседаний первой и апелляционной инстанций хранятся на сервере системы средств аудио-, видеозаписи департамента Судебной администрации, с репликацией данных из судов первой инстанции ежедневно в регламентное время.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      23. Аудио-, видеозаписи судебных заседаний первой и апелляционной инстанций хранятся на сервере системы средств аудио-, видеозаписи департамента Судебной администрации, с репликацией данных из судов первой инстанции ежедневно в регламентное время.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Руководителя Судебной администрации РК от 06.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аудио-, видеозаписи судебных заседаний на сервере хранения данных суда хранятся не менее 1 (одного) года со дня вступления в законную силу судебного акта. Срок хранения материального (электронного) носителя, содержащего аудио-, видеозапись соответствует сроку хранения гражданского, уголовного и административного дела и дела об административном правонарушении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Руководителя Судебной администрации РК от 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 20</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 21.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      24. Аудио-, видеозаписи судебных заседаний на сервере хранения данных суда хранятся не менее 1 (одного) года со дня вступления в законную силу судебного акта. Срок хранения материального (электронного) носителя, содержащего аудио-, видеозапись соответствует сроку хранения гражданского, уголовного и административного дела и дела об административном правонарушении.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Материальный (электронный) носитель, содержащий аудио-, видеозапись хранится в деле в соответствии с Перечнем документов, образующихся в деятельности Верховного Суда Республики Казахстан, местных и других судов Республики Казахстан, Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан и государственных учреждений Канцелярий судов, с указанием сроков хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Уничтожение материального (электронного) носителя, содержащего аудио-, видеозапись судебного заседания осуществляется согласно Правилам о порядке формирования, отбора, учета, временного хранения и передачи на постоянное хранение в государственные архивные учреждения документов Верховного Суда Республики Казахстан, местных и других судов, Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан) и государственных учреждений Канцелярий судов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Уничтожение аудио-, видеозаписи судебных заседаний из сервера хранения данных системы аудио-, видеозаписи, обеспечивающих фиксирование хода судебного заседания производится автоматически по истечении одного года со дня вступления судебного акта в законную силу. Аудио-, видеозаписи судебных заседаний сохраняется путем передачи (перемещения) на сервер системы электронного архива судебных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...108 lines deleted...]
-      27. Уничтожение аудио-, видеозаписи судебных заседаний из сервера хранения данных системы аудио-, видеозаписи, обеспечивающих фиксирование хода судебного заседания производится автоматически по истечении одного года со дня вступления судебного акта в законную силу. Аудио-, видеозаписи судебных заседаний сохраняется путем передачи (перемещения) на сервер системы электронного архива судебных документов.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок доступа к аудио-, видеозаписи судебного заседания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 25.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ознакомление лиц, участвующих в гражданском, административном или уголовном деле, лица, в отношении которого ведется производство по делу об административном правонарушении, а также других участников производства по делу об административном правонарушении, и их представителей с аудио-, видеозаписью судебного заседания осуществляется по их ходатайству. Ознакомление осуществляется в специально оборудованном для этих целей месте путем предоставления им возможности прослушивания (просмотра) соответствующей аудио-, видеозаписи с использованием необходимых технических средств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 21.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. По окончании ознакомления работник суда проверяет сохранность материального (электронного) носителя, содержащего аудио-, видеозапись судебного заседания, посредством его визуального осмотра.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Представители лиц, пребывающих в местах принудительной изоляции, обеспечиваются возможностью ознакомления с аудио-, видеозаписью судебного заседания. По ходатайству лиц, участвующих в деле, рассматриваемом в порядке гражданского, административного судопроизводства, а также их представителей судом представляется копия аудиозаписи в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 21.06.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 21.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. По ходатайству лиц, указанных в пункте 28 настоящих Правил, судом предоставляется копия аудио-, видеозаписи судебного заседания на основании письменного заявления о выдаче копии аудио-, видеозаписи судебного заседания по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за исключением гражданских и административных дел, дел об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Судом предоставляется копия аудиозаписи судебного заседания по гражданским и административным делам, делам об административных правонарушениях, на основании письменного заявления о выдаче копии аудиозаписи судебного заседания по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3258,272 +3336,306 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случаях, когда дело рассмотрено в закрытом судебном заседании, лицам, участвующим в деле, аудио-, видеозапись судебного заседания не предоставляется, им обеспечивается возможность ознакомления с аудио-, видеозаписью судебного заседания в суде.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В целях обеспечения кибербезопасности работник суда перед записью копии аудио-, видеозаписи форматирует материальный (электронный) носитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. руководителя Судебной администрации РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Копия аудио,- видеозаписи судебного заседания предоставляется по уголовным делам - в течение пяти суток с даты поступления ходатайства в суд.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      33. В целях обеспечения информационной безопасности, работник суда перед записью копии аудио-, видеозаписи форматирует материальный (электронный) носитель.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия аудиозаписи судебного заседания по делам об административных правонарушениях предоставляется в течение трех суток, а по гражданским и административным делам – в течение пяти рабочих дней с даты поступления ходатайства в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции приказа Руководителя Департамента по обеспечению деятельности судов при Верховном Суде РК (аппарата Верховного Суда РК) от 21.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Лицо, ознакомившееся с аудио-, видеозаписью судебного заседания либо получившее ее копию на материальном (электронном) носителе делает соответствующую отметку на ходатайстве об ознакомлении с аудио-, видеозаписью либо получении ее копии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...163 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3596,696 +3708,162 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств аудио-, видеозаписи,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">обеспечивающих фиксирование </w:t>
+              <w:t>обеспечивающих фиксирование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">хода судебного заседания, </w:t>
+              <w:t>хода судебного заседания,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">хранения и уничтожения аудио-, </w:t>
+              <w:t>хранения и уничтожения аудио-,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>видеозаписи, доступа к аудио-, видеозаписи</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>видеозаписи, доступа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...185 lines deleted...]
-              <w:t>(место жительство, номер телефона)</w:t>
+              <w:t>к аудио-, видеозаписи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа и.о. руководителя Судебной администрации РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...368 lines deleted...]
-        <w:t xml:space="preserve">             (дата) (подпись)</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4321,129 +3899,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
-[...77 lines deleted...]
-              <w:t>видеозаписи, доступа к аудио-, видеозаписи</w:t>
+              <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4464,50 +3964,952 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Судье</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ф.И.О. (при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование суда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявителя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(место жительство,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер телефона)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление о выдаче копии аудио-, видеозаписи судебного заседания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z58" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать мне копию аудио-, видеозаписи судебного заседания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" ____________ 20___г. по уголовному делу /материалу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(на материальном (электронном) носителе/посредством цифрового сервиса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обязуюсь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) использовать предоставляемую аудио-, видеозапись судебного заседания только</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в целях судопроизводства, а также в целях установления фактических данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) не допускать распространение персональных данных, если при этом нарушаются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>права и свободы субъекта, а также затрагиваются законные интересы иных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">физических и (или) юридических лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _______________________20____г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об установленной законом административной (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП) и уголовной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК РК) ответственности за нарушение конституционных прав граждан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также за нарушение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и их защите" предупрежден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Материальный (электронный) носитель без каких-либо записей прилагается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проинформирован и согласен, что прилагаемый материальный (электронный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>носитель будет отформатирован и имеющаяся на нем информация будет удалена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">технического применения </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">средств аудио-, видеозаписи, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">обеспечивающих фиксирование </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">хода судебного заседания, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">хранения и уничтожения аудио-, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>видеозаписи, доступа к аудио-, видеозаписи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа и.о. руководителя Судебной администрации РК от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -4529,641 +4931,660 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Судье </w:t>
-[...12 lines deleted...]
-              <w:t>__________________________</w:t>
+              <w:t>Судье _____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при его наличии),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>наименование суда</w:t>
+              <w:t>наименование суда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф.И.О.(при его наличии) заявителя)</w:t>
+              <w:t>(Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявителя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(место жительство, номер телефона)</w:t>
+              <w:t>(место жительство,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер телефона)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Заявление о выдаче копии аудиозаписи судебного заседания</w:t>
+        <w:t xml:space="preserve"> Заявление о выдаче копии аудиозаписи судебного заседания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z62" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать мне копию аудиозаписи судебного заседания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...268 lines deleted...]
-      Об установленной законом административной (</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "___" ____________ 20___г. по гражданскому делу, административному делу,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>делу об административном правонарушении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(на материальном (электронном) носителе/посредством цифрового сервиса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обязуюсь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) использовать предоставляемую аудиозапись судебного заседания только</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в целях судопроизводства, а также в целях установления фактических данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) не допускать распространение персональных данных, если при этом нарушаются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>права и свободы субъекта, а также затрагиваются законные интересы иных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>физических и (или) юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _______________________20____ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об установленной законом административной (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статья 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> КоАП) и уголовной </w:t>
+        <w:t xml:space="preserve"> КоАП) и уголовной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статья 147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> УК РК) ответственности за нарушение конституционных прав граждан, а также </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">за нарушение </w:t>
+        <w:t xml:space="preserve"> УК РК) ответственности за нарушение конституционных прав граждан,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также за нарушение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" предупрежден.</w:t>
-[...35 lines deleted...]
-      Проинформирован и согласен, что прилагаемый материальный (электронный) </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и их защите" предупрежден.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Материальный (электронный) носитель без каких-либо записей прилагается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проинформирован и согласен, что прилагаемый материальный (электронный)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>носитель будет отформатирован и имеющаяся на нем информация будет удалена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">             (дата) (подпись)</w:t>
+        <w:t>___________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата) (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -5171,55 +5592,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>